--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Mercier-Suissa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Entrepreneurship Research: A Comprehensive Bibliometric Analysis of IJESB (2004-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruba Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory projects and their impact on immigrants’ integration in France: empowering by doing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ottavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.110-121. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-nfqj-ygxq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, the condition of success for the reshoring of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique du Droit, de la Politique, de l’Economie, de la Gestion et des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.110-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing for immigrants and community integration in Europe and beyond: Strategies, policies, dwellings, and governance (Periodic Reporting for period 1 - MERGING)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORDIS results pack on ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3030/101004535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation, un chemin semé d’embûches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun permettant l’accueil et l’intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (spécial issue), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-282j-jv8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun permettant l’accueil et l’intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Special), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-282j-jv8x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun permettant l’accueil et l’intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 27 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l’accueil et l’intégration des réfugiés devenaient un bien commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership, team cohesion and family firms’ performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Digout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Azzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.330-352. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2022.10049228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Business, Strategic Planning and Corporate Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Digout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Chahine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.52-71. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2021.113798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization process of Niche SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sibińska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekonomia Międzynarodowa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.235-260. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/2082-4440.36.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social ties, foreign market attractiveness and trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Digout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for International Business and Entrepreneurship Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2/3), pp.83-108. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JIBED.2020.106171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME industrielles : six principes pour gérer le risque de contrefaçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et internationalisation des PME : Proposition d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Souadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.147-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et internationalisation des PME : proposition d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.147-175. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1069286ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de participation et performances des entreprises familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Alexandre - Leclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (296), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.296.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy across Gender Diversity and Ethnicity of Middle Eastern SMEs: How Does Performance Differ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (1), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de Participations et Performances des Entreprises Familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et conséquences de l'appel à la foule pour la gestion de la PME : cas de la start-up française 1083</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3-4), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du fondateur et celle des descendants sur les performances des entreprises familiales au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (289-290), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.289.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité du genre dans le Conseil d’Administration des ETI françaises : quelle masse critique de femmes pour influer sur la performance financière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/4 (29), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.184.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les Born Global chinoises identifient-elles et développent-elles des opportunités de croissance à l’international ? Cas de la perspective de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, NS-2, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque de contrefaçon pour les PME dans le cadre de sous-traitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (269), pp.21 - 40. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">К ТРАКТОВКЕ ПОНЯТИЯ «РЕИНДУСТРИАЛИЗАЦИЯ» В УСЛОВИЯХ ГЛОБАЛИЗАЦИИ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maltsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mordovinova A.E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekonomika Regiona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1044-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chinese born globals of the Zhejiang province: A study on the key factors for their rapid internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.75-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside directors and firm performance across family generations in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouri Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salloum Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.147-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of women and their impact on firms' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2/3), pp.213-246. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2016.073976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans un pays tremplin : L’implantation d’une PME française en Finlande pour aborder la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (3), pp.183-210. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0338059915003071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">个体与组织情景因素对旅游服务员工创新行为的影响</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lishan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinhua Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tourism Tribune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tourism Tribune, 30 (2), pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boardroom diversity and its effect on social performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMed Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en valeur de l’attractivité des zones d’activité sur internet : Essai de comparaison sites publiques versus site privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarrar Hager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; business link review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Born Globals chinoises de la province du Zhejiang : un exemple réussi d'insertion dans les chaînes mondiales de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1 (69), pp.71-92. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.069.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommateurs responsables, labellisation et stratégie de relocalisation des entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marc Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Khalife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; business link review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol.1 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites privés au service des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delocalizzazione e Corporate Social Responsability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia Aziendale Online - Business and Management Sciences International Quaterly Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.241-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de l'Etat de Droit ou captation de la rente pétrolière en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, janv/fev (25), pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert de connaissances vers les employés locaux : mythe ou réalité ? Cas d'entreprises étrangères installées en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2009/3-37), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.147.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances contemporaines de la localisation des entreprises : expériences européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economiczekaia Gazetta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°1 (23), pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles pratiques de management en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 117 (janv/fev 1998), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dette soviétique : évaluation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques financières et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22, 59-64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory projects and their impact on immigrants’ integration in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso Español de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03658026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de protection par la propriété intellectuelle des PME : apports de cinq études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la XXXIème Conférence Internationale de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées Georges Doriot - L'entrepreneuriat à l'heure d'un effondrement sociétal ? Rôles, responsabilités et défis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Paris, EM Normandie et ESG-UQAM, May 2021, Paris &amp; en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux facteurs d’attractivité des territoires : vers l’«habiter» des zones d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMU 2020 : L’urbain dans tous ses états : penser et faire la ville en pluralité, All views of the urban/ imagining and making the pluralistic city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre ensemble dans des tiny houses pour mieux s’insérer dans la société française : enjeux de deux projets en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins : frontière, proximité, vivre-ensemble en Europe », Interdisciplinary Colloquium in Human and Social Sciences «Neighbours»: Frontier, proximity and coexistence in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université &amp; Alliance Europa, Mar 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les canalous » ou le « slow tourism » à la française qui s’internationalise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la IXème Conférence internationale de recherche appliquée « Approches modernes pour améliorer la qualité des services dans le domaine du tourisme et de l'hôtellerie, et dans le contexte de la communication interculturelle, Section 3. La communication interculturelle dans le monde moderne (entre théorie et pratique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Iekaterinbourg, Russie. pp.112-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, condition de succès de la relocalisation pour la PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATLAS-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing, un élément essentiel de la théorie de l’effectuation : cas d’une start-up française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Georges Doriot - Entrepreneuriat et Socié té </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La duplication des activités en Chine comme résultat de la stratégie post-acquisition des F&A chinoises en France : le cas de Bluestar et de NHI dans la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVèmes Journées du développement ATM "L’émergence en question. Marqueurs et dynamiques du développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-monde; Centre de recherche en économie de Grenoble, May 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03382419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiquae, un savoir-faire inimitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATLAS-AFMI, Atelier études de cas pédagogiques en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attract firms and living the economic activity zones: New factors of territorial attractiveness: moving toward lived-EAZs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd ERSA Summer School. ERSA Summer School features Cities and regions in the process of transformation In pursuit of prevailing research concepts: geography of innovation, economic resilience, smartness, specialisation … What else?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et enjeux de la gestion du risque de contrefaçon pour les PME dans le cadre de la sous-traitance à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CIFEPME 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trois Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et enjeux de la gestion du risque de contrefaçon pour les PME dans le cadre de la sous-traitance à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CIFEPME 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trois rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motives for CDI (Chinese Direct Investments) in France: First step: asset-seeking strategy, second step: duplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Chinese Economy, The second China’s transition: new reforms for a new context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERDI-IDREC, University of Auvergne, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imperatives of Moral Economy Considerations for Designing Industrial Policies in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kouevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Africana Studies Symposium - MORAL ECONOMIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Charlotte, United States. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des entreprises et attractivité du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désindustrialisation : une fatalité ?" - Académie François Bourdon et en partenariat avec la MSH de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon - Le creusot, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisations, relocalisations et attractivité du territoire : Illustrations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La désindustrialisation : une fatalité? Colloque de l'Académie François Bourdon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Creusot, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en valeur des territoires sur internet & valeurs publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIRMAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE : déterminant de la relocalisation ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence annuelle Atlas/AFMI, Association Française de Management International, L'engagement global à l'écoute du local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation dans le pays d'origine est-elle un acte de RSE, créatrice d'emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Crises, mondialisation, et gouvernance : comment tirer les leçons ? USEK et Arab Society of Faculties of Business, Economic and Political Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l'internationalisation rapide des &amp;quot; Born Globals &amp;quot; en Chine : Cas de la province du Zhejiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l'internationalisation rapide des &amp;quot; Born Globals &amp;quot; en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guangdong, politique chinoise et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable, Territoires et Localisation des entreprises : Vers une attractivité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'internationalisation des moyennes entreprises de niche : un processus a rythmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ATLAS, Les défis du management international à l'aube du XXIème siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de développement durable peut-elle favoriser le développement industriel ?: le cas du Guangdong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable, Territoires et Localisation des entreprises : Vers une attractivité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des PME et internationalisation des clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la croissance des PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Marrakech, Maroc. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation des PME dans le cadre des clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Internationalisation des PME (iPME) : L'internationalisation des PME : Des PME Globales aux Born Global Firms.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la crise de 2007 sur les stratégies d'internationalisation des firmes dans les pays émergents (BRIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises et soutenabilité du développement, 26èmes Journées Scientifiques de l'Association Tiers-Monde ATM - BETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocalisation : essai de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Eurasia 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Russia. pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des PME et internationalisation des clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Franco-Tchèque; Trends in International Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp.184-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des parties prenantes dans la décision de relocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belbenoit-Avich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque À la recherche de l'intention - L'imagination au service de la Gestion ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisation ou innovation organisationnelle dans le pays d’origine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées scientifiques du Réseau Entrepreneuriat, Colloque international : La vulnérabilité des TPE et des PME dans un environnement mondialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois Rivières, May 2009, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence au CDAF (Compagnie des Dirigeants et Acheteurs de France) sur le thème du phénomène de relocalisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relocalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux axes de développement des PME à l'international à travers les pôles de compétitivité et clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les pôles de compétitivité et le développement économique régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrant Entrepreneurship: Building upon Resilience, Empowerment, Transgression and Participatory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47eme Conférence annuelle EIBA (European International Business Academy), Firms, Innovation and Location: Reshaping International Business for Sustainable Development in the Post-Pandemic Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de Stratégie de développement des exportations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Docros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 275 p., 2021, 978-2-340-04634-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa stratégie de développement à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses Edition, 2019, Kit pratique, 978-2-340-03126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Researcher Handbook, Writing a Scientific Paper: Deductive Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart &amp; Jones Publishers, 1, 2015, 9791094635025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux nouvelles stratégies déployées par les investisseurs chinois en Europe et en France : quelle(s) réponse(s) adopter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DGCIS. Université Jean Moulin Lyon 3, pp.145, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre délocalisations et Relocalisation : mobilité des entreprises et attractivité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.247, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finance internationale : Marché des changes et gestion des risques financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, Collection U Economie, pp.316, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME : Conquérir des parts de marché à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.224, 2010, Entrepreneurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel des stratégies d'internationalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, pp.126, 2007, Carrés rouges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pétrole dans l'ex-URSS : opportunités ou contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CFCE, pp.196, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de succès d'une relocalisation pérenne : Cas de la PME ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS; EMS Management et société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience entrepreneuriale en situations de risques et de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, editions EMS Management et Société, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrefaçon déterminant de la relocalisation : cas de la PME ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Marie-Christine Chalus-Sauvannet,; Aurélie Ewango-chatelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Collection Questions de société, 978-2-37687-544-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du risque de contrefaçon dans la PME et sous-traitance industrielle à l’étranger : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Bérard, Christine Teyssier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des risques dans les PME, levier de développement et de création de valeur partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE ed. </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-199, 2018, 978-1-78405-386-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterfeiting Risk Management for SMEs and Industrial Subcontracting Activities: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Céline Bérard; Christine Teyssier (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management: Lever for SME Development and Stakeholder Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc. pp.149-167, 2017, 978-1-78630-165-9. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119475002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDROLA: Mise en place de stratégie tête-de-pont.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maroc, hub régional - Stratégies des échanges Sud-Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique socio-environnementale dans les politiques industrielles en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kouevi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-222, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique socio-environnementale dans les politiques industrielles en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kouevi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau et David-Xavier Weiss (Ed.), Alain Juillet (Préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et éthique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers;; CreateSpace Independent Publishing Platform;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-222, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation dans le pays d’origine est-elle un acte de RSO créatrice d’emplois ? (chapitre 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.vuibert.fr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des organisations, des discours aux pratiques ? Mise en œuvre et déploiement de la RSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2014, 978-2-311-40085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in France &amp;quot; et déterminants de la relocalisation des activités productives des PME : le cas Easybike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.1, 2014, 3ème édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation dans le pays d'origine est-elle un acte de RSE, créateur d'emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nehme Azoury and Frank Bournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisis, Globalization and Governance: How to Draw Lessons?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.81-100, 2014, 978-1-4438-5660-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in France &amp;quot; et déterminants de la relocalisation des activités productives des PME : le cas Easybike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, 16 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE : déterminant de la relocalisation ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Management International à l'écoute du local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gualino, pp.111-129, 2013, Lextenso editeur, 978-2297038461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Opportunities for French MNCs in Emerging Markets (BRIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Multinational Companies: A French Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.288, 2013, 978-1137023889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution d'une mesure favorable à l'ancrage territorial des entreprises en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin/recherches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements récents en économie et finance internationales - mélanges en l honneur de René Sandretto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/recherches, 409 p, 2012, recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation and Ethics (in Chapter 5 Spatial Governance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Jacques Comby; Katherine A. T. Eames; Valentina Tirloni; Laurent Guihery; Jorge Marx Gomez; Ayşe Uyduran Öktem (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Sustainability: a collection of selected papers complied by the Dorich House Group of Universities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilgi University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-396, 2012, 978-605-399-286-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exportation des moyennes entreprises de niche: un processus arythmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniUniversity of Economics, Prague, Oeconomica Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in international Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Economics, Prague, Oeconomica Publishing House, pp.237-254, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.860, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités de développement pour les FMN dans les pays émergents (BRIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management des firmes multinationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.21-41, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 11ème édition, pp.856, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et sous-traitance dans les pays à bas coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs d'évaluation de la responsabilité sociale et environnementale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'ISEOR et l'Academy of Management, pp.1151-1163, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le imprese e la delocalizzazionne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Università degli Studi di Pavia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo spirito dell'economia : la direzione di una grande orchestra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia : Biblioteca Della Scienze -, pp.599-614, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et sous-traitance dans les pays à bas coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs d'évaluation de la responsabilité sociale et environnementale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'ISEOR et l'Academy of Management, pp.1151-1163, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de succès du policy mix dans la zone Euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Relations in the EU enlarged</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wroclow, Kolonia Limited, pp.11-23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de Cas : Riverboat : Le &amp;quot;Slow Tourism&amp;quot; à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05235671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial de l'Euromed Journal of Management, vol.2, N°4, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas VeloBoo - Où produire ? Où vendre un vélo en bambou ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrale de Formation et Médias Pédagogiques des Instituts Universitaires de Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment les entreprises chinoises investissent en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleuster : innovation et écomobilité dans les marchés internationaux, G1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les investisseurs chinois viennent en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeloSolex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lexique d'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas Gantois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil et Russie, deux économies face à une crise de change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexique : du modèle de subtitution d'importations à la crise de décembre 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Policies on Refugees' access to housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evamaria Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Maunaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin Lyon 3; Université Rennes 1; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the analysis of an innovative housing project promoting refugees' integration in France: the case of the Cinq Toits (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafne Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin Lyon 3; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03450408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of refugee’s access to housing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Simó Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin (Lyon III); Universitat de Valencia (Espagne); Universita di Bologna; University of Gothenburg; Malmö University; EHESP; SocialBusinessEarth; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Refugees’ access to housing in France: the metropoles of Lyon and Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Maunaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin - Lyon 3; Université Rennes 1; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement direct chinois en Europe : quelles réponses apporter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">délocalisation d'Activités et Mobilité Internationale des Entreprises en Rhône-Alpes : DAMIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisation d'Activités et Mobilité Internationale des Entreprises en Rhône-Alpes (DAMIER) : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Creg. 2011, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation des entreprises : mise en contexte historique et politique. Épisode 1, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la relocalisation. Épisode 3, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la relocalisation, quelles tendances ? Épisode 4, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel écosystème pour accompagner la relocalisation? Épisode 2, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Mercier-Suissa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Entrepreneurship Research: A Comprehensive Bibliometric Analysis of IJESB (2004-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruba Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory projects and their impact on immigrants’ integration in France: empowering by doing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ottavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.110-121. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-nfqj-ygxq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing for immigrants and community integration in Europe and beyond: Strategies, policies, dwellings, and governance (Periodic Reporting for period 1 - MERGING)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORDIS results pack on ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3030/101004535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, the condition of success for the reshoring of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique du Droit, de la Politique, de l’Economie, de la Gestion et des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.110-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun permettant l’accueil et l’intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Special), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-282j-jv8x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun permettant l’accueil et l’intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (spécial issue), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-282j-jv8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation, un chemin semé d’embûches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun permettant l’accueil et l’intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 27 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l’accueil et l’intégration des réfugiés devenaient un bien commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership, team cohesion and family firms’ performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Digout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Azzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.330-352. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2022.10049228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Business, Strategic Planning and Corporate Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Digout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Chahine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.52-71. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2021.113798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization process of Niche SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sibińska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekonomia Międzynarodowa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.235-260. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/2082-4440.36.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social ties, foreign market attractiveness and trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Digout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for International Business and Entrepreneurship Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2/3), pp.83-108. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JIBED.2020.106171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME industrielles : six principes pour gérer le risque de contrefaçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et internationalisation des PME : Proposition d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Souadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.147-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et internationalisation des PME : proposition d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.147-175. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1069286ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de participation et performances des entreprises familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Alexandre - Leclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (296), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.296.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de Participations et Performances des Entreprises Familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy across Gender Diversity and Ethnicity of Middle Eastern SMEs: How Does Performance Differ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (1), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et conséquences de l'appel à la foule pour la gestion de la PME : cas de la start-up française 1083</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3-4), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du fondateur et celle des descendants sur les performances des entreprises familiales au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (289-290), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.289.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité du genre dans le Conseil d’Administration des ETI françaises : quelle masse critique de femmes pour influer sur la performance financière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/4 (29), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.184.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les Born Global chinoises identifient-elles et développent-elles des opportunités de croissance à l’international ? Cas de la perspective de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, NS-2, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">К ТРАКТОВКЕ ПОНЯТИЯ «РЕИНДУСТРИАЛИЗАЦИЯ» В УСЛОВИЯХ ГЛОБАЛИЗАЦИИ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maltsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mordovinova A.E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekonomika Regiona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1044-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque de contrefaçon pour les PME dans le cadre de sous-traitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (269), pp.21 - 40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside directors and firm performance across family generations in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouri Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salloum Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.147-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chinese born globals of the Zhejiang province: A study on the key factors for their rapid internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.75-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of women and their impact on firms' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2/3), pp.213-246. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2016.073976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans un pays tremplin : L’implantation d’une PME française en Finlande pour aborder la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (3), pp.183-210. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0338059915003071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">个体与组织情景因素对旅游服务员工创新行为的影响</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lishan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinhua Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tourism Tribune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tourism Tribune, 30 (2), pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boardroom diversity and its effect on social performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMed Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en valeur de l’attractivité des zones d’activité sur internet : Essai de comparaison sites publiques versus site privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarrar Hager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; business link review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Born Globals chinoises de la province du Zhejiang : un exemple réussi d'insertion dans les chaînes mondiales de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1 (69), pp.71-92. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.069.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommateurs responsables, labellisation et stratégie de relocalisation des entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marc Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Khalife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; business link review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol.1 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites privés au service des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delocalizzazione e Corporate Social Responsability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia Aziendale Online - Business and Management Sciences International Quaterly Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.241-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de l'Etat de Droit ou captation de la rente pétrolière en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, janv/fev (25), pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert de connaissances vers les employés locaux : mythe ou réalité ? Cas d'entreprises étrangères installées en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2009/3-37), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.147.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances contemporaines de la localisation des entreprises : expériences européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economiczekaia Gazetta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°1 (23), pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles pratiques de management en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 117 (janv/fev 1998), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dette soviétique : évaluation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques financières et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22, 59-64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory projects and their impact on immigrants’ integration in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso Español de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03658026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de protection par la propriété intellectuelle des PME : apports de cinq études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la XXXIème Conférence Internationale de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées Georges Doriot - L'entrepreneuriat à l'heure d'un effondrement sociétal ? Rôles, responsabilités et défis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Paris, EM Normandie et ESG-UQAM, May 2021, Paris &amp; en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux facteurs d’attractivité des territoires : vers l’«habiter» des zones d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMU 2020 : L’urbain dans tous ses états : penser et faire la ville en pluralité, All views of the urban/ imagining and making the pluralistic city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre ensemble dans des tiny houses pour mieux s’insérer dans la société française : enjeux de deux projets en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins : frontière, proximité, vivre-ensemble en Europe », Interdisciplinary Colloquium in Human and Social Sciences «Neighbours»: Frontier, proximity and coexistence in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université &amp; Alliance Europa, Mar 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les canalous » ou le « slow tourism » à la française qui s’internationalise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la IXème Conférence internationale de recherche appliquée « Approches modernes pour améliorer la qualité des services dans le domaine du tourisme et de l'hôtellerie, et dans le contexte de la communication interculturelle, Section 3. La communication interculturelle dans le monde moderne (entre théorie et pratique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Iekaterinbourg, Russie. pp.112-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, condition de succès de la relocalisation pour la PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATLAS-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing, un élément essentiel de la théorie de l’effectuation : cas d’une start-up française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Georges Doriot - Entrepreneuriat et Socié té </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La duplication des activités en Chine comme résultat de la stratégie post-acquisition des F&A chinoises en France : le cas de Bluestar et de NHI dans la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVèmes Journées du développement ATM "L’émergence en question. Marqueurs et dynamiques du développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-monde; Centre de recherche en économie de Grenoble, May 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03382419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiquae, un savoir-faire inimitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATLAS-AFMI, Atelier études de cas pédagogiques en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attract firms and living the economic activity zones: New factors of territorial attractiveness: moving toward lived-EAZs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd ERSA Summer School. ERSA Summer School features Cities and regions in the process of transformation In pursuit of prevailing research concepts: geography of innovation, economic resilience, smartness, specialisation … What else?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et enjeux de la gestion du risque de contrefaçon pour les PME dans le cadre de la sous-traitance à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CIFEPME 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trois Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et enjeux de la gestion du risque de contrefaçon pour les PME dans le cadre de la sous-traitance à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CIFEPME 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trois rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motives for CDI (Chinese Direct Investments) in France: First step: asset-seeking strategy, second step: duplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Chinese Economy, The second China’s transition: new reforms for a new context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERDI-IDREC, University of Auvergne, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imperatives of Moral Economy Considerations for Designing Industrial Policies in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kouevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Africana Studies Symposium - MORAL ECONOMIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Charlotte, United States. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des entreprises et attractivité du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désindustrialisation : une fatalité ?" - Académie François Bourdon et en partenariat avec la MSH de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon - Le creusot, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisations, relocalisations et attractivité du territoire : Illustrations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La désindustrialisation : une fatalité? Colloque de l'Académie François Bourdon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Creusot, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE : déterminant de la relocalisation ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence annuelle Atlas/AFMI, Association Française de Management International, L'engagement global à l'écoute du local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en valeur des territoires sur internet & valeurs publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIRMAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation dans le pays d'origine est-elle un acte de RSE, créatrice d'emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Crises, mondialisation, et gouvernance : comment tirer les leçons ? USEK et Arab Society of Faculties of Business, Economic and Political Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l'internationalisation rapide des &amp;quot; Born Globals &amp;quot; en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l'internationalisation rapide des &amp;quot; Born Globals &amp;quot; en Chine : Cas de la province du Zhejiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guangdong, politique chinoise et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable, Territoires et Localisation des entreprises : Vers une attractivité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'internationalisation des moyennes entreprises de niche : un processus a rythmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ATLAS, Les défis du management international à l'aube du XXIème siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de développement durable peut-elle favoriser le développement industriel ?: le cas du Guangdong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable, Territoires et Localisation des entreprises : Vers une attractivité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des PME et internationalisation des clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la croissance des PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Marrakech, Maroc. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation des PME dans le cadre des clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Internationalisation des PME (iPME) : L'internationalisation des PME : Des PME Globales aux Born Global Firms.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la crise de 2007 sur les stratégies d'internationalisation des firmes dans les pays émergents (BRIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises et soutenabilité du développement, 26èmes Journées Scientifiques de l'Association Tiers-Monde ATM - BETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocalisation : essai de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Eurasia 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Russia. pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des PME et internationalisation des clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Franco-Tchèque; Trends in International Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp.184-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisation ou innovation organisationnelle dans le pays d’origine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées scientifiques du Réseau Entrepreneuriat, Colloque international : La vulnérabilité des TPE et des PME dans un environnement mondialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois Rivières, May 2009, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des parties prenantes dans la décision de relocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belbenoit-Avich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque À la recherche de l'intention - L'imagination au service de la Gestion ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence au CDAF (Compagnie des Dirigeants et Acheteurs de France) sur le thème du phénomène de relocalisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relocalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux axes de développement des PME à l'international à travers les pôles de compétitivité et clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les pôles de compétitivité et le développement économique régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrant Entrepreneurship: Building upon Resilience, Empowerment, Transgression and Participatory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47eme Conférence annuelle EIBA (European International Business Academy), Firms, Innovation and Location: Reshaping International Business for Sustainable Development in the Post-Pandemic Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de Stratégie de développement des exportations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Docros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 275 p., 2021, 978-2-340-04634-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa stratégie de développement à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses Edition, 2019, Kit pratique, 978-2-340-03126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Researcher Handbook, Writing a Scientific Paper: Deductive Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart &amp; Jones Publishers, 1, 2015, 9791094635025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux nouvelles stratégies déployées par les investisseurs chinois en Europe et en France : quelle(s) réponse(s) adopter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DGCIS. Université Jean Moulin Lyon 3, pp.145, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre délocalisations et Relocalisation : mobilité des entreprises et attractivité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.247, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finance internationale : Marché des changes et gestion des risques financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, Collection U Economie, pp.316, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME : Conquérir des parts de marché à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.224, 2010, Entrepreneurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel des stratégies d'internationalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, pp.126, 2007, Carrés rouges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pétrole dans l'ex-URSS : opportunités ou contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CFCE, pp.196, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de succès d'une relocalisation pérenne : Cas de la PME ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS; EMS Management et société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience entrepreneuriale en situations de risques et de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, editions EMS Management et Société, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrefaçon déterminant de la relocalisation : cas de la PME ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Marie-Christine Chalus-Sauvannet,; Aurélie Ewango-chatelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Collection Questions de société, 978-2-37687-544-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du risque de contrefaçon dans la PME et sous-traitance industrielle à l’étranger : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Bérard, Christine Teyssier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des risques dans les PME, levier de développement et de création de valeur partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE ed. </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-199, 2018, 978-1-78405-386-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterfeiting Risk Management for SMEs and Industrial Subcontracting Activities: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Céline Bérard; Christine Teyssier (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management: Lever for SME Development and Stakeholder Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc. pp.149-167, 2017, 978-1-78630-165-9. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119475002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDROLA: Mise en place de stratégie tête-de-pont.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maroc, hub régional - Stratégies des échanges Sud-Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique socio-environnementale dans les politiques industrielles en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kouevi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-222, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique socio-environnementale dans les politiques industrielles en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kouevi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau et David-Xavier Weiss (Ed.), Alain Juillet (Préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et éthique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers;; CreateSpace Independent Publishing Platform;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-222, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation dans le pays d’origine est-elle un acte de RSO créatrice d’emplois ? (chapitre 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.vuibert.fr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des organisations, des discours aux pratiques ? Mise en œuvre et déploiement de la RSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2014, 978-2-311-40085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in France &amp;quot; et déterminants de la relocalisation des activités productives des PME : le cas Easybike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.1, 2014, 3ème édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation dans le pays d'origine est-elle un acte de RSE, créateur d'emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nehme Azoury and Frank Bournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisis, Globalization and Governance: How to Draw Lessons?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.81-100, 2014, 978-1-4438-5660-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in France &amp;quot; et déterminants de la relocalisation des activités productives des PME : le cas Easybike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, 16 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE : déterminant de la relocalisation ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Management International à l'écoute du local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gualino, pp.111-129, 2013, Lextenso editeur, 978-2297038461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Opportunities for French MNCs in Emerging Markets (BRIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Multinational Companies: A French Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.288, 2013, 978-1137023889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution d'une mesure favorable à l'ancrage territorial des entreprises en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin/recherches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements récents en économie et finance internationales - mélanges en l honneur de René Sandretto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/recherches, 409 p, 2012, recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation and Ethics (in Chapter 5 Spatial Governance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Jacques Comby; Katherine A. T. Eames; Valentina Tirloni; Laurent Guihery; Jorge Marx Gomez; Ayşe Uyduran Öktem (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Sustainability: a collection of selected papers complied by the Dorich House Group of Universities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilgi University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-396, 2012, 978-605-399-286-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exportation des moyennes entreprises de niche: un processus arythmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniUniversity of Economics, Prague, Oeconomica Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in international Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Economics, Prague, Oeconomica Publishing House, pp.237-254, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.860, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités de développement pour les FMN dans les pays émergents (BRIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management des firmes multinationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.21-41, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et sous-traitance dans les pays à bas coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs d'évaluation de la responsabilité sociale et environnementale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'ISEOR et l'Academy of Management, pp.1151-1163, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 11ème édition, pp.856, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le imprese e la delocalizzazionne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Università degli Studi di Pavia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo spirito dell'economia : la direzione di una grande orchestra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia : Biblioteca Della Scienze -, pp.599-614, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et sous-traitance dans les pays à bas coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs d'évaluation de la responsabilité sociale et environnementale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'ISEOR et l'Academy of Management, pp.1151-1163, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de succès du policy mix dans la zone Euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Relations in the EU enlarged</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wroclow, Kolonia Limited, pp.11-23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de Cas : Riverboat : Le &amp;quot;Slow Tourism&amp;quot; à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05235671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial de l'Euromed Journal of Management, vol.2, N°4, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas VeloBoo - Où produire ? Où vendre un vélo en bambou ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrale de Formation et Médias Pédagogiques des Instituts Universitaires de Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment les entreprises chinoises investissent en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleuster : innovation et écomobilité dans les marchés internationaux, G1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les investisseurs chinois viennent en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeloSolex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lexique d'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas Gantois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil et Russie, deux économies face à une crise de change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexique : du modèle de subtitution d'importations à la crise de décembre 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Policies on Refugees' access to housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evamaria Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Maunaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin Lyon 3; Université Rennes 1; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the analysis of an innovative housing project promoting refugees' integration in France: the case of the Cinq Toits (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafne Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin Lyon 3; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03450408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of refugee’s access to housing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Simó Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin (Lyon III); Universitat de Valencia (Espagne); Universita di Bologna; University of Gothenburg; Malmö University; EHESP; SocialBusinessEarth; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Refugees’ access to housing in France: the metropoles of Lyon and Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Maunaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin - Lyon 3; Université Rennes 1; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement direct chinois en Europe : quelles réponses apporter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">délocalisation d'Activités et Mobilité Internationale des Entreprises en Rhône-Alpes : DAMIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisation d'Activités et Mobilité Internationale des Entreprises en Rhône-Alpes (DAMIER) : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Creg. 2011, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation des entreprises : mise en contexte historique et politique. Épisode 1, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la relocalisation. Épisode 3, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la relocalisation, quelles tendances ? Épisode 4, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel écosystème pour accompagner la relocalisation? Épisode 2, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04904738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Solanki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Bari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Matta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruba Younes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier-Suissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dominguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottavino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Cascant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-nfqj-ygxq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suissa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouveret-Rivat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04168931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hodgson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3030/101004535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04060301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Bekkari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Godek-Brunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-282j-jv8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Godek Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-282j-jv8x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Digout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Azzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2022.10049228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salloum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chahine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2021.113798" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sibi&#324;ska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2082-4440.36.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02516429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Al Sayah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JIBED.2020.106171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Souadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069286ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01841967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre - Leclair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.296.0067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01472697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jabbour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12336" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01841959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0099" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02168477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Levet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.184.0009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Lin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QNTQWVJ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00198" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maltsev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordovinova A.E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01321185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouri Elie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salloum Laura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01265940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Azzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khalil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.073976" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059915003071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01113541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishan Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Guan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01215604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01145308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thivant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrar Hager" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.069.0071" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00876454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marc Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Khalife" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00877210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.147.0077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mugel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04368824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02877877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guilhot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01216720v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00968013v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kouevi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00971802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruffier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rivat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695493v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belbenoit-Avich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04066245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519312v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Baillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Docros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13500-24165-fiches-de-strategie-de-developpement-a-l-international-9782340046344.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508748v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01130474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Abadie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695480v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04903760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-gestion-des-risques-dans-les-pme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01723520v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119475002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383304v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01215575v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bartandjones.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04066069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058540v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868919v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748794v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04066023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bilgiyay.com/kitap/developing-sustainability/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695506v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425263v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02124723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01627745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628013v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Eric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01420858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01311937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotignon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Hahn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450408v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Accoroni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dixon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sim&#243; Noguera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916711v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baraldi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boudis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04988909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brahami" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dially Milly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05008680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05008710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05008655v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04904738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Solanki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Bari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Matta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruba Younes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier-Suissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dominguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottavino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Cascant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-nfqj-ygxq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04168931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hodgson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3030/101004535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suissa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouveret-Rivat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Godek Brunel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-282j-jv8x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Godek-Brunel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-282j-jv8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04060301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Bekkari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Digout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Azzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2022.10049228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salloum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chahine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2021.113798" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sibi&#324;ska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2082-4440.36.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02516429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Al Sayah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JIBED.2020.106171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Souadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069286ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01841967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre - Leclair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.296.0067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01472697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jabbour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01841959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0099" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02168477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Levet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.184.0009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Lin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QNTQWVJ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maltsev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordovinova A.E" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouri Elie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salloum Laura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01321185v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01265940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Azzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khalil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.073976" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059915003071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01113541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishan Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Guan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01215604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01145308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thivant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrar Hager" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.069.0071" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00876454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marc Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Khalife" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00877210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.147.0077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mugel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04368824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02877877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guilhot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01216720v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00968013v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kouevi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00971802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruffier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rivat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695493v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04066245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belbenoit-Avich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519312v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Baillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Docros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13500-24165-fiches-de-strategie-de-developpement-a-l-international-9782340046344.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508748v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01130474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Abadie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695480v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04903760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-gestion-des-risques-dans-les-pme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01723520v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119475002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383304v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01215575v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bartandjones.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04066069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058540v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868919v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748794v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04066023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bilgiyay.com/kitap/developing-sustainability/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695506v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02124723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01627745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628013v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Eric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01420858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01311937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotignon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Hahn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450408v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Accoroni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dixon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sim&#243; Noguera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916711v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baraldi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boudis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04988909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brahami" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dially Milly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05008680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05008710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05008655v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>