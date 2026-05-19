--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Mercier-Suissa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Entrepreneurship Research: A Comprehensive Bibliometric Analysis of IJESB (2004-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruba Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory projects and their impact on immigrants’ integration in France: empowering by doing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ottavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.110-121. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-nfqj-ygxq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing for immigrants and community integration in Europe and beyond: Strategies, policies, dwellings, and governance (Periodic Reporting for period 1 - MERGING)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORDIS results pack on ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3030/101004535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, the condition of success for the reshoring of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique du Droit, de la Politique, de l’Economie, de la Gestion et des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.110-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun permettant l’accueil et l’intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Special), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-282j-jv8x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun permettant l’accueil et l’intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (spécial issue), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-282j-jv8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation, un chemin semé d’embûches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun permettant l’accueil et l’intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 27 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l’accueil et l’intégration des réfugiés devenaient un bien commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership, team cohesion and family firms’ performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Digout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Azzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.330-352. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2022.10049228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Business, Strategic Planning and Corporate Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Digout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Chahine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.52-71. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2021.113798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization process of Niche SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sibińska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekonomia Międzynarodowa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.235-260. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/2082-4440.36.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social ties, foreign market attractiveness and trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Digout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for International Business and Entrepreneurship Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2/3), pp.83-108. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JIBED.2020.106171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME industrielles : six principes pour gérer le risque de contrefaçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et internationalisation des PME : Proposition d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Souadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.147-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et internationalisation des PME : proposition d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.147-175. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1069286ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de participation et performances des entreprises familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Alexandre - Leclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (296), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.296.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de Participations et Performances des Entreprises Familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy across Gender Diversity and Ethnicity of Middle Eastern SMEs: How Does Performance Differ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (1), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et conséquences de l'appel à la foule pour la gestion de la PME : cas de la start-up française 1083</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3-4), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du fondateur et celle des descendants sur les performances des entreprises familiales au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (289-290), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.289.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité du genre dans le Conseil d’Administration des ETI françaises : quelle masse critique de femmes pour influer sur la performance financière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/4 (29), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.184.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les Born Global chinoises identifient-elles et développent-elles des opportunités de croissance à l’international ? Cas de la perspective de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, NS-2, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">К ТРАКТОВКЕ ПОНЯТИЯ «РЕИНДУСТРИАЛИЗАЦИЯ» В УСЛОВИЯХ ГЛОБАЛИЗАЦИИ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maltsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mordovinova A.E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekonomika Regiona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1044-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque de contrefaçon pour les PME dans le cadre de sous-traitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (269), pp.21 - 40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside directors and firm performance across family generations in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouri Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salloum Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.147-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chinese born globals of the Zhejiang province: A study on the key factors for their rapid internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.75-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of women and their impact on firms' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2/3), pp.213-246. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2016.073976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans un pays tremplin : L’implantation d’une PME française en Finlande pour aborder la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (3), pp.183-210. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0338059915003071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">个体与组织情景因素对旅游服务员工创新行为的影响</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lishan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinhua Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tourism Tribune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tourism Tribune, 30 (2), pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boardroom diversity and its effect on social performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMed Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en valeur de l’attractivité des zones d’activité sur internet : Essai de comparaison sites publiques versus site privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarrar Hager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; business link review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Born Globals chinoises de la province du Zhejiang : un exemple réussi d'insertion dans les chaînes mondiales de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1 (69), pp.71-92. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.069.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommateurs responsables, labellisation et stratégie de relocalisation des entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marc Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Khalife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; business link review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol.1 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites privés au service des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delocalizzazione e Corporate Social Responsability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia Aziendale Online - Business and Management Sciences International Quaterly Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.241-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de l'Etat de Droit ou captation de la rente pétrolière en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, janv/fev (25), pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert de connaissances vers les employés locaux : mythe ou réalité ? Cas d'entreprises étrangères installées en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2009/3-37), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.147.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances contemporaines de la localisation des entreprises : expériences européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economiczekaia Gazetta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°1 (23), pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles pratiques de management en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 117 (janv/fev 1998), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dette soviétique : évaluation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques financières et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22, 59-64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory projects and their impact on immigrants’ integration in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso Español de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03658026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de protection par la propriété intellectuelle des PME : apports de cinq études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la XXXIème Conférence Internationale de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées Georges Doriot - L'entrepreneuriat à l'heure d'un effondrement sociétal ? Rôles, responsabilités et défis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Paris, EM Normandie et ESG-UQAM, May 2021, Paris &amp; en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux facteurs d’attractivité des territoires : vers l’«habiter» des zones d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMU 2020 : L’urbain dans tous ses états : penser et faire la ville en pluralité, All views of the urban/ imagining and making the pluralistic city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre ensemble dans des tiny houses pour mieux s’insérer dans la société française : enjeux de deux projets en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins : frontière, proximité, vivre-ensemble en Europe », Interdisciplinary Colloquium in Human and Social Sciences «Neighbours»: Frontier, proximity and coexistence in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université &amp; Alliance Europa, Mar 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les canalous » ou le « slow tourism » à la française qui s’internationalise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la IXème Conférence internationale de recherche appliquée « Approches modernes pour améliorer la qualité des services dans le domaine du tourisme et de l'hôtellerie, et dans le contexte de la communication interculturelle, Section 3. La communication interculturelle dans le monde moderne (entre théorie et pratique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Iekaterinbourg, Russie. pp.112-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, condition de succès de la relocalisation pour la PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATLAS-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing, un élément essentiel de la théorie de l’effectuation : cas d’une start-up française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Georges Doriot - Entrepreneuriat et Socié té </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La duplication des activités en Chine comme résultat de la stratégie post-acquisition des F&A chinoises en France : le cas de Bluestar et de NHI dans la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVèmes Journées du développement ATM "L’émergence en question. Marqueurs et dynamiques du développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-monde; Centre de recherche en économie de Grenoble, May 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03382419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiquae, un savoir-faire inimitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATLAS-AFMI, Atelier études de cas pédagogiques en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attract firms and living the economic activity zones: New factors of territorial attractiveness: moving toward lived-EAZs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd ERSA Summer School. ERSA Summer School features Cities and regions in the process of transformation In pursuit of prevailing research concepts: geography of innovation, economic resilience, smartness, specialisation … What else?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et enjeux de la gestion du risque de contrefaçon pour les PME dans le cadre de la sous-traitance à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CIFEPME 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trois Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et enjeux de la gestion du risque de contrefaçon pour les PME dans le cadre de la sous-traitance à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CIFEPME 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trois rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motives for CDI (Chinese Direct Investments) in France: First step: asset-seeking strategy, second step: duplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Chinese Economy, The second China’s transition: new reforms for a new context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERDI-IDREC, University of Auvergne, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imperatives of Moral Economy Considerations for Designing Industrial Policies in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kouevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Africana Studies Symposium - MORAL ECONOMIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Charlotte, United States. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des entreprises et attractivité du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désindustrialisation : une fatalité ?" - Académie François Bourdon et en partenariat avec la MSH de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon - Le creusot, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisations, relocalisations et attractivité du territoire : Illustrations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La désindustrialisation : une fatalité? Colloque de l'Académie François Bourdon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Creusot, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE : déterminant de la relocalisation ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence annuelle Atlas/AFMI, Association Française de Management International, L'engagement global à l'écoute du local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en valeur des territoires sur internet & valeurs publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIRMAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation dans le pays d'origine est-elle un acte de RSE, créatrice d'emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Crises, mondialisation, et gouvernance : comment tirer les leçons ? USEK et Arab Society of Faculties of Business, Economic and Political Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l'internationalisation rapide des &amp;quot; Born Globals &amp;quot; en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l'internationalisation rapide des &amp;quot; Born Globals &amp;quot; en Chine : Cas de la province du Zhejiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guangdong, politique chinoise et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable, Territoires et Localisation des entreprises : Vers une attractivité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'internationalisation des moyennes entreprises de niche : un processus a rythmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ATLAS, Les défis du management international à l'aube du XXIème siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de développement durable peut-elle favoriser le développement industriel ?: le cas du Guangdong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable, Territoires et Localisation des entreprises : Vers une attractivité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des PME et internationalisation des clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la croissance des PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Marrakech, Maroc. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation des PME dans le cadre des clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Internationalisation des PME (iPME) : L'internationalisation des PME : Des PME Globales aux Born Global Firms.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la crise de 2007 sur les stratégies d'internationalisation des firmes dans les pays émergents (BRIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises et soutenabilité du développement, 26èmes Journées Scientifiques de l'Association Tiers-Monde ATM - BETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocalisation : essai de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Eurasia 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Russia. pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des PME et internationalisation des clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Franco-Tchèque; Trends in International Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp.184-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisation ou innovation organisationnelle dans le pays d’origine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées scientifiques du Réseau Entrepreneuriat, Colloque international : La vulnérabilité des TPE et des PME dans un environnement mondialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois Rivières, May 2009, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des parties prenantes dans la décision de relocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belbenoit-Avich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque À la recherche de l'intention - L'imagination au service de la Gestion ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence au CDAF (Compagnie des Dirigeants et Acheteurs de France) sur le thème du phénomène de relocalisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relocalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux axes de développement des PME à l'international à travers les pôles de compétitivité et clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les pôles de compétitivité et le développement économique régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrant Entrepreneurship: Building upon Resilience, Empowerment, Transgression and Participatory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47eme Conférence annuelle EIBA (European International Business Academy), Firms, Innovation and Location: Reshaping International Business for Sustainable Development in the Post-Pandemic Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de Stratégie de développement des exportations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Docros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 275 p., 2021, 978-2-340-04634-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa stratégie de développement à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses Edition, 2019, Kit pratique, 978-2-340-03126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Researcher Handbook, Writing a Scientific Paper: Deductive Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart &amp; Jones Publishers, 1, 2015, 9791094635025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux nouvelles stratégies déployées par les investisseurs chinois en Europe et en France : quelle(s) réponse(s) adopter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DGCIS. Université Jean Moulin Lyon 3, pp.145, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre délocalisations et Relocalisation : mobilité des entreprises et attractivité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.247, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finance internationale : Marché des changes et gestion des risques financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, Collection U Economie, pp.316, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME : Conquérir des parts de marché à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.224, 2010, Entrepreneurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel des stratégies d'internationalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, pp.126, 2007, Carrés rouges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pétrole dans l'ex-URSS : opportunités ou contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CFCE, pp.196, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de succès d'une relocalisation pérenne : Cas de la PME ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS; EMS Management et société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience entrepreneuriale en situations de risques et de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, editions EMS Management et Société, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrefaçon déterminant de la relocalisation : cas de la PME ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Marie-Christine Chalus-Sauvannet,; Aurélie Ewango-chatelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Collection Questions de société, 978-2-37687-544-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du risque de contrefaçon dans la PME et sous-traitance industrielle à l’étranger : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Bérard, Christine Teyssier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des risques dans les PME, levier de développement et de création de valeur partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE ed. </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-199, 2018, 978-1-78405-386-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterfeiting Risk Management for SMEs and Industrial Subcontracting Activities: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Céline Bérard; Christine Teyssier (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management: Lever for SME Development and Stakeholder Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc. pp.149-167, 2017, 978-1-78630-165-9. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119475002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDROLA: Mise en place de stratégie tête-de-pont.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maroc, hub régional - Stratégies des échanges Sud-Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique socio-environnementale dans les politiques industrielles en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kouevi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-222, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique socio-environnementale dans les politiques industrielles en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kouevi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau et David-Xavier Weiss (Ed.), Alain Juillet (Préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et éthique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers;; CreateSpace Independent Publishing Platform;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-222, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation dans le pays d’origine est-elle un acte de RSO créatrice d’emplois ? (chapitre 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.vuibert.fr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des organisations, des discours aux pratiques ? Mise en œuvre et déploiement de la RSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2014, 978-2-311-40085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in France &amp;quot; et déterminants de la relocalisation des activités productives des PME : le cas Easybike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.1, 2014, 3ème édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation dans le pays d'origine est-elle un acte de RSE, créateur d'emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nehme Azoury and Frank Bournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisis, Globalization and Governance: How to Draw Lessons?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.81-100, 2014, 978-1-4438-5660-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in France &amp;quot; et déterminants de la relocalisation des activités productives des PME : le cas Easybike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, 16 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE : déterminant de la relocalisation ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Management International à l'écoute du local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gualino, pp.111-129, 2013, Lextenso editeur, 978-2297038461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Opportunities for French MNCs in Emerging Markets (BRIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Multinational Companies: A French Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.288, 2013, 978-1137023889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution d'une mesure favorable à l'ancrage territorial des entreprises en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin/recherches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements récents en économie et finance internationales - mélanges en l honneur de René Sandretto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/recherches, 409 p, 2012, recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation and Ethics (in Chapter 5 Spatial Governance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Jacques Comby; Katherine A. T. Eames; Valentina Tirloni; Laurent Guihery; Jorge Marx Gomez; Ayşe Uyduran Öktem (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Sustainability: a collection of selected papers complied by the Dorich House Group of Universities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilgi University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-396, 2012, 978-605-399-286-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exportation des moyennes entreprises de niche: un processus arythmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniUniversity of Economics, Prague, Oeconomica Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in international Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Economics, Prague, Oeconomica Publishing House, pp.237-254, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.860, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités de développement pour les FMN dans les pays émergents (BRIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management des firmes multinationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.21-41, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et sous-traitance dans les pays à bas coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs d'évaluation de la responsabilité sociale et environnementale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'ISEOR et l'Academy of Management, pp.1151-1163, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 11ème édition, pp.856, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le imprese e la delocalizzazionne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Università degli Studi di Pavia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo spirito dell'economia : la direzione di una grande orchestra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia : Biblioteca Della Scienze -, pp.599-614, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et sous-traitance dans les pays à bas coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs d'évaluation de la responsabilité sociale et environnementale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'ISEOR et l'Academy of Management, pp.1151-1163, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de succès du policy mix dans la zone Euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Relations in the EU enlarged</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wroclow, Kolonia Limited, pp.11-23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de Cas : Riverboat : Le &amp;quot;Slow Tourism&amp;quot; à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05235671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial de l'Euromed Journal of Management, vol.2, N°4, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas VeloBoo - Où produire ? Où vendre un vélo en bambou ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrale de Formation et Médias Pédagogiques des Instituts Universitaires de Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment les entreprises chinoises investissent en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleuster : innovation et écomobilité dans les marchés internationaux, G1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les investisseurs chinois viennent en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeloSolex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lexique d'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas Gantois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil et Russie, deux économies face à une crise de change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexique : du modèle de subtitution d'importations à la crise de décembre 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Policies on Refugees' access to housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evamaria Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Maunaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin Lyon 3; Université Rennes 1; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the analysis of an innovative housing project promoting refugees' integration in France: the case of the Cinq Toits (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafne Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin Lyon 3; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03450408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of refugee’s access to housing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Simó Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin (Lyon III); Universitat de Valencia (Espagne); Universita di Bologna; University of Gothenburg; Malmö University; EHESP; SocialBusinessEarth; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Refugees’ access to housing in France: the metropoles of Lyon and Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Maunaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin - Lyon 3; Université Rennes 1; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement direct chinois en Europe : quelles réponses apporter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">délocalisation d'Activités et Mobilité Internationale des Entreprises en Rhône-Alpes : DAMIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisation d'Activités et Mobilité Internationale des Entreprises en Rhône-Alpes (DAMIER) : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Creg. 2011, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation des entreprises : mise en contexte historique et politique. Épisode 1, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la relocalisation. Épisode 3, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la relocalisation, quelles tendances ? Épisode 4, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel écosystème pour accompagner la relocalisation? Épisode 2, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Mercier-Suissa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Entrepreneurship Research: A Comprehensive Bibliometric Analysis of IJESB (2004-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruba Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory projects and their impact on immigrants’ integration in France: empowering by doing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ottavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.110-121. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-nfqj-ygxq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04726235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing for immigrants and community integration in Europe and beyond: Strategies, policies, dwellings, and governance (Periodic Reporting for period 1 - MERGING)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORDIS results pack on ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3030/101004535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, the condition of success for the reshoring of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique du Droit, de la Politique, de l’Economie, de la Gestion et des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.110-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation, un chemin semé d’embûches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun permettant l’accueil et l’intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Special), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-282j-jv8x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun permettant l’accueil et l’intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (spécial issue), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-282j-jv8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l’accueil et l’intégration des réfugiés devenaient un bien commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun permettant l’accueil et l’intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 27 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership, team cohesion and family firms’ performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Digout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Azzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.330-352. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2022.10049228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Business, Strategic Planning and Corporate Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Digout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Chahine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.52-71. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2021.113798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization process of Niche SMEs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sibińska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekonomia Międzynarodowa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.235-260. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/2082-4440.36.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social ties, foreign market attractiveness and trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Digout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for International Business and Entrepreneurship Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2/3), pp.83-108. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JIBED.2020.106171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME industrielles : six principes pour gérer le risque de contrefaçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et internationalisation des PME : Proposition d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Souadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.147-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et internationalisation des PME : proposition d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.147-175. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1069286ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et conséquences de l'appel à la foule pour la gestion de la PME : cas de la start-up française 1083</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3-4), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de participation et performances des entreprises familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Alexandre - Leclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (296), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.296.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de Participations et Performances des Entreprises Familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jarrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy across Gender Diversity and Ethnicity of Middle Eastern SMEs: How Does Performance Differ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (1), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les Born Global chinoises identifient-elles et développent-elles des opportunités de croissance à l’international ? Cas de la perspective de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, NS-2, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du fondateur et celle des descendants sur les performances des entreprises familiales au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (289-290), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.289.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité du genre dans le Conseil d’Administration des ETI françaises : quelle masse critique de femmes pour influer sur la performance financière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/4 (29), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.184.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">К ТРАКТОВКЕ ПОНЯТИЯ «РЕИНДУСТРИАЛИЗАЦИЯ» В УСЛОВИЯХ ГЛОБАЛИЗАЦИИ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maltsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mordovinova A.E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekonomika Regiona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1044-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque de contrefaçon pour les PME dans le cadre de sous-traitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (269), pp.21 - 40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chinese born globals of the Zhejiang province: A study on the key factors for their rapid internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.75-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside directors and firm performance across family generations in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouri Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salloum Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.147-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of women and their impact on firms' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2/3), pp.213-246. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2016.073976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans un pays tremplin : L’implantation d’une PME française en Finlande pour aborder la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (3), pp.183-210. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0338059915003071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">个体与组织情景因素对旅游服务员工创新行为的影响</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lishan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinhua Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tourism Tribune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tourism Tribune, 30 (2), pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boardroom diversity and its effect on social performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMed Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en valeur de l’attractivité des zones d’activité sur internet : Essai de comparaison sites publiques versus site privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarrar Hager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; business link review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Born Globals chinoises de la province du Zhejiang : un exemple réussi d'insertion dans les chaînes mondiales de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1 (69), pp.71-92. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.069.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommateurs responsables, labellisation et stratégie de relocalisation des entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marc Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Khalife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; business link review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol.1 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites privés au service des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delocalizzazione e Corporate Social Responsability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia Aziendale Online - Business and Management Sciences International Quaterly Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.241-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances contemporaines de la localisation des entreprises : expériences européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economiczekaia Gazetta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°1 (23), pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de l'Etat de Droit ou captation de la rente pétrolière en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, janv/fev (25), pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert de connaissances vers les employés locaux : mythe ou réalité ? Cas d'entreprises étrangères installées en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2009/3-37), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.147.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles pratiques de management en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 117 (janv/fev 1998), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dette soviétique : évaluation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques financières et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22, 59-64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory projects and their impact on immigrants’ integration in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso Español de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03658026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de protection par la propriété intellectuelle des PME : apports de cinq études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la XXXIème Conférence Internationale de l'AIMS (Association Internationale de Management Stratégique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité constructive ou la fabrication d’un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées Georges Doriot - L'entrepreneuriat à l'heure d'un effondrement sociétal ? Rôles, responsabilités et défis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Paris, EM Normandie et ESG-UQAM, May 2021, Paris &amp; en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux facteurs d’attractivité des territoires : vers l’«habiter» des zones d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMU 2020 : L’urbain dans tous ses états : penser et faire la ville en pluralité, All views of the urban/ imagining and making the pluralistic city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre ensemble dans des tiny houses pour mieux s’insérer dans la société française : enjeux de deux projets en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins : frontière, proximité, vivre-ensemble en Europe », Interdisciplinary Colloquium in Human and Social Sciences «Neighbours»: Frontier, proximity and coexistence in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université &amp; Alliance Europa, Mar 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les canalous » ou le « slow tourism » à la française qui s’internationalise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la IXème Conférence internationale de recherche appliquée « Approches modernes pour améliorer la qualité des services dans le domaine du tourisme et de l'hôtellerie, et dans le contexte de la communication interculturelle, Section 3. La communication interculturelle dans le monde moderne (entre théorie et pratique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Iekaterinbourg, Russie. pp.112-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiquae, un savoir-faire inimitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATLAS-AFMI, Atelier études de cas pédagogiques en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, condition de succès de la relocalisation pour la PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATLAS-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing, un élément essentiel de la théorie de l’effectuation : cas d’une start-up française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Georges Doriot - Entrepreneuriat et Socié té </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La duplication des activités en Chine comme résultat de la stratégie post-acquisition des F&A chinoises en France : le cas de Bluestar et de NHI dans la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVèmes Journées du développement ATM "L’émergence en question. Marqueurs et dynamiques du développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-monde; Centre de recherche en économie de Grenoble, May 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03382419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et enjeux de la gestion du risque de contrefaçon pour les PME dans le cadre de la sous-traitance à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CIFEPME 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trois Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et enjeux de la gestion du risque de contrefaçon pour les PME dans le cadre de la sous-traitance à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CIFEPME 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trois rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attract firms and living the economic activity zones: New factors of territorial attractiveness: moving toward lived-EAZs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd ERSA Summer School. ERSA Summer School features Cities and regions in the process of transformation In pursuit of prevailing research concepts: geography of innovation, economic resilience, smartness, specialisation … What else?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motives for CDI (Chinese Direct Investments) in France: First step: asset-seeking strategy, second step: duplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Chinese Economy, The second China’s transition: new reforms for a new context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERDI-IDREC, University of Auvergne, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisations, relocalisations et attractivité du territoire : Illustrations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La désindustrialisation : une fatalité? Colloque de l'Académie François Bourdon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Creusot, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imperatives of Moral Economy Considerations for Designing Industrial Policies in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kouevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Africana Studies Symposium - MORAL ECONOMIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Charlotte, United States. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des entreprises et attractivité du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désindustrialisation : une fatalité ?" - Académie François Bourdon et en partenariat avec la MSH de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon - Le creusot, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en valeur des territoires sur internet & valeurs publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIRMAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE : déterminant de la relocalisation ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence annuelle Atlas/AFMI, Association Française de Management International, L'engagement global à l'écoute du local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation dans le pays d'origine est-elle un acte de RSE, créatrice d'emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Crises, mondialisation, et gouvernance : comment tirer les leçons ? USEK et Arab Society of Faculties of Business, Economic and Political Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l'internationalisation rapide des &amp;quot; Born Globals &amp;quot; en Chine : Cas de la province du Zhejiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l'internationalisation rapide des &amp;quot; Born Globals &amp;quot; en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guangdong, politique chinoise et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable, Territoires et Localisation des entreprises : Vers une attractivité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'internationalisation des moyennes entreprises de niche : un processus a rythmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ATLAS, Les défis du management international à l'aube du XXIème siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de développement durable peut-elle favoriser le développement industriel ?: le cas du Guangdong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable, Territoires et Localisation des entreprises : Vers une attractivité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des PME et internationalisation des clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la croissance des PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Marrakech, Maroc. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation des PME dans le cadre des clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Internationalisation des PME (iPME) : L'internationalisation des PME : Des PME Globales aux Born Global Firms.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la crise de 2007 sur les stratégies d'internationalisation des firmes dans les pays émergents (BRIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises et soutenabilité du développement, 26èmes Journées Scientifiques de l'Association Tiers-Monde ATM - BETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocalisation : essai de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Eurasia 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Russia. pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des PME et internationalisation des clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Franco-Tchèque; Trends in International Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp.184-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des parties prenantes dans la décision de relocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belbenoit-Avich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque À la recherche de l'intention - L'imagination au service de la Gestion ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisation ou innovation organisationnelle dans le pays d’origine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées scientifiques du Réseau Entrepreneuriat, Colloque international : La vulnérabilité des TPE et des PME dans un environnement mondialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois Rivières, May 2009, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence au CDAF (Compagnie des Dirigeants et Acheteurs de France) sur le thème du phénomène de relocalisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relocalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux axes de développement des PME à l'international à travers les pôles de compétitivité et clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les pôles de compétitivité et le développement économique régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrant Entrepreneurship: Building upon Resilience, Empowerment, Transgression and Participatory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47eme Conférence annuelle EIBA (European International Business Academy), Firms, Innovation and Location: Reshaping International Business for Sustainable Development in the Post-Pandemic Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de Stratégie de développement des exportations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Docros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 275 p., 2021, 978-2-340-04634-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa stratégie de développement à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses Edition, 2019, Kit pratique, 978-2-340-03126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Researcher Handbook, Writing a Scientific Paper: Deductive Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart &amp; Jones Publishers, 1, 2015, 9791094635025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux nouvelles stratégies déployées par les investisseurs chinois en Europe et en France : quelle(s) réponse(s) adopter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DGCIS. Université Jean Moulin Lyon 3, pp.145, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre délocalisations et Relocalisation : mobilité des entreprises et attractivité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.247, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finance internationale : Marché des changes et gestion des risques financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, Collection U Economie, pp.316, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME : Conquérir des parts de marché à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.224, 2010, Entrepreneurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel des stratégies d'internationalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, pp.126, 2007, Carrés rouges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pétrole dans l'ex-URSS : opportunités ou contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CFCE, pp.196, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de succès d'une relocalisation pérenne : Cas de la PME ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS; EMS Management et société. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience entrepreneuriale en situations de risques et de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, editions EMS Management et Société, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrefaçon déterminant de la relocalisation : cas de la PME ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Marie-Christine Chalus-Sauvannet,; Aurélie Ewango-chatelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Collection Questions de société, 978-2-37687-544-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du risque de contrefaçon dans la PME et sous-traitance industrielle à l’étranger : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Bérard, Christine Teyssier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des risques dans les PME, levier de développement et de création de valeur partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE ed. </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-199, 2018, 978-1-78405-386-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterfeiting Risk Management for SMEs and Industrial Subcontracting Activities: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Céline Bérard; Christine Teyssier (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management: Lever for SME Development and Stakeholder Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc. pp.149-167, 2017, 978-1-78630-165-9. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119475002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDROLA: Mise en place de stratégie tête-de-pont.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maroc, hub régional - Stratégies des échanges Sud-Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique socio-environnementale dans les politiques industrielles en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kouevi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-222, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique socio-environnementale dans les politiques industrielles en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kouevi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau et David-Xavier Weiss (Ed.), Alain Juillet (Préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et éthique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers;; CreateSpace Independent Publishing Platform;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-222, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in France &amp;quot; et déterminants de la relocalisation des activités productives des PME : le cas Easybike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, 16 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation dans le pays d’origine est-elle un acte de RSO créatrice d’emplois ? (chapitre 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.vuibert.fr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des organisations, des discours aux pratiques ? Mise en œuvre et déploiement de la RSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2014, 978-2-311-40085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in France &amp;quot; et déterminants de la relocalisation des activités productives des PME : le cas Easybike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecointre (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.1, 2014, 3ème édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation dans le pays d'origine est-elle un acte de RSE, créateur d'emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nehme Azoury and Frank Bournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisis, Globalization and Governance: How to Draw Lessons?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.81-100, 2014, 978-1-4438-5660-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE : déterminant de la relocalisation ou outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Management International à l'écoute du local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gualino, pp.111-129, 2013, Lextenso editeur, 978-2297038461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Opportunities for French MNCs in Emerging Markets (BRIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Multinational Companies: A French Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.288, 2013, 978-1137023889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.860, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution d'une mesure favorable à l'ancrage territorial des entreprises en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin/recherches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements récents en économie et finance internationales - mélanges en l honneur de René Sandretto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin/recherches, 409 p, 2012, recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation and Ethics (in Chapter 5 Spatial Governance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Jacques Comby; Katherine A. T. Eames; Valentina Tirloni; Laurent Guihery; Jorge Marx Gomez; Ayşe Uyduran Öktem (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Sustainability: a collection of selected papers complied by the Dorich House Group of Universities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilgi University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-396, 2012, 978-605-399-286-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exportation des moyennes entreprises de niche: un processus arythmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniUniversity of Economics, Prague, Oeconomica Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in international Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Economics, Prague, Oeconomica Publishing House, pp.237-254, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités de développement pour les FMN dans les pays émergents (BRIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management des firmes multinationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.21-41, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 11ème édition, pp.856, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et sous-traitance dans les pays à bas coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs d'évaluation de la responsabilité sociale et environnementale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'ISEOR et l'Academy of Management, pp.1151-1163, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le imprese e la delocalizzazionne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Università degli Studi di Pavia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo spirito dell'economia : la direzione di una grande orchestra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia : Biblioteca Della Scienze -, pp.599-614, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et sous-traitance dans les pays à bas coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs d'évaluation de la responsabilité sociale et environnementale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'ISEOR et l'Academy of Management, pp.1151-1163, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de succès du policy mix dans la zone Euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Godek-Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Relations in the EU enlarged</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wroclow, Kolonia Limited, pp.11-23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de Cas : Riverboat : Le &amp;quot;Slow Tourism&amp;quot; à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05235671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial de l'Euromed Journal of Management, vol.2, N°4, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas VeloBoo - Où produire ? Où vendre un vélo en bambou ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrale de Formation et Médias Pédagogiques des Instituts Universitaires de Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment les entreprises chinoises investissent en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleuster : innovation et écomobilité dans les marchés internationaux, G1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les investisseurs chinois viennent en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeloSolex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lexique d'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas Gantois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil et Russie, deux économies face à une crise de change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexique : du modèle de subtitution d'importations à la crise de décembre 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Policies on Refugees' access to housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evamaria Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Maunaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin Lyon 3; Université Rennes 1; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the analysis of an innovative housing project promoting refugees' integration in France: the case of the Cinq Toits (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafne Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin Lyon 3; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03450408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of refugee’s access to housing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Simó Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin (Lyon III); Universitat de Valencia (Espagne); Universita di Bologna; University of Gothenburg; Malmö University; EHESP; SocialBusinessEarth; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Refugees’ access to housing in France: the metropoles of Lyon and Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Maunaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Cascant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Jean Moulin - Lyon 3; Université Rennes 1; Quatorze. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement direct chinois en Europe : quelles réponses apporter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">délocalisation d'Activités et Mobilité Internationale des Entreprises en Rhône-Alpes : DAMIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisation d'Activités et Mobilité Internationale des Entreprises en Rhône-Alpes (DAMIER) : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouveret-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Creg. 2011, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation des entreprises : mise en contexte historique et politique. Épisode 1, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la relocalisation. Épisode 3, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la relocalisation, quelles tendances ? Épisode 4, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel écosystème pour accompagner la relocalisation? Épisode 2, produit par l’Institut National du Travail, de l’Emploi et de la Formation Professionnelle, l'INTEFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercier-Suissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dially Milly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04904738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Solanki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Bari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Matta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruba Younes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier-Suissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dominguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottavino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Cascant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-nfqj-ygxq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04168931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hodgson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3030/101004535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suissa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouveret-Rivat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Godek Brunel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-282j-jv8x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Godek-Brunel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-282j-jv8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04060301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Bekkari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Digout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Azzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2022.10049228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salloum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chahine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2021.113798" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sibi&#324;ska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2082-4440.36.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02516429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Al Sayah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JIBED.2020.106171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Souadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069286ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01841967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre - Leclair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.296.0067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01472697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jabbour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01841959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0099" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02168477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Levet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.184.0009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Lin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QNTQWVJ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maltsev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordovinova A.E" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouri Elie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salloum Laura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01321185v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01265940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Azzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khalil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.073976" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059915003071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01113541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishan Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Guan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01215604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01145308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thivant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrar Hager" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.069.0071" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00876454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marc Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Khalife" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00877210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.147.0077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mugel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04368824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02877877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guilhot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01216720v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00968013v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kouevi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00971802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruffier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rivat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695493v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04066245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belbenoit-Avich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519312v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Baillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Docros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13500-24165-fiches-de-strategie-de-developpement-a-l-international-9782340046344.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508748v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01130474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Abadie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695480v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04903760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-gestion-des-risques-dans-les-pme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01723520v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119475002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383304v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01215575v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bartandjones.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04066069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058540v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868919v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748794v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04066023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bilgiyay.com/kitap/developing-sustainability/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695506v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02124723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01627745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628013v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Eric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01420858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01311937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotignon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Hahn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450408v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Accoroni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dixon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sim&#243; Noguera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916711v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baraldi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boudis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04988909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brahami" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dially Milly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05008680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05008710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05008655v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04904738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Solanki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Bari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Matta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruba Younes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier-Suissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04726235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dominguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottavino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Cascant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-nfqj-ygxq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04168931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hodgson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3030/101004535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suissa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouveret-Rivat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04060301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Bekkari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Godek Brunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-282j-jv8x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Godek-Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-282j-jv8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Digout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Azzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2022.10049228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salloum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chahine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2021.113798" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sibi&#324;ska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2082-4440.36.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02516429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Al Sayah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JIBED.2020.106171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Souadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069286ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02421940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01841967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre - Leclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.296.0067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01472697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jabbour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12336" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2272" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QNTQWVJ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01841959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0099" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02168477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Levet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.184.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maltsev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordovinova A.E" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01321185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouri Elie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salloum Laura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01265940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Azzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khalil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.073976" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059915003071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01113541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishan Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Guan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01215604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01145308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thivant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrar Hager" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.069.0071" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00876454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marc Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Khalife" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00877210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.147.0077" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mugel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04368824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02877877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832184v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382419v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guilhot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649576v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01216720v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00968013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kouevi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00971802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruffier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rivat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695493v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belbenoit-Avich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04066245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519312v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Baillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Docros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13500-24165-fiches-de-strategie-de-developpement-a-l-international-9782340046344.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508748v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01130474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Abadie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695480v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04903760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03508783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01832193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-gestion-des-risques-dans-les-pme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01723520v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119475002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383304v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01215575v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bartandjones.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972592v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04066069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058841v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058540v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868919v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04066023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bilgiyay.com/kitap/developing-sustainability/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739389v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425263v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02124723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01627745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628013v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Eric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01420858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01311937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotignon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Hahn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450408v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Accoroni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dixon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sim&#243; Noguera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916711v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baraldi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boudis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04988909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brahami" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dially Milly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05008680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05008710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05008655v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>