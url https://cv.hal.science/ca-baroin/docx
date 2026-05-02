--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -66,1004 +66,2220 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composer, dire et représenter le corps de la plus belle des femmes. Hélène et quelques autres : de la fragmentation à l'unité d'un corps parfait en Grèce et à Rome</w:t>
+                <w:t xml:space="preserve">Beauté et présentation de soi dans le monde romain. Normes, écarts et transgressions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gherchanoc</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, Histoire, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Baroin</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14pjz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378115v1</w:t>
+                <w:t xml:space="preserve">hal-05598234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orateur (Rome)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Se souvenir à Rome. Formes, représentations et pratiques de la mémoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 2010, L'Antiquité au présent, 978-2-7011-5362-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378110v1</w:t>
-[...279 lines deleted...]
-                <w:t xml:space="preserve">hal-02378102v1</w:t>
+                <w:t xml:space="preserve">hal-05603693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements vestimentaires et altérations de l’identité dans le monde romain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vieux et laid, mais sage : éloges romains de la laideur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03985400v1</w:t>
+              <w:t xml:space="preserve">Beautés vitales. Pour une approche contemporaine de la beauté, Anne-Lise Worms et Clélia Zernik (dir.) [Actes du colloque de Cerisy, 2022]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.31-52, 2025, 979-10-240-1926-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boiterie et boiteux dans le monde romain à l'époque classique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Composer, dire et représenter le corps de la plus belle des femmes. Hélène et quelques autres : de la fragmentation à l'unité d'un corps parfait en Grèce et à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gherchanoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02338103v1</w:t>
+              <w:t xml:space="preserve">Corps en morceaux. Démembrer et recomposer les corps dans l'Antiquité classique, F. Gherchanoc et S. Wyler (dir.), Rennes, Presses Universitaires de Rennes, pp. 117-132.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La beauté du corps masculin dans le monde romain : état de la recherche récente et pistes de réflexion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les uestigia comme traces du passé et lieu de l’imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02338095v1</w:t>
+              <w:t xml:space="preserve">Actes du colloque « La mémoire en pièces : Modalités d’élaboration de la mémoire dans les textes grecs et latins jusqu’à la Renaissance », organisé par Anne Raffarin, Paris-Sorbonne Paris IV, 28-30 novembre 2016, Paris, Garnier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques, arts et pratiques de la mémoire en Grèce et à Rome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Violences sexuelles et atteinte au corps dans le monde romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Ludovic Gaussot; Marie-José Grihom; Myriam Soria. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-02086272v1</w:t>
+              <w:t xml:space="preserve">Le corps en lambeaux. Violences sexuelles et sexuées faites aux femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.177-189, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grèce imaginaire des Romains dans l’&amp;lt;i&amp;gt;Vrbs&amp;lt;/i&amp;gt; et les provinces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Remembering one's Ancestors, Following in their Footsteps, being like them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2155⟩</w:t>
+              <w:t xml:space="preserve">Children, Memory, and Family Identity in Roman Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.19-48, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199582570.003.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Baudry et Caroline Husquin, Les chauves. Histoire d’un préjugé dans la Rome antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ib9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-02086033v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anne Gangloff et Gilles Gorre (dir.), Le corps des souverains dans les mondes hellénistique et romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.215-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1217p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les yeux de l’orateur romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Caroline Husquin, L’intégrité du corps en question. Perceptions et représentations de l’atteinte physique dans la Rome antique, Presses Universitaires de Rennes, 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124 (1), pp.273-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements vestimentaires et altérations de l’identité dans le monde romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Archimède n° 9, pp.166-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0009.ds1.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude ou l’absence de contrôle de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48/1 (1), pp.41-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.481.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boiterie et boiteux dans le monde romain à l'époque classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Goûts et odeurs dans l'Antiquité/Handicaps, malformations et infirmités dans l'Antiquité, 106, pp.257-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.5875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La beauté du corps masculin dans le monde romain : état de la recherche récente et pistes de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Suppl. 14, pp.31-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et codes vestimentaires à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.43-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.10734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts de la mémoire latins servent-ils à mémoriser et à produire des énoncés sous forme de listes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.139-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/textu.2008.1806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'habiller et se déshabiller en Grèce et à Rome (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Valette</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Valette-Cagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 643 (3), pp.517-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.073.0517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques, arts et pratiques de la mémoire en Grèce et à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tekhnai / artes. Entre la théorie et la pratique, le savoir-faire., pp.135-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02086272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.179-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grèce imaginaire des Romains dans l’&amp;lt;i&amp;gt;Vrbs&amp;lt;/i&amp;gt; et les provinces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dossier : Et si les Romains avaient inventé la Grèce?, N.S.3, pp.189-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02086033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et mémoire à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.159-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.1859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outrages au corps et aux vêtements dans la Rome républicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une société violente ? Enquêtes sur les violences quotidiennes et ordinaires dans la Rome républicaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robinson Baudry; Audrey Bertrand; Raphaëlle Laignoux, Sep 2023, Paris - Université Paris 1 Panthéon Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieux et laid, mais sage : éloges romains de la laideur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beautés vitales. Pour une approche contemporaine de la beauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Lise Worms; Clélia Zernik, Jul 2022, Cerisy - la Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps du discours et ses ornements dans les traités oratoires latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le détour du comparant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Fix; Xavier Bonnier, Jun 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traces, memory, and amicitia in Cicero’s and Pliny’s letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces, Memory, and Identity in Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beate Dignas; Stéphane Benoist, Nov 2021, OXFORD (ENGLAND), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur l’identité, le corps et la présentation de soi dans le monde romain (fin de la République et début de l’Empire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etudes classiques. Université de Lille, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05590407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1210,51 +2426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gherchanoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baroin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378110v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378114v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0009.ds1.12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.5875" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2227" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baroin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pjz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378115v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gherchanoc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199582570.003.0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ib9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1217p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0009.ds1.12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.481.0041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.5875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/textu.2008.1806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Valette-Cagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.073.0517" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Valette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2155" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1859" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05590407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>