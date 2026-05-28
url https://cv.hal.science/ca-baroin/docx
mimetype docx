--- v1 (2026-05-02)
+++ v2 (2026-05-28)
@@ -634,85 +634,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinson Baudry et Caroline Husquin, Les chauves. Histoire d’un préjugé dans la Rome antique</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Robinson Baudry et Caroline Husquin, Les chauves. Histoire d’un préjugé dans la Rome antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
             </w:r>
             <w:r>
@@ -750,51 +750,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gangloff et Gilles Gorre (dir.), Le corps des souverains dans les mondes hellénistique et romain</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Anne Gangloff et Gilles Gorre (dir.), Le corps des souverains dans les mondes hellénistique et romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
@@ -901,969 +901,1051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Caroline Husquin, L’intégrité du corps en question. Perceptions et représentations de l’atteinte physique dans la Rome antique, Presses Universitaires de Rennes, 2020.</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Florence Gillard-Estrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 124 (1), pp.273-276</w:t>
+              <w:t xml:space="preserve">Synthèses &amp; Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Corps, normes, genre. Discours et représentations de l’Antiquité à nos jours, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598449v1</w:t>
+                <w:t xml:space="preserve">hal-05598337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements vestimentaires et altérations de l’identité dans le monde romain</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Caroline Husquin, L’intégrité du corps en question. Perceptions et représentations de l’atteinte physique dans la Rome antique, Presses Universitaires de Rennes, 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124 (1), pp.273-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47245/archimede.0009.ds1.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03985400v1</w:t>
+                <w:t xml:space="preserve">hal-05598449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude ou l’absence de contrôle de soi</w:t>
+                <w:t xml:space="preserve">Changements vestimentaires et altérations de l’identité dans le monde romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48/1 (1), pp.41-70. </w:t>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Archimède n° 9, pp.166-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dha.481.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0009.ds1.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598372v1</w:t>
+                <w:t xml:space="preserve">hal-03985400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boiterie et boiteux dans le monde romain à l'époque classique</w:t>
+                <w:t xml:space="preserve">Claude ou l’absence de contrôle de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Goûts et odeurs dans l'Antiquité/Handicaps, malformations et infirmités dans l'Antiquité, 106, pp.257-274. </w:t>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48/1 (1), pp.41-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.5875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dha.481.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338103v1</w:t>
+                <w:t xml:space="preserve">hal-05598372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La beauté du corps masculin dans le monde romain : état de la recherche récente et pistes de réflexion</w:t>
+                <w:t xml:space="preserve">Boiterie et boiteux dans le monde romain à l'époque classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Goûts et odeurs dans l'Antiquité/Handicaps, malformations et infirmités dans l'Antiquité, 106, pp.257-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.5875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338095v1</w:t>
+                <w:t xml:space="preserve">hal-02338103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et codes vestimentaires à Rome</w:t>
+                <w:t xml:space="preserve">La beauté du corps masculin dans le monde romain : état de la recherche récente et pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Suppl. 14, pp.31-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/clio.10734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05598551v1</w:t>
+                <w:t xml:space="preserve">hal-02338095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arts de la mémoire latins servent-ils à mémoriser et à produire des énoncés sous forme de listes ?</w:t>
+                <w:t xml:space="preserve">Genre et codes vestimentaires à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (1), pp.139-165. </w:t>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.43-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/textu.2008.1806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/clio.10734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598540v1</w:t>
+                <w:t xml:space="preserve">hal-05598551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'habiller et se déshabiller en Grèce et à Rome (III)</w:t>
+                <w:t xml:space="preserve">Les arts de la mémoire latins servent-ils à mémoriser et à produire des énoncés sous forme de listes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Valette-Cagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhis.073.0517⟩</w:t>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.139-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/textu.2008.1806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598531v1</w:t>
+                <w:t xml:space="preserve">hal-05598540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques, arts et pratiques de la mémoire en Grèce et à Rome</w:t>
+                <w:t xml:space="preserve">S'habiller et se déshabiller en Grèce et à Rome (III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Valette-Cagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tekhnai / artes. Entre la théorie et la pratique, le savoir-faire., pp.135-160. </w:t>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 643 (3), pp.517-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhis.073.0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02086272v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Techniques, arts et pratiques de la mémoire en Grèce et à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.179-188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2153⟩</w:t>
+              <w:t xml:space="preserve">, 2007, Tekhnai / artes. Entre la théorie et la pratique, le savoir-faire., pp.135-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765850v1</w:t>
+                <w:t xml:space="preserve">halshs-02086272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grèce imaginaire des Romains dans l’&amp;lt;i&amp;gt;Vrbs&amp;lt;/i&amp;gt; et les provinces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dossier : Et si les Romains avaient inventé la Grèce?, N.S.3, pp.189-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02086033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et mémoire à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.159-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/kentron.1859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1873,305 +1955,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outrages au corps et aux vêtements dans la Rome républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une société violente ? Enquêtes sur les violences quotidiennes et ordinaires dans la Rome républicaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robinson Baudry; Audrey Bertrand; Raphaëlle Laignoux, Sep 2023, Paris - Université Paris 1 Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieux et laid, mais sage : éloges romains de la laideur</w:t>
+                <w:t xml:space="preserve">Le corps du discours et ses ornements dans les traités oratoires latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beautés vitales. Pour une approche contemporaine de la beauté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Lise Worms; Clélia Zernik, Jul 2022, Cerisy - la Salle, France</w:t>
+              <w:t xml:space="preserve">Le détour du comparant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Fix; Xavier Bonnier, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05598484v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps du discours et ses ornements dans les traités oratoires latins</w:t>
+                <w:t xml:space="preserve">Vieux et laid, mais sage : éloges romains de la laideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le détour du comparant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florence Fix; Xavier Bonnier, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">Beautés vitales. Pour une approche contemporaine de la beauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Lise Worms; Clélia Zernik, Jul 2022, Cerisy - la Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05598478v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces, memory, and amicitia in Cicero’s and Pliny’s letters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces, Memory, and Identity in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beate Dignas; Stéphane Benoist, Nov 2021, OXFORD (ENGLAND), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2181,105 +2263,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur l’identité, le corps et la présentation de soi dans le monde romain (fin de la République et début de l’Empire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes classiques. Université de Lille, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05590407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2426,51 +2508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baroin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pjz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378115v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gherchanoc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199582570.003.0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ib9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1217p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0009.ds1.12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.481.0041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.5875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/textu.2008.1806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Valette-Cagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.073.0517" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Valette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2155" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1859" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05590407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baroin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pjz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378115v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gherchanoc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199582570.003.0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ib9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1217p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0009.ds1.12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.481.0041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.5875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10734" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/textu.2008.1806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Valette-Cagnac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.073.0517" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1859" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05590407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>