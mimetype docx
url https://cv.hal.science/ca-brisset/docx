--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.02865329513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire-Akiko Brisset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ca-brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071335072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset, Jacqueline Pigeot, Daniel Struve, Sumie Terada, Michel Vieillard-Baron (trad.), En longeant la Mer de Kyôto à Kamakura [Kaidô-ki], Paris, Le Bruit du temps, 2018, 164 p. ISBN 9782358731232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumie Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vieillard-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Struve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En longeant la mer de Kyôto à Kamakura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Struve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumie Terada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bruit du temps, 2018, 978-2-35873-123-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Shuhanron Emaki” Eiin to kenkyû : bunkachôbon-furansu toshokanbon to sono shûhen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuhiro Itô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin.Ichirô Masuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Nobuhiro Itô; Shin.ichirô Masuo. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinsen shoten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 424 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mérites comparés du saké et du riz : illustré par un rouleau japonais du XVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leggeri-Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Estelle Leggeri-Bauer; Véronique Béranger. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque nationale de France; Diane de Selliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 vol. (245 p.) : ill. en coul. ; 28 x 30 cm, 2014, 978-2-7177-2552-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Chinese Religion I (Song-Liao-Jin-Yuan, 960-1368 AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marsone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Science & Vie, Japon : Aux sources du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'épopée au Japon : Narration épique et théâtralité dans le Dit des Heike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brotons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Struve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riveneuve éditions, 210 p., 2011, 978-2-36013-069-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait de l'art japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seelenbinder-Mérand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleurs de parole, 140 p., 2011, 978-2-95377-930-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon no moji-bunka o saguru: nichifutsu no shiten kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensei shuppan, 448 p., 2010, 978-4-585-03213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon no moji bunka wo saguru. Nichi-futsu no shiten kara 日本の文字文化を探る ― 日仏の視点から</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensei shuppan 勉誠出版, 436 p., 2010, 978-4-5850-3213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamo no Chômei, Notes sans titre (Mumyôshô) - Propos sur les poètes et sur la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Struve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumie Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vieillard-Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bruit du temps, 222 p., 2010, 978-2-35873-023-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie du Buddha racontée et illustrée au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications universitaires de France, 272 p., 2010, 978-2-13-058208-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université et la recherche en colère. Un mouvement social inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Croquant, pp.368, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards critiques. Quatre réflexions sur la littérature classique dans le Japon des XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Struve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vieillard-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumie Terada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France / de Boccard, pp.71, 2009, 978-2-913217-22-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée du texte et de l'image : paysages cryptiques et poèmes cachés (ashide) dans le Japon classique et médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France / de Boccard, pp.548, 2009, Bibliothèque de l'Institut des Hautes Etudes Japonaises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Universitaires de Vincennes, 205 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confucius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entrelacs, 2006, Sagesses éternelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pinceau à la typographie. Regards japonais sur l'écriture et le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient‎; Maison franco-japonaise‎; Centre d'études japonaises, INALCO, 2006, 2-85539-656-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pinceau à la typographie : regards japonais sur l'écriture et le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO, collection Etudes Thématiques vol. 20, pp.417, 2006, 2-85539-656-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu ci, «Élégies de Chu», attribuées à Qu Yuan, Song Yu et autres poètes chinois de l'Antiquité, IVe siècle av. J.-C. - IIe siècle apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2004, Connaissance de l'Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophes taoïstes II, Huainan zi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2003, Bibliothèque de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme au temps des Dalaï-Lamas. Les femmes oubliées de l'histoire du Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Succès du Livre, pp.354, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mulher no tempo dos Dalai-Lama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Papirus Editora, pp.324, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et archéologie du Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Picard, pp.248, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme au temps des Dalaï-Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stock, pp.349, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la Recherche des esprits de Gan Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1992, Connaissance de l'Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et philosophie à l'aube de la Chine impériale. Études sur le Huainan zi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM / De Boccard éd., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé des conférences et travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'EPHE 2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.360-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Disputation sur le saké et le riz (Shuhanron emaki) : une controverse parodique dans le Japon médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Atelier du Centre de recherches historiques. Revue électronique du CRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'image, et retour : les cryptographies (ashide) dans l'art japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, fasc. 2011 (III), pp.1407-1432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランス国立図書館蔵「酒飯論絵巻」の特徴と文化庁本の翻刻（共同研究報告）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuhiro Itô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gengo bunka ronshû</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les shoguns ne sont-ils que des dictateurs militaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Science &amp; vie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art bouddhique et cryptographie : le &amp;quot;Salut des femmes&amp;quot; dans le Japon du 12e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.113-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du Règlement en 29 articles de l'année 1793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse de Maruyama Ôkyo au Titien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.27-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour servir à la numérisation des manuscrits tibétains de Dunhuang conservés à la Bibliothèque Nationale : II. Un fichier de Marcelle Lalou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois collections européennes d'amulettes et de talismans japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kokushigaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 187, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour servir à la numérisation des manuscrits tibétains de Dunhuang conservés à la Bibliothèque nationale : un fichier de Jacques Bacot et autres documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.4-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première version connue du Daode jing de Lao zi (~IVe s.). Une origine du “taoïsme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers poèmes chamaniques de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note: Le sujet dans le Chu ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du centre Marcel Granet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randonnées lointaines. Poème extrait du Chu ci de Qi Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'un premier inventaire des monastères bon po du Tibet et de l'Himalaya. Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.36-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux écrits taoïstes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.139-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Esprits essentiels (Jingshen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ethnocentrisme saisi par le doute: l'autre dans le miroir chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des toponymes de l'épopée de Gesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.4-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Yuan, premier poète chinois, immortalise l'élégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Religion in West-Central Fujian : The Local Monograph Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minsu quyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 129, pp.43-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de cryptographie religieuse et poétique dans le Japon ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n° 40 Ecriture et typographie en Occident et en Extrême-Orient, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Year in the Life of a Mingqi Saint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minsu quyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 117, pp.329-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom dans l'épopée. Aspects du Heike monogatari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.119-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo zongjiao de heli xing (Du caractère rationnel de la religion chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.338-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Page in the Sras mkhar dgu thog gnas yig of the 1985 Dharamsala Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibet Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. XXII (4), pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingguang Gufo: Oral and Written Sources in the Study of a Saint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10, pp.77-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituel taoïste et légitimité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 84, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre taoïsme et cultes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 83, pp.438-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omocha : Things to Play (or not to Play) With</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian folklore studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 53-1, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cult Patterns Among the Hakka in Fujian: a Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minsu quyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 91, pp.503-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujian sheng Jianyang diqu di daojiao (Le taoïsme dans la région de Jianyang au Fujian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minsu quyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 84, pp.43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujian sheng nanbu xiancun daojiao chutan (Notes sur le taoïsme aujourd'hui dans le sud du Fujian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dongfang zongjiao yanjiu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, pp.149-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace sacré taoïste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménager l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.323-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur les représentations d'architectures dans la peinture tibétaine et chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Academiae Scientiarum Hungarica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, tome XLIII (2-3), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la comparaison : réflexions suscitées par François Jullien, Procès ou Création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, XLVIII.2, pp.567-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le taoïsme du district de Cangnan, Zhejiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 79.1, pp.19-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissances et conceptions miraculeuses dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, XLVI (2), pp.610-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances des Toungouses de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 86, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolégomènes à l'étude des amulettes et talismans coréens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.87-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monastère de la Félicité Tranquille, fondation impériale en Mongolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneille Jest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, tome XLVI, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens et des choses: engimono et omocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 117, pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées taoïstes du nord de Taiwan, suite et fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5, pp.355-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu le Grand et le mythe du déluge dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, LXXVIII, pp.162-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique d'une critique critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, IX-2, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lièvre de la lune dans l'antiquité chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, CCVII (4), pp.339-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuhiro Itô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Nobuhiro Itô; Shin.ichirô Masuo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Shuhanron Emaki” Eiin to kenkyû : bunkachôbon-furansu toshokanbon to sono shûhen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinsen shoten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunkachô-zô “Shuhanron emaki” no honkoku-shakubun-chûkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Nobuhiro Itô; Shin.ichirô Masuo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Shuhanron Emaki” Eiin to kenkyû : bunkachôbon-furansu toshokanbon to sono shûhen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinsen shoten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-68, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekusuto to shite no &amp;quot;Shuhanron&amp;quot; : sono ekurichûru o megutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Nobuhiro Itô; Shin.ichirô Masuo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Shuhanron Emaki” Eiin to kenkyû : bunkachôbon-furansu toshokanbon to sono shûhen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinsen shoten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-92, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice sur Aigle perché devant une cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kishi Ganku; Christine Shimizu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon au fil des saisons. Collection Robert et Betty Feinberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Paris Musées, pp.94, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoism during the Jin dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marsone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Chinese Religion I Song-Liao-Jin-Yuan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brill, pp.1111-1159, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riz et saké, une controverse parodique dans le Japon médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Leggeri-Bauer; Claire-Akiko Brisset; Véronique Béranger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mérites comparés du saké et du riz illustré par un rouleau japonais du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diane de Selliers éditeur/BNF, pp.17-40, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture et saisons au Japon : une poétique du temps et du lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kishi Ganku; Christine Shimizu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon au fil des saisons. Collection Robert et Betty Feinberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Paris Musées, pp.38-45, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Estelle Leggeri-Bauer; Véronique Béranger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mérites comparés du saké et du riz illustré par un rouleau japonais du XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de Selliers éditeur/BNF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-43, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice sur l’Ecritoire au motif du chapitre Les papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon. La lettre et l’image à l’époque d’Edo (1603-1867)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Champollion, pp.36-39, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insei jidai ni okeru shûkyôteki shiteki kuriputogurafi-: Kunôji-kyô Yakusôyu-bon kandaigo no mikaeshi wo megutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon no moji-bunka o saguru: nichifutsu no shiten kara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bensei shuppan, pp.227-250, 2010, 978-4-585-03213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Siddhartha à Shitta : une Vie du Buddha dans le Japon du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie du Buddha racontée et illustrée au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications universitaires de France, pp.57-68, 2010, 978-2-13-058208-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;guerre de l'intelligence&amp;quot; m'a tuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université et la recherche en colère. Un mouvement social inédit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Croquant, pp.5-38, 2009, 978-2-91496-861-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'herbes et de roseaux : le végétal comme métaphore de l'écriture dans le Japon ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Sakai &amp; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la métaphore - entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Philippe Picquier, pp.211-228, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genji bunka kara ashide no poetikkusu he</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KOJIMA Naoko, KOMINE Kazuaki et WATANABE Kenji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genji monogatari to Edo bunka - Kashika sareta yûga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shinwasha, pp.241-258, 2008, 978-4-916087-85-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00296617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art bouddhique et cryptographie dans le Japon du XIIe siècle : le cas du Heike nôkyô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne SIMON-OIKAWA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture réinventée. Formes visuelles de l'écrit en Occident et en Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.11-24, 2007, Etudes japonaises n° 3, 978-2-84654-158-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00296616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pouvoir de l'écriture : la légende du moine Kûkai (774-835)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Kerlan-Stephens et Cécile Sakai (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du visible au lisible. Texte et image en Chine et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Philippe Picquier, pp.83-109, 2006, 2-87730-897-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184 articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Taoist Canon : A Historical Companion to the Daozang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Wonderland. An empire of fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Millward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Qing Imperial History. The Making of Inner Asian Empire at Qing Chengde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge Curzon, pp.33-52, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs d'immortalité : Dieux, ancêtres et Immortels dans la Chine antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort et l'immortalité : encyclopédie des savoirs et des croyances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard Presses, pp.137-161, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'ancienne Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fleurus, pp.160-167, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Changes in Japanese Society – Meeting with Fukami Ai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernization in Progress - Demographic Development and Value Change in Contemporary Europe and East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bier'sche Verlagsanstalt, pp.359-370, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Ricci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituts Ricci, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashide-e to waka to – Reizeike Shiguretei-bunko no &amp;quot;Motosuke-shû&amp;quot; wo megutte (Cryptographie et poésie : le cas du &amp;quot;Recueil poétique de Motosuke&amp;quot; conservé dans la collection de la famille Reizei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zôkei to Nihobungaku – Images and Japanese Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Japanese Literature, pp.89-101, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V, IHEC, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality and immanence in the representation of the body. With samples from Europe and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Phenomenon: Views from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, pp.255-263, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon ryôiki, recueil d'anecdotes bouddhiques du IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions, croyances et traditions populaires du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.133-86, 405-70, et ailleurs, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of Vocabulary or How Shall We Talk About Chinese Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daojiao yu minjian zongjiao yanjiu lunji (Etudes sur le taoïsme et la religion populaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xuefeng wenhua, pp.165-181, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la situation actuelle des pratiques religieuses traditionnelles en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouveau religieux en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEFEO, pp.3-16, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le taoïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des religions, t. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1051-1076, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêve et politique dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi in onore di Lionello Lanciotti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Universitario Orientale, pp.877-930, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sacrifice du chef dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition et innovation en Chine et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POF / PUM, pp.3-40, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages à l'(extrême-)orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariages d'Ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de l'Homme, pp.39-45, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et âme en Chine et en Occident, ou à quoi sert la sinologie : Réflexions suscitées par L'Art chinois de l'écriture de Jean-François Billeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Kwong Hing Foon : études d'histoire culturelle de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Hautes Etudes Chinoises, pp.271-284, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacrifice taoïste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacrifice dans les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, Beauchesne, pp.249-273, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huainan zi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, PUF, pp.1593-1594, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses et légendes de la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danses et légendes de la Chine ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.V-XXVI, 621-664, 1994, Orientales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culte et lignage dans la Chine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société civile face à l'Etat dans les traditions chinoise, japonaise, coréenne et vietnamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.293-300, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Civilisation chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Civilisation chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.475-480, 497-498, 509-571, 1994, Bibliothèque de l'évolution de l'humanité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marches du Tibet aux sources de son premier art classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atlas de l'art, I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.122-123, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu t'ien-tzu chuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Chinese Texts, A Bibliographical Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, pp.342-346, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art sino-tibétain entre deux centralismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atlas de l'art, I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.124-125, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Création du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythe et philosophie à l'aube de la Chine impériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM / De Boccard, pp.69-87, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shûkyô-taiken to sono kijutsu ni okeru sotaisei » (Elements de relativité dans l'expérience religieuse et en science des religions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gendai shûkyô-gaku (La science des religions aujourd'hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tokyo Press, pp.143-168, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pilgrimage to Wudangshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pilgrims and Sacred Sites in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berkeley, University of California Press, pp.293-332, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Inquiétante étrangeté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythe et philosophie à l'aube de la Chine impériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM / De Boccard, pp.15-26, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur la fabrication de porcelaines au Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetan History and Language, Studies Dedicated to Uray Géza on His Seventieth Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiener Studien zur Tibetologie und Buddhismuskunde / Arbeitkreis für tibetische und buddhistische Studien Universität Wien, pp.29-41, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, IHEC, pp.53-55, 278-280, 281-283, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couvertures de tuiles en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du couvreur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 9, Librairie du Compagnonnage, pp.447-457, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs, saveurs : la réalisation du rouleau des &amp;quot;Mérites comparés du saké et du riz&amp;quot; (Japonais 5343)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cuisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors du patrimoine écrit à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du patrimoine; Bibliothèque nationale de France; Archives nationales, Mar 2015, Paris, Institut national du patrimoine, Auditorium Colbert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la récitation épique : la légende de Miminashi Hôichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos de la récitation épique : la légende de Miminashi Hôichi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.35-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insei jidai no sôshoku-kyô ni okeru nyonin jôbutsu: Heike nôkyô no kuriputogurafi- wo megutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le " Salut des femmes " dans les sûtra ornés du 12e siècle : autour des cryptographies du Heike nôkyô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Tôkyô, Japan. pp.20-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated Sûtras and Women's Painting : on the Heike nôkyô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decorated Sûtras and Women's Painting : on the Heike nôkyô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphie, peinture et sacré : la copie des sûtra bouddhiques dans le Japon des 11e et 12e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie, peinture et sacré : la copie des sûtra bouddhiques dans le Japon des 11e et 12e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur et sacré : la copie de sûtra dans le Japon des 11e et 12e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couleur et sacré : la copie de sûtra dans le Japon des 11e et 12e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese Pantheon on Paper Charms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Japanese Pantheon on Paper Charms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les penseurs confucianistes haïssent-ils tant le “je”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sujectivité du “je” dans la Chine ancienne (de l'origine à la dynastie des Han)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chûsei Nihon no Heike monogatari – Shisha no tatari to shôja no osore (Le Heike monogatari dans le Japon médiéval : la malédiction des morts et la crainte des vivants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chûsei Nihon no Heike monogatari – Shisha no tatari to shôja no osore (Le Heike monogatari dans le Japon médiéval : la malédiction des morts et la crainte des vivants)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Tôkyô, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier état connu du Daode jing de Lao zi. Une origine du “taoïsme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numéro spécial “Chine” de la revue L'Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet dans le Chu ci de Qu Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans le monde sinisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scriptures are the Dregs of the Men of Old: Scripture and Practice in Comparative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripture, Schools and Forms of Practice in Daoism: A Berlin Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Berlin, Germany. pp.49-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In defence of cultural relativism : the perception of space and time in Europe and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Japanese Studies" - Seen from Europe, Seen from Japan / Les "études japonaises" – vues du Japon, vues de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes extérieurs du sexe : une comparaison iconographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Corps et sexualité des deux côtés du continent eurasiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibet, Tibetology and Method&amp;quot;. &amp;quot;Successional Order in the Tibetan Monarchy&amp;quot;. &amp;quot;Geography in the Tibetan Historical Literature&amp;quot;. &amp;quot;Perspective and Tibetan painting&amp;quot;. &amp;quot;The Plans of the first Religious buildings in Tibet and their Evolution&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Tibet, Tibetology and Method". "Successional Order in the Tibetan Monarchy". "Geography in the Tibetan Historical Literature". "Perspective and Tibetan painting". "The Plans of the first Religious buildings in Tibet and their Evolution".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Heike monogatari dans le Japon médiéval : un &amp;quot;chant pour les morts&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Heike monogatari dans le Japon médiéval : un "chant pour les morts" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Tours, France. pp.451-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relativisme culturel et la perception du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le relativisme culturel et la perception du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongaku kenkyû ni okeru shiryô no shosô to sono riyô (Les documents historiques et quoi en faire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon no shiryô to kaigai korekushon (Documents japonais dans les collections privées d'Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Tôkyô, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischen Wahrnehmung und Darstellung : Relativität und Erkenntnistheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zwischen Wahrnehmung und Darstellung : Relativität und Erkenntnistheorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Körper in Ost und West - Kulturwissenschaftliche Betrachtungen zur Wahrnehmung des Körpers in Japan und Europa, in Wort und Bild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Körper in Ost und West - Kulturwissenschaftliche Betrachtungen zur Wahrnehmung des Körpers in Japan und Europa, in Wort und Bild</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weint man auch im Lande des Lächelns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rire et les larmes dans l'histoire de la civilisation japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Raray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japan zwischen Inszenierung und Aneignung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan zwischen Inszenierung und Aneignung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Zürich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps entre perception et représentation : différences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps entre perception et représentation : différences culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la Poésie classique chinoise: le Shijing et le Chu ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la Poésie classique chinoise: le Shijing et le Chu ci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de notations géographiques dans l'A mdo chos 'byung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture tibétaine, techniques, évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture tibétaine, techniques, évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somebody here - no body there. Kulturwissenschaftliche Betrachtungen zur Wahrnehmung des Körpers in Japan und Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somebody here - no body there. Kulturwissenschaftliche Betrachtungen zur Wahrnehmung des Körpers in Japan und Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture mandchoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture mandchoue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd EAJS Workshop for Doctoral Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EAJS Workshop for Doctoral Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Ritual Specialists in West Central Fujian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shehui, minzu yu wenhua zhanyan guoji yantao hui lunwen ji (colloque « Society, Ethnicity and Cultural Peformance »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Taiwan. pp.435-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality and Immanence in the Representation of the Body. With samples from Europe and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Phenomenon: Views from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Moscou, Russia. pp.255-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somebody here, no body there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somebody here, no body there</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Introduction à la mythologie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Introduction à la mythologie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Regard détourné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Regard détourné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes préliminaires sur l'araire dans la culture tibétaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Colloque franco-chinois d'études tibétaines : Tibet - Histoire et Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop for Doctoral Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Doctoral Students, the European Association for Japanese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Chinese Rural Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disi jie guoji kejia xue yantao hui lunwen ji : Lishi yu shehui jingji (Essais du quatrième colloque international sur les Hakka : Histoire et économie sociale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Taiwan. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques particularités du mythe et de l'histoire en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelques particularités du mythe et de l'histoire en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de «Mythologie chinoise»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'ICANAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural relativity of Time and Space in Japan and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon et ses avenirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Condat-sur Vézère, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de la tibétologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque franco-chinois d'études tibétaines : Tibet - Histoire et Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris / Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et histoire dans le Huainan zi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ICANAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ashide : entre texte et image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ashide : entre texte et image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France. pp.407-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and representations of the body in Japanese culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Meeting of the Japan Anthropology WorkShop (JAWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cité engloutie, mythe universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cité engloutie, mythe universel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paléolithique à l'âge du bronze. Préhistoire au Tibet central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar für Sprach-und Kulturwissenschaft Zentralasiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Bonn, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan History in the Light of New Developments in Tibetan Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetan History in the Light of New Developments in Tibetan Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Architecture, an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetan Architecture, an Overview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Notes concerning Tibetan Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Further Notes concerning Tibetan Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Li Lineage of Hukeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Di'er jie kejia xue guoji yantao hui lunwen ji (deuxième colloque international d'études sur les Hakka)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Hong Kong SAR China. pp.101-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frères écartés : questions sur l'ordre successoral dans la monarchie tibétaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoism Among the Hakka in Fujian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Di'yi jie kejia xue guoji yantao hui lunwen ji (Premier colloque international d'études sur les Hakka)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Hong Kong, China. pp.311-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the Symbolic Life of a Hakka Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minjian xinyang yu Zhongguo wenhua guoji yantao hui lunwen ji (Actes du colloque international sur la religion populaire et la culture chinoise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Taipei, Taiwan. pp.733-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie du Tibet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehol, Wonderland and Diplomatic Trap: an Empire of Fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "Reading the Manchu Summer palace at Chengde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sacrifice du chef dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sacrifice du chef dans la Chine ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie de la Chine, problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les régimes de scientificité de l'anthropologie en France : documents à l'appui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Paris, France. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la cosmogonie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la cosmogonie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la ville submergée dans l'antiquité chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la ville submergée dans l'antiquité chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Used for Building in the Himalayas, the Karakoram and Central Asia - Recent Research and Future Trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneille Jest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on earthen architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Las cruces, Mexico, France. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux recherches sur les états successifs du monastère de bSam-yas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">notice sur l'Ecritoire au motif du chapitre Les papillons (coll. Dutuit, Petit Palais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres en kana de l'époque de Heian : un roman épistolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">notice sur la &amp;quot; Bataille de squelettes &amp;quot; (anonyme, lavis sur soie, XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39 articles sur la littérature japonaise classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pont des songes. Du &amp;quot;Dit du Genji&amp;quot; à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Christian Luczanits, Buddhist Sculpture in Clay. Early Western Himalayan Art, late 10th to early 13th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur Radio Suisse romande, sur l'ouvrage Confucius, dans l'émission «Les temps qui courent (Philosophie)», avec Marc Berman, le 14 juin 2006, 8h30-9h00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur Radio-Shalom, sur l'ouvrage Confucius, dans l'émission de et avec Jean-Jacques Biton, le 15 mars 2006, 9h-9h30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Pichard, F. Lagirarde (eds.), The Buddhist Monastery. A cross-cultural survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence donnée, avec Jean-Pierre Cabestan, sur la pensée chinoise, au Ministère des Affaires étrangères, direction Asie, Quai d'Orsay, Paris, le 24 mars 2006, 15h00-17h00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : T. Huber (ed.), Amdo Tibetans in Transition. Society and Culture in the Post-Mao Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Pohle, Historisch-geographische Untersuchungen im Tibetische Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Kolacek, Cinske Epistoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur France-Inter, sur l'ouvrage Confucius, dans l'émission «Philofil», avec Patricia Martin, le 26 mars 2006, de 12h05-12h45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : S.G. Karmay, Y. Nagano (eds.), The Call of the Blue Cuckoo. An Anthology of Nine Bonpo Texts on Myths and Rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur France-Culture, sur l'ouvrage Confucius, dans l'émission «Des Vivants et des dieux», avec Michel Cazenave, le 18 janvier 2006, 23h-24h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : I. Henrion-Dourcy (ed.), The Singing Mask, Echoes of Tibetan Opera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : E. De Rossi-Filibeck, Catalogue of the Tucci Tibetan Fund in the Library of the IsIAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les illustrations du Gikei-ki (La Chronique de Yoshitsune) : une réflexion sur les éditions imprimées du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.209-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur France-Culture relatif à la poésie chinoise ancienne (Qu Yuan et le Chu ci) dans l'émission «Poésie sur parole», avec André Velter, le 2 janvier 2005, 16h-16h30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien télévisé sur la pensée chinoise, table ronde, matinée sur «Direct-8 TV», 8h-9h30, le jeudi 11 août 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Fabienne Jagou, Le 9e Panchen Lama (1883-1937), enjeu des relations sino-tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement linguistique du Japon impérial : la Corée pendant la période de colonisation (1910-1945), le &amp;quot;Mandchoukouo&amp;quot; (1931-1945) et la &amp;quot;sphère de co-prospérité de la Grande Asie orientale&amp;quot; (1941-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur France-Culture relatif à Zhuang zi dans l'émission «Une vie, une œuvre», avec Lydia Ben Ytzhak, le 7 novembre 2004, 20h30-22h10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur France-Culture relatif au taoïsme dans l'émission «Carnets nomades», avec Colette Fellous, le 23 janvier 2004, 15h-16h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur France-Culture relatif au Huainan zi dans l'émission «Des vivants et des dieux», avec Michel Cazenave, le 27 sept. 2003, 9h-10h.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. KOUAMÉ, Nathalie. Pèlerinage et société dans le Japon des Tokugawa - Le pèlerinage de Shikoku entre 1598 et 1868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Michel Vieillard-Baron, Fujiwara no Teika (1162-1241) et la notion d'excellence en poésie. Théorie et pratique de la composition dans le Japon classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.296-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 articles sur la littérature japonaise classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. ROTERMUND, Hartmut O. Ed., Religions, croyances et traditions populaires du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. ROTERMUND, Hartmut O., &amp;quot;La Sieste sous l'aile du cormoran&amp;quot; et autres poèmes magiques: Prolégomènes à l'études des concepts religieux du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. PAPINEAU, Élisabeth. Le jeu dans la Chine contemporaine: mah-jong, jeu de go et autres loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de L'Art de gouverner. Le Livre des maîtres du Sud-de-Houai. Édition et introduction de Thomas Cleary. Traduit de l'anglais et du chinois par Patrick Carré, Paris, Calmann-Lévy, 1999, 165 pp., dans Études chinoises, XX-1/2, printemps-automne 2001, p. 310-312</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Agnès Chalier, Des Idées critiques en Chine ancienne, Paris, L'Harmattan, 1999, 132 pp., dans la Revue bibliographique de sinologie, 2000, p. 440-441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Jun Jing, The Table of Memories. History, Power and Morality in a Chinese Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Robert Ford Campany, Strange Writing. Anomaly Accounts in Early Medieval China, SUNY Series, Alabany, State University of New York Press, 1996, 524 pp., dans le T'oung Pao, LXXXV, 1999, p. 168-172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Donald Lopez, ed. The Practice of Chinese Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : A.M. Blondeau, E.Steinkellner (eds.), Reflections of the Mountain. Essays on the History and Social Meaning of the Mountain Cult in Tibet and the Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Leong Sow-Theng, Migration and Ethnicity in Chinese History: Hakkas, Pengmin, and Their Neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu, Revue bibliographique de sinologie : Archives of the Tibet Autonomous Region (eds.), Bod-kyi lo-rgyus yig-tshags gces-btus/Xizang lishi dang'an huicui/A Collection of Historical Archives of Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Désiré-Marchand, Les itinéraires d'Alexandra David-Néel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : H. Didier, Les Portugais au Tibet. Les premières relations jésuites (1624-1635)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : C. Debaine-Francfort, Du Néolithique à l'Age du Bronze en Chine du Nord-Ouest: le culture de Qijia et ses connexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : M. Hahn, J. U. Hartmann, R. Steiner (eds.), Suhrllekhâh. Festgabe für Helmut Eimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : B. Lipton, Nima Dorjee Ragnubs, Treasures of Tibetan Art, Collections of the Jacques Marchais Museum of Tibetan Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. I. Cabezon, R. R. Jackson (eds.), Tibetan Literature, Studies in Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Hevia, Cherishing Men from Afar - Qing Guest Ritual and the Macartney Embassy of 1793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Zhang Chaoyin, Zhongguo Zangzu shike yishu-Stone carving Arts of the Tibetans in China-Krung go'i Bod kyi rdo brkos sgyu rtsal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : D. Jackson, A History of Tibetan Painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Kolmas, Prague Collection of Tibetan Prints from Derge, Volume III(1-2), Index of Titles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : G. Bogle, Mission au Bhoutan et au Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Ngag dbang skal ldan rgya mtsho, Shel-dkar chos-'byung, History of the &amp;quot;White Cristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : RI Vitali, The Kingdoms of Gu.ge Pu.hrang, According to mNga'.ris rgyal.rabs by Gu.ge mkhan.chen Ngag.dbang grags.pa. Dharamsala, Tho-ling gtsug-lag-khang lo-gcig-stong 'khor-ba'i rjes-dran-mdzad sgo'i go-sgrig tshogs-chung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu, Revue bibliographique de sinologie : Zhongguo Zangxue shumu/Krung go'i Bod rig pa'i dpe cha'i dkar chag/Catalogue of Chinese Publications in Tibetan Studies (1949-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : H. Eimer, &amp;quot;R.O. Meisezahl (1906-1992), Die tibetischen Texte der Schenkung Imre Schwaiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : C. Fritz, Die Verwaltungsstruktur der Chan-Klöster in der späten Yuan-Zeit. Das 4. Buch der Chixue Baizhang qinggui, übersetz, annotiert und mit Einleitung versehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : G. Béguin, Les peintures du bouddhisme tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : H. Uhlig, On the Path to Enlightenment. The Berti Aschmann Foundation of Tibetan Art at the Museum Rietberg Zürich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Nicole Constable, éd. Guest People : Hakka Identity in China and Abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P.K. Sorensen, Tibetan Buddhist Historiography. The Mirror Illuminating the Royal Genealogies. An Annotated Translation of the XIVth Century Tibetan Chronicle: rGyal-rabs gsal-ba'i me-long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Kvaerne, &amp;quot;The Bon Religion of Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : R.S. Bauer, &amp;quot;Sino-Tibetan *kolo 'Wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de John S. Major, Heaven and Earth in Early Han Thought. Chapters Three, Four, and Five of the Huainanzi, Albany, State University of New York Press, 1993, 388 pp., dans Études chinoises, XV-1/2, 1996, p. 203-208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Pema Tsering, Tibetische Weiheminiaturen. Lamaistische Symbole für gestliches Heil und weltliches Glück</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Kvaerne, &amp;quot;The Bon Religion of Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : K. Mimaki, T. Tomabechi, Pañcakrama, Sanskrit and Tibetan Texts Critically Edited with Verse Index and Facsimile Edition of the Sanskrit Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : H. Kottkamp, Der Stupa als Repräsentation des buddhistischen Heilsweges - Untersuchungen zur Entstehung und Entwicklung architektonischer Symbolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Crossley, E. Rawski, &amp;quot;A Profile of the Manchu Language in Ch'ing History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : K. Kollmar-Paulenz, ‘Der Schmuck der Befreiung' - Die Geschichte der Zi byed-und gCod-Schule der tibetischen Buddhismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Hevia : &amp;quot;Loot's fate, the Economy of Plunder and the Moral Life of Objects 'From the Summer Palace of The Emperor of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : N.S. Steinhardt, &amp;quot;Liao : An Architectural Tradition in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Hevia, “Lamas, Emperors and Ritual-Political Implications in Qing Imperial Ceremonies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Kvaerne, ed., Tibetan Studies, Proceedings of the 6th Seminar of the International Association for Tibetan Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : &amp;quot;Trésors de Mongolie, XVII-XIXe siècles&amp;quot;, F. Aubin, Dorjiin Dashbaldan, G. Béguin, E. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : G. Samuel, &amp;quot;Tibet and the Southeast Asian Highlands: Rethinking the intellectual context of Tibetan studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : T. Huber, &amp;quot;Why can't women climb Pure Crystal Mountain ? Remarks on gender, ritual and space at Tsa-ri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Kolmas, &amp;quot;The Ambans and Assistant Ambans of Tibet (A Chronological Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Kenneth Dean, Taoist Ritual and Popular Cults of Southeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : F. Aubin, &amp;quot;Renouveau gengiskhanide et nationalisme dans la Mongolie postcommuniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : F. Aubin, &amp;quot;Ecrits récents sur le Tibet et les Tibétains : Bibliographie commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : H. Eimer, Location List of the Texts in the Microfiche edition of the Phug Brag Kanjur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Ma Rong, Pang Naigu, &amp;quot;The Tibetan population and their geographic distribution in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Anne Birrell, Chinese Mythology. An Introduction, Baltimore, The Johns Hopkins University Press, 1993, 322 pp., dans le T'oung Pao, LXXXI, 1995, p. 343-346.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu : H. Richardson,Ceremonies of the Lhasa Year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu : J. Kolmas, &amp;quot;The First European in Lhasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. F. Aubin, &amp;quot;Ecrits récents sur le Tibet et les Tibétains : Bibliographie commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu : R. Thiriez, &amp;quot;The German Envoy's Vision of China, Mumm von Schwarzenstein's Photographic Album, 1900-1902</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Trésors de Mongolie, XVII-XIXe siècles, F. Aubin, Dorjiin Dashbaldan, G. Béguin, E. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Revue bibliographique de sinologie : Xizang zizhiqu wenxue yishu, Xizang yishu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Revue bibliographique de sinologie, Xizang zizhiqu wenwu guanli weiyuanhui, Guge gucheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu : Lost Empire of the Silk Road, Buddhist Art from Khara Khoto (X-XIIIth Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu : Z. Yamaguchi, &amp;quot;The Conflict in Early Seventeenth-century Tibet and the Kökönor Mongols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. G. Uray, &amp;quot;The Structure and Genesis of the Old Tibetan Chronicle of Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : F. Ricca, E. Lo Bue, &amp;quot;The Great Stupa of Gyantse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. L.S. Dagyab, Die Sâdhanas der Sammlung sGrub-thabs ‘do-'jo, et Die Sâdhanas der Sammlung rGyud-sde kun-btus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. J.L. Panglung, &amp;quot;On the Narrative of the Killing of the Evil Yak and the Discovery of Salt in the Chos-'byung of Nyang-ral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. M. Aris, P. Booz, S.B. Sutton, J. Wagner, Lamas, Princes and Brigands - Joseph Rock Photographs of the Tibetan Borderlands of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Revue bibliographique de sinologie, Missions Paul Pelliot - XI,6 - Grottes de Touen-Houang - Carnets de notes de Paul Pelliot, VI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Revue bibliographique de sinologie, H. Harrer, Tibet, Zeitdokumente aus den Jahren 1944-1951, Zürich, Offizin, 1991, et Lost Lhasa, Heinrich Harrer's Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sarah Allan, The Shape of the Turtle: Myth, Art, and Cosmos in Early China, Alabany, State University of New York Press, 1991, 230 pp., dans la Revue bibliographique de sinologie, 1993, p. 199-201.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Ishihama Yumiko, &amp;quot;A Study of the Seals and Titles Conferred by the Dalai lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. H. Uebach, &amp;quot;Notes on the Section of Law and State in the Chos-'byung of lDe'u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. F. Goré, Trente ans aux portes du Tibet interdit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Arts asiatiques, tome XLVIII, 1993, 170 : Missions Paul Pelliot, XI,6 - Grottes de Touen-Houang - Carnets de notes de Paul Pelliot, VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Ihara Shôren, Yamaguchi Zuihô, eds. , Tibetan Studies, Proceedings of the 5th Seminar of the International Association for Tibetan Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. G.T. Tsybikov, Un pèlerin bouddhiste au Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. M. Aris, P. Booz, S.B. Sutton, J. Wagner, Lamas, Princes and Brigands - Joseph Rock Photographs of the Tibetan Borderlands of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Chab-spel Tshe-brtan phun-tshogs & Nor-brang O-rgyan, Bod-kyi lo-rgyus g.yu-yi phreng-ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. H. Uebach, &amp;quot;dByar-mo thang and Gong-bu ma-ru, Tibetan Historiographical Tradition on the Treaty of 821/823&amp;quot;, Tibetan History and Language, Studies Dedicated to Uray Géza on His Seventieth Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. W.S. Coblin, &amp;quot;Notes on Old Tibetan rje-blas&amp;quot;, Tibetan History and Language, Studies Dedicated to Uray Géza on His Seventieth Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Maurice-Louis Tournier, L'Imaginaire et la symbolique dans la Chine ancienne, Paris, L'Harmattan, 1991, 575 pp., dans Études chinoises, XI-2, 1992, p. 173-176.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christine Mollier, Une Apocalypse taoïste du Ve siècle, Paris, IHEC, 1990, 239 pp., L'Homme, jan.-mars 1992, XXXII (1), n° 121, p. 219-220.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Bod-ljongs zhib-'jug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Revue bibliographique de sinologie, IX, 1992, 117 : Xizang yanjiu, 1991, n°2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. L. Bazin, J. Hamilton, &amp;quot;L'origine du nom Tibet&amp;quot;, Tibetan History and Language, Studies Dedicated to Uray Géza on His Seventieth Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Christine Mollier, Une apocalypse taoïste du Ve siècle : Le livre des incantations des grottes aybssales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Extrême-Orient — Extrême-Occident, n° 13, 1991, «Modèles et structures des textes chinois anciens. Les formalistes soviétiques en sinologie» dans Études chinoises, XI-2, p. 168-173.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu - O. Sirén, China and Gardens of Europe in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu - R. Whitfield, A. Farrer, Caves of the Thousand Buddhas, Chinese Art From the Silk Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. KIM Min'gi, Han'gug-ui pujak - The Amulets of Korea. Tan-ui misul pujag-ul t'onghaso pon kich'ung munhwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu - T. Skorupski, Indo-Tibetan Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu - Y. Imaeda, T. Takeuchi, Choix de documents tibétains conservés à la Bibliothèque Nationale, Tome III, Corpus syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu -R. Whitfield, A. Farrer, Caves of the Thousand Buddhas, Chinese Art From de Silk Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu - I. Majupuria, Tibetan Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. David Faure, The Structure of Chinese Rural Society: Lineage and Village in the Eastern New Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu - R. Vitali, Early Temples of Central Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu - H. Uebach, “On Dharma-Colleges and Their Teachers in the Ninth Century Tibetan Empire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu - F. Pommaret, Les revenants de l'au-delà dans le monde tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu dans Études chinoises - Chantal Zheng : Mythes et croyances du monde chinois primitif - P. 126-128 - VIII-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu - M.C. Goldstein, A History of Modern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.02865329513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire-Akiko Brisset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ca-brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071335072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset, Jacqueline Pigeot, Daniel Struve, Sumie Terada, Michel Vieillard-Baron (trad.), En longeant la Mer de Kyôto à Kamakura [Kaidô-ki], Paris, Le Bruit du temps, 2018, 164 p. ISBN 9782358731232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumie Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vieillard-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Struve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En longeant la mer de Kyôto à Kamakura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Struve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumie Terada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bruit du temps, 2018, 978-2-35873-123-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Shuhanron Emaki” Eiin to kenkyû : bunkachôbon-furansu toshokanbon to sono shûhen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuhiro Itô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin.Ichirô Masuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Nobuhiro Itô; Shin.ichirô Masuo. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinsen shoten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 424 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mérites comparés du saké et du riz : illustré par un rouleau japonais du XVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leggeri-Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Estelle Leggeri-Bauer; Véronique Béranger. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque nationale de France; Diane de Selliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 vol. (245 p.) : ill. en coul. ; 28 x 30 cm, 2014, 978-2-7177-2552-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Chinese Religion I (Song-Liao-Jin-Yuan, 960-1368 AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marsone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers Science & Vie, Japon : Aux sources du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait de l'art japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seelenbinder-Mérand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleurs de parole, 140 p., 2011, 978-2-95377-930-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'épopée au Japon : Narration épique et théâtralité dans le Dit des Heike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brotons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Struve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riveneuve éditions, 210 p., 2011, 978-2-36013-069-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon no moji bunka wo saguru. Nichi-futsu no shiten kara 日本の文字文化を探る ― 日仏の視点から</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensei shuppan 勉誠出版, 436 p., 2010, 978-4-5850-3213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon no moji-bunka o saguru: nichifutsu no shiten kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensei shuppan, 448 p., 2010, 978-4-585-03213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamo no Chômei, Notes sans titre (Mumyôshô) - Propos sur les poètes et sur la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Struve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumie Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vieillard-Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bruit du temps, 222 p., 2010, 978-2-35873-023-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie du Buddha racontée et illustrée au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications universitaires de France, 272 p., 2010, 978-2-13-058208-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université et la recherche en colère. Un mouvement social inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Croquant, pp.368, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards critiques. Quatre réflexions sur la littérature classique dans le Japon des XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Struve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vieillard-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumie Terada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France / de Boccard, pp.71, 2009, 978-2-913217-22-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée du texte et de l'image : paysages cryptiques et poèmes cachés (ashide) dans le Japon classique et médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France / de Boccard, pp.548, 2009, Bibliothèque de l'Institut des Hautes Etudes Japonaises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Universitaires de Vincennes, 205 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pinceau à la typographie. Regards japonais sur l'écriture et le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient‎; Maison franco-japonaise‎; Centre d'études japonaises, INALCO, 2006, 2-85539-656-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confucius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entrelacs, 2006, Sagesses éternelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pinceau à la typographie : regards japonais sur l'écriture et le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO, collection Etudes Thématiques vol. 20, pp.417, 2006, 2-85539-656-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu ci, «Élégies de Chu», attribuées à Qu Yuan, Song Yu et autres poètes chinois de l'Antiquité, IVe siècle av. J.-C. - IIe siècle apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2004, Connaissance de l'Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophes taoïstes II, Huainan zi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2003, Bibliothèque de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme au temps des Dalaï-Lamas. Les femmes oubliées de l'histoire du Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Succès du Livre, pp.354, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mulher no tempo dos Dalai-Lama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Papirus Editora, pp.324, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et archéologie du Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Picard, pp.248, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme au temps des Dalaï-Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stock, pp.349, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la Recherche des esprits de Gan Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1992, Connaissance de l'Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et philosophie à l'aube de la Chine impériale. Études sur le Huainan zi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM / De Boccard éd., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé des conférences et travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'EPHE 2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.360-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Disputation sur le saké et le riz (Shuhanron emaki) : une controverse parodique dans le Japon médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Atelier du Centre de recherches historiques. Revue électronique du CRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'image, et retour : les cryptographies (ashide) dans l'art japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, fasc. 2011 (III), pp.1407-1432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランス国立図書館蔵「酒飯論絵巻」の特徴と文化庁本の翻刻（共同研究報告）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuhiro Itô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gengo bunka ronshû</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les shoguns ne sont-ils que des dictateurs militaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Science &amp; vie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art bouddhique et cryptographie : le &amp;quot;Salut des femmes&amp;quot; dans le Japon du 12e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.113-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse de Maruyama Ôkyo au Titien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.27-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour servir à la numérisation des manuscrits tibétains de Dunhuang conservés à la Bibliothèque Nationale : II. Un fichier de Marcelle Lalou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du Règlement en 29 articles de l'année 1793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois collections européennes d'amulettes et de talismans japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kokushigaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 187, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour servir à la numérisation des manuscrits tibétains de Dunhuang conservés à la Bibliothèque nationale : un fichier de Jacques Bacot et autres documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.4-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première version connue du Daode jing de Lao zi (~IVe s.). Une origine du “taoïsme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randonnées lointaines. Poème extrait du Chu ci de Qi Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers poèmes chamaniques de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note: Le sujet dans le Chu ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du centre Marcel Granet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'un premier inventaire des monastères bon po du Tibet et de l'Himalaya. Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.36-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux écrits taoïstes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.139-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Esprits essentiels (Jingshen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ethnocentrisme saisi par le doute: l'autre dans le miroir chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des toponymes de l'épopée de Gesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.4-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Yuan, premier poète chinois, immortalise l'élégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Religion in West-Central Fujian : The Local Monograph Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minsu quyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 129, pp.43-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de cryptographie religieuse et poétique dans le Japon ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n° 40 Ecriture et typographie en Occident et en Extrême-Orient, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Year in the Life of a Mingqi Saint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minsu quyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 117, pp.329-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom dans l'épopée. Aspects du Heike monogatari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.119-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo zongjiao de heli xing (Du caractère rationnel de la religion chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.338-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Page in the Sras mkhar dgu thog gnas yig of the 1985 Dharamsala Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibet Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. XXII (4), pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingguang Gufo: Oral and Written Sources in the Study of a Saint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10, pp.77-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituel taoïste et légitimité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 84, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre taoïsme et cultes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 83, pp.438-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omocha : Things to Play (or not to Play) With</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian folklore studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 53-1, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cult Patterns Among the Hakka in Fujian: a Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minsu quyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 91, pp.503-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujian sheng nanbu xiancun daojiao chutan (Notes sur le taoïsme aujourd'hui dans le sud du Fujian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dongfang zongjiao yanjiu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, pp.149-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujian sheng Jianyang diqu di daojiao (Le taoïsme dans la région de Jianyang au Fujian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minsu quyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 84, pp.43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace sacré taoïste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménager l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.323-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur les représentations d'architectures dans la peinture tibétaine et chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Academiae Scientiarum Hungarica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, tome XLIII (2-3), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la comparaison : réflexions suscitées par François Jullien, Procès ou Création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, XLVIII.2, pp.567-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le taoïsme du district de Cangnan, Zhejiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 79.1, pp.19-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissances et conceptions miraculeuses dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, XLVI (2), pp.610-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances des Toungouses de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 86, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolégomènes à l'étude des amulettes et talismans coréens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.87-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monastère de la Félicité Tranquille, fondation impériale en Mongolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneille Jest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, tome XLVI, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens et des choses: engimono et omocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 117, pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu le Grand et le mythe du déluge dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, LXXVIII, pp.162-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées taoïstes du nord de Taiwan, suite et fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5, pp.355-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique d'une critique critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, IX-2, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lièvre de la lune dans l'antiquité chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, CCVII (4), pp.339-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuhiro Itô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Nobuhiro Itô; Shin.ichirô Masuo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Shuhanron Emaki” Eiin to kenkyû : bunkachôbon-furansu toshokanbon to sono shûhen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinsen shoten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunkachô-zô “Shuhanron emaki” no honkoku-shakubun-chûkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Nobuhiro Itô; Shin.ichirô Masuo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Shuhanron Emaki” Eiin to kenkyû : bunkachôbon-furansu toshokanbon to sono shûhen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinsen shoten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-68, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekusuto to shite no &amp;quot;Shuhanron&amp;quot; : sono ekurichûru o megutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Nobuhiro Itô; Shin.ichirô Masuo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Shuhanron Emaki” Eiin to kenkyû : bunkachôbon-furansu toshokanbon to sono shûhen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinsen shoten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-92, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoism during the Jin dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marsone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Chinese Religion I Song-Liao-Jin-Yuan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brill, pp.1111-1159, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice sur Aigle perché devant une cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kishi Ganku; Christine Shimizu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon au fil des saisons. Collection Robert et Betty Feinberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Paris Musées, pp.94, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture et saisons au Japon : une poétique du temps et du lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kishi Ganku; Christine Shimizu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon au fil des saisons. Collection Robert et Betty Feinberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Paris Musées, pp.38-45, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riz et saké, une controverse parodique dans le Japon médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Leggeri-Bauer; Claire-Akiko Brisset; Véronique Béranger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mérites comparés du saké et du riz illustré par un rouleau japonais du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diane de Selliers éditeur/BNF, pp.17-40, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Estelle Leggeri-Bauer; Véronique Béranger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mérites comparés du saké et du riz illustré par un rouleau japonais du XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane de Selliers éditeur/BNF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-43, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice sur l’Ecritoire au motif du chapitre Les papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon. La lettre et l’image à l’époque d’Edo (1603-1867)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Champollion, pp.36-39, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insei jidai ni okeru shûkyôteki shiteki kuriputogurafi-: Kunôji-kyô Yakusôyu-bon kandaigo no mikaeshi wo megutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon no moji-bunka o saguru: nichifutsu no shiten kara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bensei shuppan, pp.227-250, 2010, 978-4-585-03213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Siddhartha à Shitta : une Vie du Buddha dans le Japon du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie du Buddha racontée et illustrée au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications universitaires de France, pp.57-68, 2010, 978-2-13-058208-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;guerre de l'intelligence&amp;quot; m'a tuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université et la recherche en colère. Un mouvement social inédit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Croquant, pp.5-38, 2009, 978-2-91496-861-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'herbes et de roseaux : le végétal comme métaphore de l'écriture dans le Japon ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Sakai &amp; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la métaphore - entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Philippe Picquier, pp.211-228, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genji bunka kara ashide no poetikkusu he</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KOJIMA Naoko, KOMINE Kazuaki et WATANABE Kenji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genji monogatari to Edo bunka - Kashika sareta yûga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shinwasha, pp.241-258, 2008, 978-4-916087-85-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00296617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art bouddhique et cryptographie dans le Japon du XIIe siècle : le cas du Heike nôkyô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne SIMON-OIKAWA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture réinventée. Formes visuelles de l'écrit en Occident et en Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.11-24, 2007, Etudes japonaises n° 3, 978-2-84654-158-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00296616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pouvoir de l'écriture : la légende du moine Kûkai (774-835)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Kerlan-Stephens et Cécile Sakai (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du visible au lisible. Texte et image en Chine et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Philippe Picquier, pp.83-109, 2006, 2-87730-897-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Wonderland. An empire of fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Millward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Qing Imperial History. The Making of Inner Asian Empire at Qing Chengde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge Curzon, pp.33-52, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184 articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Taoist Canon : A Historical Companion to the Daozang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs d'immortalité : Dieux, ancêtres et Immortels dans la Chine antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort et l'immortalité : encyclopédie des savoirs et des croyances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard Presses, pp.137-161, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'ancienne Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fleurus, pp.160-167, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Changes in Japanese Society – Meeting with Fukami Ai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernization in Progress - Demographic Development and Value Change in Contemporary Europe and East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bier'sche Verlagsanstalt, pp.359-370, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V, IHEC, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality and immanence in the representation of the body. With samples from Europe and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Phenomenon: Views from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, pp.255-263, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Ricci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituts Ricci, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashide-e to waka to – Reizeike Shiguretei-bunko no &amp;quot;Motosuke-shû&amp;quot; wo megutte (Cryptographie et poésie : le cas du &amp;quot;Recueil poétique de Motosuke&amp;quot; conservé dans la collection de la famille Reizei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zôkei to Nihobungaku – Images and Japanese Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Japanese Literature, pp.89-101, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon ryôiki, recueil d'anecdotes bouddhiques du IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions, croyances et traditions populaires du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.133-86, 405-70, et ailleurs, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of Vocabulary or How Shall We Talk About Chinese Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daojiao yu minjian zongjiao yanjiu lunji (Etudes sur le taoïsme et la religion populaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xuefeng wenhua, pp.165-181, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la situation actuelle des pratiques religieuses traditionnelles en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouveau religieux en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEFEO, pp.3-16, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le taoïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des religions, t. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1051-1076, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêve et politique dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi in onore di Lionello Lanciotti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Universitario Orientale, pp.877-930, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sacrifice du chef dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition et innovation en Chine et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POF / PUM, pp.3-40, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages à l'(extrême-)orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariages d'Ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de l'Homme, pp.39-45, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et âme en Chine et en Occident, ou à quoi sert la sinologie : Réflexions suscitées par L'Art chinois de l'écriture de Jean-François Billeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Kwong Hing Foon : études d'histoire culturelle de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Hautes Etudes Chinoises, pp.271-284, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huainan zi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, PUF, pp.1593-1594, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses et légendes de la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danses et légendes de la Chine ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.V-XXVI, 621-664, 1994, Orientales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacrifice taoïste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacrifice dans les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, Beauchesne, pp.249-273, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culte et lignage dans la Chine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société civile face à l'Etat dans les traditions chinoise, japonaise, coréenne et vietnamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.293-300, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Civilisation chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Civilisation chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.475-480, 497-498, 509-571, 1994, Bibliothèque de l'évolution de l'humanité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marches du Tibet aux sources de son premier art classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atlas de l'art, I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.122-123, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu t'ien-tzu chuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Chinese Texts, A Bibliographical Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, pp.342-346, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art sino-tibétain entre deux centralismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atlas de l'art, I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.124-125, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Création du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythe et philosophie à l'aube de la Chine impériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM / De Boccard, pp.69-87, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shûkyô-taiken to sono kijutsu ni okeru sotaisei » (Elements de relativité dans l'expérience religieuse et en science des religions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gendai shûkyô-gaku (La science des religions aujourd'hui)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tokyo Press, pp.143-168, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pilgrimage to Wudangshan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pilgrims and Sacred Sites in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berkeley, University of California Press, pp.293-332, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Inquiétante étrangeté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythe et philosophie à l'aube de la Chine impériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM / De Boccard, pp.15-26, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur la fabrication de porcelaines au Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetan History and Language, Studies Dedicated to Uray Géza on His Seventieth Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiener Studien zur Tibetologie und Buddhismuskunde / Arbeitkreis für tibetische und buddhistische Studien Universität Wien, pp.29-41, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, IHEC, pp.53-55, 278-280, 281-283, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couvertures de tuiles en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du couvreur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 9, Librairie du Compagnonnage, pp.447-457, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs, saveurs : la réalisation du rouleau des &amp;quot;Mérites comparés du saké et du riz&amp;quot; (Japonais 5343)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cuisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors du patrimoine écrit à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du patrimoine; Bibliothèque nationale de France; Archives nationales, Mar 2015, Paris, Institut national du patrimoine, Auditorium Colbert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la récitation épique : la légende de Miminashi Hôichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos de la récitation épique : la légende de Miminashi Hôichi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.35-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorated Sûtras and Women's Painting : on the Heike nôkyô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decorated Sûtras and Women's Painting : on the Heike nôkyô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insei jidai no sôshoku-kyô ni okeru nyonin jôbutsu: Heike nôkyô no kuriputogurafi- wo megutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le " Salut des femmes " dans les sûtra ornés du 12e siècle : autour des cryptographies du Heike nôkyô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Tôkyô, Japan. pp.20-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphie, peinture et sacré : la copie des sûtra bouddhiques dans le Japon des 11e et 12e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie, peinture et sacré : la copie des sûtra bouddhiques dans le Japon des 11e et 12e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur et sacré : la copie de sûtra dans le Japon des 11e et 12e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couleur et sacré : la copie de sûtra dans le Japon des 11e et 12e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les penseurs confucianistes haïssent-ils tant le “je”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sujectivité du “je” dans la Chine ancienne (de l'origine à la dynastie des Han)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chûsei Nihon no Heike monogatari – Shisha no tatari to shôja no osore (Le Heike monogatari dans le Japon médiéval : la malédiction des morts et la crainte des vivants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chûsei Nihon no Heike monogatari – Shisha no tatari to shôja no osore (Le Heike monogatari dans le Japon médiéval : la malédiction des morts et la crainte des vivants)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Tôkyô, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese Pantheon on Paper Charms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Japanese Pantheon on Paper Charms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier état connu du Daode jing de Lao zi. Une origine du “taoïsme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numéro spécial “Chine” de la revue L'Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet dans le Chu ci de Qu Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans le monde sinisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scriptures are the Dregs of the Men of Old: Scripture and Practice in Comparative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripture, Schools and Forms of Practice in Daoism: A Berlin Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Berlin, Germany. pp.49-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In defence of cultural relativism : the perception of space and time in Europe and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Japanese Studies" - Seen from Europe, Seen from Japan / Les "études japonaises" – vues du Japon, vues de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes extérieurs du sexe : une comparaison iconographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Corps et sexualité des deux côtés du continent eurasiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Heike monogatari dans le Japon médiéval : un &amp;quot;chant pour les morts&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Heike monogatari dans le Japon médiéval : un "chant pour les morts" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Tours, France. pp.451-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibet, Tibetology and Method&amp;quot;. &amp;quot;Successional Order in the Tibetan Monarchy&amp;quot;. &amp;quot;Geography in the Tibetan Historical Literature&amp;quot;. &amp;quot;Perspective and Tibetan painting&amp;quot;. &amp;quot;The Plans of the first Religious buildings in Tibet and their Evolution&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Tibet, Tibetology and Method". "Successional Order in the Tibetan Monarchy". "Geography in the Tibetan Historical Literature". "Perspective and Tibetan painting". "The Plans of the first Religious buildings in Tibet and their Evolution".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relativisme culturel et la perception du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le relativisme culturel et la perception du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongaku kenkyû ni okeru shiryô no shosô to sono riyô (Les documents historiques et quoi en faire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon no shiryô to kaigai korekushon (Documents japonais dans les collections privées d'Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Tôkyô, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Körper in Ost und West - Kulturwissenschaftliche Betrachtungen zur Wahrnehmung des Körpers in Japan und Europa, in Wort und Bild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Körper in Ost und West - Kulturwissenschaftliche Betrachtungen zur Wahrnehmung des Körpers in Japan und Europa, in Wort und Bild</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischen Wahrnehmung und Darstellung : Relativität und Erkenntnistheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zwischen Wahrnehmung und Darstellung : Relativität und Erkenntnistheorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weint man auch im Lande des Lächelns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rire et les larmes dans l'histoire de la civilisation japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Raray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japan zwischen Inszenierung und Aneignung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan zwischen Inszenierung und Aneignung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Zürich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps entre perception et représentation : différences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps entre perception et représentation : différences culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de notations géographiques dans l'A mdo chos 'byung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture tibétaine, techniques, évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture tibétaine, techniques, évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somebody here - no body there. Kulturwissenschaftliche Betrachtungen zur Wahrnehmung des Körpers in Japan und Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somebody here - no body there. Kulturwissenschaftliche Betrachtungen zur Wahrnehmung des Körpers in Japan und Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la Poésie classique chinoise: le Shijing et le Chu ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la Poésie classique chinoise: le Shijing et le Chu ci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture mandchoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture mandchoue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd EAJS Workshop for Doctoral Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EAJS Workshop for Doctoral Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somebody here, no body there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somebody here, no body there</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Ritual Specialists in West Central Fujian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shehui, minzu yu wenhua zhanyan guoji yantao hui lunwen ji (colloque « Society, Ethnicity and Cultural Peformance »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Taiwan. pp.435-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality and Immanence in the Representation of the Body. With samples from Europe and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Phenomenon: Views from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Moscou, Russia. pp.255-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Introduction à la mythologie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Introduction à la mythologie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Regard détourné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Regard détourné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes préliminaires sur l'araire dans la culture tibétaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Colloque franco-chinois d'études tibétaines : Tibet - Histoire et Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop for Doctoral Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Doctoral Students, the European Association for Japanese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Chinese Rural Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disi jie guoji kejia xue yantao hui lunwen ji : Lishi yu shehui jingji (Essais du quatrième colloque international sur les Hakka : Histoire et économie sociale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Taiwan. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques particularités du mythe et de l'histoire en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelques particularités du mythe et de l'histoire en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de «Mythologie chinoise»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'ICANAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural relativity of Time and Space in Japan and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon et ses avenirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Condat-sur Vézère, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de la tibétologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque franco-chinois d'études tibétaines : Tibet - Histoire et Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris / Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et histoire dans le Huainan zi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ICANAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ashide : entre texte et image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ashide : entre texte et image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France. pp.407-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and representations of the body in Japanese culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Meeting of the Japan Anthropology WorkShop (JAWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cité engloutie, mythe universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cité engloutie, mythe universel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paléolithique à l'âge du bronze. Préhistoire au Tibet central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar für Sprach-und Kulturwissenschaft Zentralasiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Bonn, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan History in the Light of New Developments in Tibetan Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetan History in the Light of New Developments in Tibetan Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Architecture, an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetan Architecture, an Overview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Notes concerning Tibetan Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Further Notes concerning Tibetan Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Li Lineage of Hukeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Di'er jie kejia xue guoji yantao hui lunwen ji (deuxième colloque international d'études sur les Hakka)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Hong Kong SAR China. pp.101-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frères écartés : questions sur l'ordre successoral dans la monarchie tibétaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoism Among the Hakka in Fujian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Di'yi jie kejia xue guoji yantao hui lunwen ji (Premier colloque international d'études sur les Hakka)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Hong Kong, China. pp.311-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the Symbolic Life of a Hakka Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minjian xinyang yu Zhongguo wenhua guoji yantao hui lunwen ji (Actes du colloque international sur la religion populaire et la culture chinoise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Taipei, Taiwan. pp.733-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehol, Wonderland and Diplomatic Trap: an Empire of Fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "Reading the Manchu Summer palace at Chengde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie du Tibet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sacrifice du chef dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sacrifice du chef dans la Chine ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie de la Chine, problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les régimes de scientificité de l'anthropologie en France : documents à l'appui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Paris, France. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la cosmogonie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la cosmogonie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la ville submergée dans l'antiquité chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la ville submergée dans l'antiquité chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Used for Building in the Himalayas, the Karakoram and Central Asia - Recent Research and Future Trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneille Jest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on earthen architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Las cruces, Mexico, France. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux recherches sur les états successifs du monastère de bSam-yas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">notice sur l'Ecritoire au motif du chapitre Les papillons (coll. Dutuit, Petit Palais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres en kana de l'époque de Heian : un roman épistolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">notice sur la &amp;quot; Bataille de squelettes &amp;quot; (anonyme, lavis sur soie, XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39 articles sur la littérature japonaise classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pont des songes. Du &amp;quot;Dit du Genji&amp;quot; à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur Radio-Shalom, sur l'ouvrage Confucius, dans l'émission de et avec Jean-Jacques Biton, le 15 mars 2006, 9h-9h30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Pichard, F. Lagirarde (eds.), The Buddhist Monastery. A cross-cultural survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Christian Luczanits, Buddhist Sculpture in Clay. Early Western Himalayan Art, late 10th to early 13th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur Radio Suisse romande, sur l'ouvrage Confucius, dans l'émission «Les temps qui courent (Philosophie)», avec Marc Berman, le 14 juin 2006, 8h30-9h00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence donnée, avec Jean-Pierre Cabestan, sur la pensée chinoise, au Ministère des Affaires étrangères, direction Asie, Quai d'Orsay, Paris, le 24 mars 2006, 15h00-17h00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : T. Huber (ed.), Amdo Tibetans in Transition. Society and Culture in the Post-Mao Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Pohle, Historisch-geographische Untersuchungen im Tibetische Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Kolacek, Cinske Epistoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur France-Inter, sur l'ouvrage Confucius, dans l'émission «Philofil», avec Patricia Martin, le 26 mars 2006, de 12h05-12h45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur France-Culture, sur l'ouvrage Confucius, dans l'émission «Des Vivants et des dieux», avec Michel Cazenave, le 18 janvier 2006, 23h-24h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : S.G. Karmay, Y. Nagano (eds.), The Call of the Blue Cuckoo. An Anthology of Nine Bonpo Texts on Myths and Rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : I. Henrion-Dourcy (ed.), The Singing Mask, Echoes of Tibetan Opera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : E. De Rossi-Filibeck, Catalogue of the Tucci Tibetan Fund in the Library of the IsIAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les illustrations du Gikei-ki (La Chronique de Yoshitsune) : une réflexion sur les éditions imprimées du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.209-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur France-Culture relatif à la poésie chinoise ancienne (Qu Yuan et le Chu ci) dans l'émission «Poésie sur parole», avec André Velter, le 2 janvier 2005, 16h-16h30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien télévisé sur la pensée chinoise, table ronde, matinée sur «Direct-8 TV», 8h-9h30, le jeudi 11 août 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Fabienne Jagou, Le 9e Panchen Lama (1883-1937), enjeu des relations sino-tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement linguistique du Japon impérial : la Corée pendant la période de colonisation (1910-1945), le &amp;quot;Mandchoukouo&amp;quot; (1931-1945) et la &amp;quot;sphère de co-prospérité de la Grande Asie orientale&amp;quot; (1941-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur France-Culture relatif à Zhuang zi dans l'émission «Une vie, une œuvre», avec Lydia Ben Ytzhak, le 7 novembre 2004, 20h30-22h10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur France-Culture relatif au taoïsme dans l'émission «Carnets nomades», avec Colette Fellous, le 23 janvier 2004, 15h-16h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur France-Culture relatif au Huainan zi dans l'émission «Des vivants et des dieux», avec Michel Cazenave, le 27 sept. 2003, 9h-10h.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. KOUAMÉ, Nathalie. Pèlerinage et société dans le Japon des Tokugawa - Le pèlerinage de Shikoku entre 1598 et 1868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Michel Vieillard-Baron, Fujiwara no Teika (1162-1241) et la notion d'excellence en poésie. Théorie et pratique de la composition dans le Japon classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.296-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 articles sur la littérature japonaise classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. ROTERMUND, Hartmut O. Ed., Religions, croyances et traditions populaires du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. ROTERMUND, Hartmut O., &amp;quot;La Sieste sous l'aile du cormoran&amp;quot; et autres poèmes magiques: Prolégomènes à l'études des concepts religieux du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. PAPINEAU, Élisabeth. Le jeu dans la Chine contemporaine: mah-jong, jeu de go et autres loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de L'Art de gouverner. Le Livre des maîtres du Sud-de-Houai. Édition et introduction de Thomas Cleary. Traduit de l'anglais et du chinois par Patrick Carré, Paris, Calmann-Lévy, 1999, 165 pp., dans Études chinoises, XX-1/2, printemps-automne 2001, p. 310-312</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Agnès Chalier, Des Idées critiques en Chine ancienne, Paris, L'Harmattan, 1999, 132 pp., dans la Revue bibliographique de sinologie, 2000, p. 440-441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Jun Jing, The Table of Memories. History, Power and Morality in a Chinese Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Robert Ford Campany, Strange Writing. Anomaly Accounts in Early Medieval China, SUNY Series, Alabany, State University of New York Press, 1996, 524 pp., dans le T'oung Pao, LXXXV, 1999, p. 168-172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Donald Lopez, ed. The Practice of Chinese Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : A.M. Blondeau, E.Steinkellner (eds.), Reflections of the Mountain. Essays on the History and Social Meaning of the Mountain Cult in Tibet and the Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Leong Sow-Theng, Migration and Ethnicity in Chinese History: Hakkas, Pengmin, and Their Neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu, Revue bibliographique de sinologie : Archives of the Tibet Autonomous Region (eds.), Bod-kyi lo-rgyus yig-tshags gces-btus/Xizang lishi dang'an huicui/A Collection of Historical Archives of Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Désiré-Marchand, Les itinéraires d'Alexandra David-Néel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : H. Didier, Les Portugais au Tibet. Les premières relations jésuites (1624-1635)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : C. Debaine-Francfort, Du Néolithique à l'Age du Bronze en Chine du Nord-Ouest: le culture de Qijia et ses connexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : M. Hahn, J. U. Hartmann, R. Steiner (eds.), Suhrllekhâh. Festgabe für Helmut Eimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : B. Lipton, Nima Dorjee Ragnubs, Treasures of Tibetan Art, Collections of the Jacques Marchais Museum of Tibetan Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. I. Cabezon, R. R. Jackson (eds.), Tibetan Literature, Studies in Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Hevia, Cherishing Men from Afar - Qing Guest Ritual and the Macartney Embassy of 1793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : D. Jackson, A History of Tibetan Painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Kolmas, Prague Collection of Tibetan Prints from Derge, Volume III(1-2), Index of Titles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Zhang Chaoyin, Zhongguo Zangzu shike yishu-Stone carving Arts of the Tibetans in China-Krung go'i Bod kyi rdo brkos sgyu rtsal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Ngag dbang skal ldan rgya mtsho, Shel-dkar chos-'byung, History of the &amp;quot;White Cristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : G. Bogle, Mission au Bhoutan et au Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : RI Vitali, The Kingdoms of Gu.ge Pu.hrang, According to mNga'.ris rgyal.rabs by Gu.ge mkhan.chen Ngag.dbang grags.pa. Dharamsala, Tho-ling gtsug-lag-khang lo-gcig-stong 'khor-ba'i rjes-dran-mdzad sgo'i go-sgrig tshogs-chung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu, Revue bibliographique de sinologie : Zhongguo Zangxue shumu/Krung go'i Bod rig pa'i dpe cha'i dkar chag/Catalogue of Chinese Publications in Tibetan Studies (1949-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : C. Fritz, Die Verwaltungsstruktur der Chan-Klöster in der späten Yuan-Zeit. Das 4. Buch der Chixue Baizhang qinggui, übersetz, annotiert und mit Einleitung versehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : G. Béguin, Les peintures du bouddhisme tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : H. Uhlig, On the Path to Enlightenment. The Berti Aschmann Foundation of Tibetan Art at the Museum Rietberg Zürich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Nicole Constable, éd. Guest People : Hakka Identity in China and Abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P.K. Sorensen, Tibetan Buddhist Historiography. The Mirror Illuminating the Royal Genealogies. An Annotated Translation of the XIVth Century Tibetan Chronicle: rGyal-rabs gsal-ba'i me-long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : H. Eimer, &amp;quot;R.O. Meisezahl (1906-1992), Die tibetischen Texte der Schenkung Imre Schwaiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Kvaerne, &amp;quot;The Bon Religion of Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : R.S. Bauer, &amp;quot;Sino-Tibetan *kolo 'Wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de John S. Major, Heaven and Earth in Early Han Thought. Chapters Three, Four, and Five of the Huainanzi, Albany, State University of New York Press, 1993, 388 pp., dans Études chinoises, XV-1/2, 1996, p. 203-208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Pema Tsering, Tibetische Weiheminiaturen. Lamaistische Symbole für gestliches Heil und weltliches Glück</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Kvaerne, &amp;quot;The Bon Religion of Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : K. Mimaki, T. Tomabechi, Pañcakrama, Sanskrit and Tibetan Texts Critically Edited with Verse Index and Facsimile Edition of the Sanskrit Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : K. Kollmar-Paulenz, ‘Der Schmuck der Befreiung' - Die Geschichte der Zi byed-und gCod-Schule der tibetischen Buddhismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Hevia : &amp;quot;Loot's fate, the Economy of Plunder and the Moral Life of Objects 'From the Summer Palace of The Emperor of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : N.S. Steinhardt, &amp;quot;Liao : An Architectural Tradition in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Hevia, “Lamas, Emperors and Ritual-Political Implications in Qing Imperial Ceremonies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Kvaerne, ed., Tibetan Studies, Proceedings of the 6th Seminar of the International Association for Tibetan Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : H. Kottkamp, Der Stupa als Repräsentation des buddhistischen Heilsweges - Untersuchungen zur Entstehung und Entwicklung architektonischer Symbolik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Crossley, E. Rawski, &amp;quot;A Profile of the Manchu Language in Ch'ing History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : &amp;quot;Trésors de Mongolie, XVII-XIXe siècles&amp;quot;, F. Aubin, Dorjiin Dashbaldan, G. Béguin, E. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : G. Samuel, &amp;quot;Tibet and the Southeast Asian Highlands: Rethinking the intellectual context of Tibetan studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : T. Huber, &amp;quot;Why can't women climb Pure Crystal Mountain ? Remarks on gender, ritual and space at Tsa-ri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Kenneth Dean, Taoist Ritual and Popular Cults of Southeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : J. Kolmas, &amp;quot;The Ambans and Assistant Ambans of Tibet (A Chronological Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : F. Aubin, &amp;quot;Renouveau gengiskhanide et nationalisme dans la Mongolie postcommuniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : F. Aubin, &amp;quot;Ecrits récents sur le Tibet et les Tibétains : Bibliographie commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : H. Eimer, Location List of the Texts in the Microfiche edition of the Phug Brag Kanjur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Ma Rong, Pang Naigu, &amp;quot;The Tibetan population and their geographic distribution in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Anne Birrell, Chinese Mythology. An Introduction, Baltimore, The Johns Hopkins University Press, 1993, 322 pp., dans le T'oung Pao, LXXXI, 1995, p. 343-346.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu : J. Kolmas, &amp;quot;The First European in Lhasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. F. Aubin, &amp;quot;Ecrits récents sur le Tibet et les Tibétains : Bibliographie commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu : R. Thiriez, &amp;quot;The German Envoy's Vision of China, Mumm von Schwarzenstein's Photographic Album, 1900-1902</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu : H. Richardson,Ceremonies of the Lhasa Year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Trésors de Mongolie, XVII-XIXe siècles, F. Aubin, Dorjiin Dashbaldan, G. Béguin, E. Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Revue bibliographique de sinologie : Xizang zizhiqu wenxue yishu, Xizang yishu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Revue bibliographique de sinologie, Xizang zizhiqu wenwu guanli weiyuanhui, Guge gucheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu : Z. Yamaguchi, &amp;quot;The Conflict in Early Seventeenth-century Tibet and the Kökönor Mongols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu : Lost Empire of the Silk Road, Buddhist Art from Khara Khoto (X-XIIIth Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. G. Uray, &amp;quot;The Structure and Genesis of the Old Tibetan Chronicle of Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : F. Ricca, E. Lo Bue, &amp;quot;The Great Stupa of Gyantse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00146295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. J.L. Panglung, &amp;quot;On the Narrative of the Killing of the Evil Yak and the Discovery of Salt in the Chos-'byung of Nyang-ral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. M. Aris, P. Booz, S.B. Sutton, J. Wagner, Lamas, Princes and Brigands - Joseph Rock Photographs of the Tibetan Borderlands of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Revue bibliographique de sinologie, Missions Paul Pelliot - XI,6 - Grottes de Touen-Houang - Carnets de notes de Paul Pelliot, VI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Revue bibliographique de sinologie, H. Harrer, Tibet, Zeitdokumente aus den Jahren 1944-1951, Zürich, Offizin, 1991, et Lost Lhasa, Heinrich Harrer's Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sarah Allan, The Shape of the Turtle: Myth, Art, and Cosmos in Early China, Alabany, State University of New York Press, 1991, 230 pp., dans la Revue bibliographique de sinologie, 1993, p. 199-201.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Ishihama Yumiko, &amp;quot;A Study of the Seals and Titles Conferred by the Dalai lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. H. Uebach, &amp;quot;Notes on the Section of Law and State in the Chos-'byung of lDe'u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. L.S. Dagyab, Die Sâdhanas der Sammlung sGrub-thabs ‘do-'jo, et Die Sâdhanas der Sammlung rGyud-sde kun-btus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. F. Goré, Trente ans aux portes du Tibet interdit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Arts asiatiques, tome XLVIII, 1993, 170 : Missions Paul Pelliot, XI,6 - Grottes de Touen-Houang - Carnets de notes de Paul Pelliot, VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. G.T. Tsybikov, Un pèlerin bouddhiste au Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Ihara Shôren, Yamaguchi Zuihô, eds. , Tibetan Studies, Proceedings of the 5th Seminar of the International Association for Tibetan Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. M. Aris, P. Booz, S.B. Sutton, J. Wagner, Lamas, Princes and Brigands - Joseph Rock Photographs of the Tibetan Borderlands of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. W.S. Coblin, &amp;quot;Notes on Old Tibetan rje-blas&amp;quot;, Tibetan History and Language, Studies Dedicated to Uray Géza on His Seventieth Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Maurice-Louis Tournier, L'Imaginaire et la symbolique dans la Chine ancienne, Paris, L'Harmattan, 1991, 575 pp., dans Études chinoises, XI-2, 1992, p. 173-176.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christine Mollier, Une Apocalypse taoïste du Ve siècle, Paris, IHEC, 1990, 239 pp., L'Homme, jan.-mars 1992, XXXII (1), n° 121, p. 219-220.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Bod-ljongs zhib-'jug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Revue bibliographique de sinologie, IX, 1992, 117 : Xizang yanjiu, 1991, n°2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. Chab-spel Tshe-brtan phun-tshogs & Nor-brang O-rgyan, Bod-kyi lo-rgyus g.yu-yi phreng-ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. H. Uebach, &amp;quot;dByar-mo thang and Gong-bu ma-ru, Tibetan Historiographical Tradition on the Treaty of 821/823&amp;quot;, Tibetan History and Language, Studies Dedicated to Uray Géza on His Seventieth Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu. L. Bazin, J. Hamilton, &amp;quot;L'origine du nom Tibet&amp;quot;, Tibetan History and Language, Studies Dedicated to Uray Géza on His Seventieth Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Christine Mollier, Une apocalypse taoïste du Ve siècle : Le livre des incantations des grottes aybssales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Extrême-Orient — Extrême-Occident, n° 13, 1991, «Modèles et structures des textes chinois anciens. Les formalistes soviétiques en sinologie» dans Études chinoises, XI-2, p. 168-173.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu - O. Sirén, China and Gardens of Europe in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu - R. Whitfield, A. Farrer, Caves of the Thousand Buddhas, Chinese Art From the Silk Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. KIM Min'gi, Han'gug-ui pujak - The Amulets of Korea. Tan-ui misul pujag-ul t'onghaso pon kich'ung munhwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kyburz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu - I. Majupuria, Tibetan Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. David Faure, The Structure of Chinese Rural Society: Lineage and Village in the Eastern New Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lagerwey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu - R. Vitali, Early Temples of Central Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu - H. Uebach, “On Dharma-Colleges and Their Teachers in the Ninth Century Tibetan Empire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu - T. Skorupski, Indo-Tibetan Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu - Y. Imaeda, T. Takeuchi, Choix de documents tibétains conservés à la Bibliothèque Nationale, Tome III, Corpus syllabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu -R. Whitfield, A. Farrer, Caves of the Thousand Buddhas, Chinese Art From de Silk Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu - F. Pommaret, Les revenants de l'au-delà dans le monde tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu dans Études chinoises - Chantal Zheng : Mythes et croyances du monde chinois primitif - P. 126-128 - VIII-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu - M.C. Goldstein, A History of Modern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF7A207B"/>
+    <w:nsid w:val="D8FCD52C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ca-brisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071335072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/rebus-d-ici-et-d-ailleurs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumie Terada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pigeot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vieillard-Baron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Struve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02418461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677872v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro It&#244;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin.Ichir&#244; Masuo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rinsen.com/linkbooks/ISBN978-4-653-04115-3.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leggeri-Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdianedeselliers.com/fr/livres/des-merites-compares-du-sake-et-du-riz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marsone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lagerwey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939466v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brotons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seelenbinder-M&#233;rand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094717v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mondot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kyburz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164225v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164181v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneille Jest" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/IMG/pdf/19_Ito.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939503v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millward" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunnell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143082v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095360v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095346v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143067v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cuisance" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939609v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343209v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095508v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095510v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165849v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161647v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161642v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147353v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162590v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161724v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161637v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143689v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blezer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147342v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161104v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161839v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161095v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095527v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143703v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161838v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165847v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095502v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161103v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143715v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147339v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147337v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165599v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143707v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143711v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095520v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143681v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanday" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939652v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161892v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096669v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147322v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096670v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096666v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147314v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147319v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096662v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147311v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940238v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096646v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096642v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161908v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161821v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161818v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161824v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097061v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165857v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165856v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147224v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165855v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147229v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147296v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147300v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147293v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147295v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147001v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147016v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147307v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147294v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147299v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147297v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146990v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146935v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146974v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165854v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146984v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146357v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147361v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097541v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146965v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146358v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146355v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146320v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146310v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146326v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146338v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146329v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146351v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165853v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146352v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146307v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146331v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097536v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144812v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146272v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144815v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146283v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147217v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146279v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146290v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144816v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146295v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144628v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144808v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144772v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144624v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144630v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097535v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144807v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144806v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144626v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144810v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144805v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144803v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144811v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144611v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144622v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144619v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097053v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097059v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144614v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144275v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165852v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096609v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144273v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144269v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161800v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143729v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144255v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143733v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165851v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143726v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144263v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144259v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143748v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ca-brisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071335072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/rebus-d-ici-et-d-ailleurs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumie Terada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pigeot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vieillard-Baron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Struve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02418461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677872v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro It&#244;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin.Ichir&#244; Masuo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rinsen.com/linkbooks/ISBN978-4-653-04115-3.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leggeri-Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdianedeselliers.com/fr/livres/des-merites-compares-du-sake-et-du-riz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marsone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lagerwey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939723v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seelenbinder-M&#233;rand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brotons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mondot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kyburz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164225v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164181v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneille Jest" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/IMG/pdf/19_Ito.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939503v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millward" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunnell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095327v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143082v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095360v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095346v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143067v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cuisance" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939609v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095508v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095510v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165849v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161647v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161642v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162590v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147353v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161637v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143689v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blezer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147342v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161839v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161095v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161621v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095527v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143703v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161838v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165847v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095502v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161103v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143715v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147339v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147337v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165599v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143711v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143707v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095520v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143681v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanday" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939652v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161892v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096669v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147322v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147334v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096676v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096670v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147327v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147314v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147319v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096662v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147311v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940238v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096646v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096642v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161908v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161821v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161818v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161824v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097061v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165857v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165856v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147224v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165855v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147229v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147296v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147300v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147293v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147295v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147001v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147309v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147307v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147299v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147294v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147297v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146935v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146359v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165854v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146984v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146990v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146357v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147361v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097541v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146965v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146358v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146355v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146320v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146310v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146326v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146346v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146338v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146329v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165853v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146351v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146352v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146307v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146331v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097536v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144815v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146283v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144812v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147217v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146290v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146279v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144816v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146295v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144808v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144772v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144624v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144630v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144807v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144806v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144628v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144626v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144810v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144803v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144805v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144811v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144619v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097053v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097059v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144614v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144275v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144611v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144622v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165852v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096609v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144273v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144269v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161800v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143733v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165851v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143726v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144263v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143738v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143729v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144255v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144259v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143748v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>