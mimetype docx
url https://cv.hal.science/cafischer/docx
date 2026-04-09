--- v0 (2026-03-12)
+++ v1 (2026-04-09)
@@ -532,165 +532,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Marche de Radetzky et Le Guépard : romans de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Agrégations de lettres 2015, 24, pp.253-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La retorica sconfitta dalla forza del contesto etico-politico Riflessioni sulla ricezione di due traduzioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Between. Rivista dell’Associazione italiana di teoria e storia comparata della letteratura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, IV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995817v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02171628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dove vai, dottor Dapertutto? Ovvero dal campus novel al romanzo del professore</w:t>
               </w:r>
@@ -1519,611 +1519,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02435473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Die Nacht des Mauerfalls zwischen Hyperrealismus und Phantasmagorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hülk, Walburga and Schwerter, Stephanie and Carl-Winter-Universitätsverlag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mauern, Grenzen, Zonen: geteilte Städte in Literatur und Film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 175, Universitaetsverlag Winter, pp.412-426, 2018, Reihe Siegen, 978-3-8253-6728-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein libertines Lob der Tugend~: Franz Kratters Schleifermädchen aus Schwaben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mulsow, Martin and Sangmeister, Dirk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsche Pornographie in der Aufklärung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wallstein Verlag, pp.412-426, 2018, 978-3-8353-3271-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nox de Thomas Hettche. La nuit du 9 novembre 1989 ou le Mur de Berlin comme plaie béante au cœur de la ville divisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bontemps, Véronique and Mermier, Franck and Schwerter, Stephanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes divisées: récits littéraires et cinématographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.187-202, 2018, Dialogues entre cultures, 978-2-7574-2294-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects de la réception de Machado de Assis en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viana-Martin; Eden and Kermele; Nejma and de Mello; Maria Elizabeth Chaves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues France-Brésil : circulations, représentations, imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, PUPPA, pp.277-290, 2018, Espaces, frontières, métissages, 978-2-35311-091-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Hülk, Walburga and Schwerter, Stephanie and Carl-Winter-Universitätsverlag. </w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers et lettres à la Présidente, ou le plaisir de montrer l’envers de la médaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">von Hagen, Kirsten and Neu, Stephanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mauern, Grenzen, Zonen: geteilte Städte in Literatur und Film</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 175, Universitaetsverlag Winter, pp.412-426, 2018, Reihe Siegen, 978-3-8253-6728-2</w:t>
+              <w:t xml:space="preserve">Theophile Gautier als Wegbereiter der Moderne: "Il n'y a de vraiment beau que ce qui ne peut servir à rien"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, Romanistischer Verlag, 2017, Abhandlungen zur Sprache und Literatur,04, 978-3-86143-216-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drei literarische Schlüsselfunktionen des Erotischen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blank, Juliane and Gerigk, Anja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erregungsmomente: Funktionen des Erotischen in der Literatur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ch.A. Bachmann, pp.43-60, 2017, 978-3-941030-55-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Changement de code, ou l’irrémissible gaité des poètes de Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wehinger, Brunhilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle sans poésie? le lyrisme des Lumières entre sociabilité, galanterie et savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 25, Honoré Champion éditeur, pp.7-16, 2016, Colloques, congrès et conférences sur la littérature comparée, 978-2-7453-3000-0</w:t>
+              <w:t xml:space="preserve">, 25, Honoré Champion éditeur, pp.17-34, 2016, Colloques, congrès et conférences sur la littérature comparée, 978-2-7453-3000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179920v1</w:t>
+                <w:t xml:space="preserve">hal-02179919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de code, ou l’irrémissible gaité des poètes de Lumières</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wehinger, Brunhilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle sans poésie? le lyrisme des Lumières entre sociabilité, galanterie et savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 25, Honoré Champion éditeur, pp.17-34, 2016, Colloques, congrès et conférences sur la littérature comparée, 978-2-7453-3000-0</w:t>
+              <w:t xml:space="preserve">, 25, Honoré Champion éditeur, pp.7-16, 2016, Colloques, congrès et conférences sur la littérature comparée, 978-2-7453-3000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179919v1</w:t>
+                <w:t xml:space="preserve">hal-02179920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Réception productive entre imitatio, intertextualité et intermédialité</w:t>
               </w:r>
@@ -2241,315 +2241,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traduire la rime ? En guise d’introduction. Den Reim übersetzen ? Zur Einleitung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Traduction de la poésie entre imitatio et transfert poétique : langues, espaces, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bd. 75, Stauffenburg, pp.7-31, 2012, Stauffenburg Colloquium, 978-3-86057-495-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fischer, Caroline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liebesgedichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reclam, 2012, 978-3-15-010849-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einleitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fischer, Carolin and Nickel, Beatrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Französische und frankophone Literatur in Deutschland (1945-2010): Rezeption, Übersetzung, Kulturtransfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.7-12, 2012, 978-3-631-55953-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aktuelle Übersetzungen im Kontext interkultureller Kommunikation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fischer, Carolin and Nickel, Beatrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Französische und frankophone Literatur in Deutschland (1945-2010): Rezeption, Übersetzung, Kulturtransfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.112-130, 2012, 978-3-631-55953-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180210v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02180213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liebeslyrik</w:t>
               </w:r>
@@ -3574,206 +3574,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intermédialités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fischer; Caroline and Debrosse; Anne. SFLGC; Lucie éditions, 2015, Poétiques comparatistes, 978-2-35371-879-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Konzepte der Rezeption. Band 1 = Réception productive = Produktive Rezeption = Ricezione produttiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Saglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Wehinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fischer; Caroline and Saglia; Diego and Wehinger; Brunhilde. Stauffenburg Verlag, 73.1, 2015, Stauffenburg Colloquium, 978-3-86057-223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des traductions et histoire littéraire (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottmar Ette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fischer, Caroline and Ette, Ottmar. Narr Verlag, 158-159, 2015, Lendemains</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation de Lettres 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3782,132 +3857,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fischer, Caroline and Vaugeois, Dominique. Vallongues, 25, 2015, Méthode !, 978-2-906591-70-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187694v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02182216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégations de lettres 2015</w:t>
               </w:r>
@@ -4601,51 +4601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058468v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4448" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01995817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01995818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim H&#246;lter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stauffenburg.de/asp/books.asp?id=1501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Thion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Nickel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Wehinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Holzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Ronsard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/opcit/index.php?72&#8722;agregation-2017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/9763-book-08533000-9782745330000.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Saglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Ette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058468v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4448" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171628v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01995817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01995818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim H&#246;lter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stauffenburg.de/asp/books.asp?id=1501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Thion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Nickel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Wehinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Holzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Ronsard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/opcit/index.php?72&#8722;agregation-2017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/9763-book-08533000-9782745330000.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Saglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Ette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>