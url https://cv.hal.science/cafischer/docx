--- v1 (2026-04-09)
+++ v2 (2026-05-16)
@@ -1519,611 +1519,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02435473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nox de Thomas Hettche. La nuit du 9 novembre 1989 ou le Mur de Berlin comme plaie béante au cœur de la ville divisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bontemps, Véronique and Mermier, Franck and Schwerter, Stephanie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes divisées: récits littéraires et cinématographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.187-202, 2018, Dialogues entre cultures, 978-2-7574-2294-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein libertines Lob der Tugend~: Franz Kratters Schleifermädchen aus Schwaben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mulsow, Martin and Sangmeister, Dirk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsche Pornographie in der Aufklärung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wallstein Verlag, pp.412-426, 2018, 978-3-8353-3271-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects de la réception de Machado de Assis en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viana-Martin; Eden and Kermele; Nejma and de Mello; Maria Elizabeth Chaves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues France-Brésil : circulations, représentations, imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, PUPPA, pp.277-290, 2018, Espaces, frontières, métissages, 978-2-35311-091-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Die Nacht des Mauerfalls zwischen Hyperrealismus und Phantasmagorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hülk, Walburga and Schwerter, Stephanie and Carl-Winter-Universitätsverlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mauern, Grenzen, Zonen: geteilte Städte in Literatur und Film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 175, Universitaetsverlag Winter, pp.412-426, 2018, Reihe Siegen, 978-3-8253-6728-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Mulsow, Martin and Sangmeister, Dirk. </w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drei literarische Schlüsselfunktionen des Erotischen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blank, Juliane and Gerigk, Anja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutsche Pornographie in der Aufklärung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wallstein Verlag, pp.412-426, 2018, 978-3-8353-3271-3</w:t>
+              <w:t xml:space="preserve">Erregungsmomente: Funktionen des Erotischen in der Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ch.A. Bachmann, pp.43-60, 2017, 978-3-941030-55-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers et lettres à la Présidente, ou le plaisir de montrer l’envers de la médaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">von Hagen, Kirsten and Neu, Stephanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theophile Gautier als Wegbereiter der Moderne: "Il n'y a de vraiment beau que ce qui ne peut servir à rien"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 198, Romanistischer Verlag, 2017, Abhandlungen zur Sprache und Literatur,04, 978-3-86143-216-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de code, ou l’irrémissible gaité des poètes de Lumières</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wehinger, Brunhilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle sans poésie? le lyrisme des Lumières entre sociabilité, galanterie et savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 25, Honoré Champion éditeur, pp.17-34, 2016, Colloques, congrès et conférences sur la littérature comparée, 978-2-7453-3000-0</w:t>
+              <w:t xml:space="preserve">, 25, Honoré Champion éditeur, pp.7-16, 2016, Colloques, congrès et conférences sur la littérature comparée, 978-2-7453-3000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179919v1</w:t>
+                <w:t xml:space="preserve">hal-02179920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Changement de code, ou l’irrémissible gaité des poètes de Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wehinger, Brunhilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle sans poésie? le lyrisme des Lumières entre sociabilité, galanterie et savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 25, Honoré Champion éditeur, pp.7-16, 2016, Colloques, congrès et conférences sur la littérature comparée, 978-2-7453-3000-0</w:t>
+              <w:t xml:space="preserve">, 25, Honoré Champion éditeur, pp.17-34, 2016, Colloques, congrès et conférences sur la littérature comparée, 978-2-7453-3000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179920v1</w:t>
+                <w:t xml:space="preserve">hal-02179919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Réception productive entre imitatio, intertextualité et intermédialité</w:t>
               </w:r>
@@ -2241,315 +2241,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fischer, Caroline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liebesgedichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reclam, 2012, 978-3-15-010849-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einleitung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fischer, Carolin and Nickel, Beatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Französische und frankophone Literatur in Deutschland (1945-2010): Rezeption, Übersetzung, Kulturtransfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.7-12, 2012, 978-3-631-55953-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aktuelle Übersetzungen im Kontext interkultureller Kommunikation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fischer, Carolin and Nickel, Beatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Französische und frankophone Literatur in Deutschland (1945-2010): Rezeption, Übersetzung, Kulturtransfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.112-130, 2012, 978-3-631-55953-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduire la rime ? En guise d’introduction. Den Reim übersetzen ? Zur Einleitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Traduction de la poésie entre imitatio et transfert poétique : langues, espaces, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bd. 75, Stauffenburg, pp.7-31, 2012, Stauffenburg Colloquium, 978-3-86057-495-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180213v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">hal-02180210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liebeslyrik</w:t>
               </w:r>
@@ -3574,340 +3574,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Konzepte der Rezeption. Band 1 = Réception productive = Produktive Rezeption = Ricezione produttiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Saglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunhilde Wehinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fischer; Caroline and Saglia; Diego and Wehinger; Brunhilde. Stauffenburg Verlag, 73.1, 2015, Stauffenburg Colloquium, 978-3-86057-223-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des traductions et histoire littéraire (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottmar Ette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fischer, Caroline and Ette, Ottmar. Narr Verlag, 158-159, 2015, Lendemains</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agrégation de Lettres 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fischer, Caroline and Vaugeois, Dominique. Vallongues, 25, 2015, Méthode !, 978-2-906591-70-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intermédialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fischer; Caroline and Debrosse; Anne. SFLGC; Lucie éditions, 2015, Poétiques comparatistes, 978-2-35371-879-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182216v1</w:t>
-              </w:r>
-[...236 lines deleted...]
-                <w:t xml:space="preserve">hal-02187694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégations de lettres 2015</w:t>
               </w:r>
@@ -4601,51 +4601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058468v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4448" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171628v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01995817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01995818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim H&#246;lter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stauffenburg.de/asp/books.asp?id=1501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Thion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Nickel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Wehinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Holzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Ronsard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/opcit/index.php?72&#8722;agregation-2017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/9763-book-08533000-9782745330000.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Saglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Ette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058468v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4448" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171628v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01995817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01995818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim H&#246;lter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stauffenburg.de/asp/books.asp?id=1501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Thion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Nickel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Wehinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Holzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Ronsard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/opcit/index.php?72&#8722;agregation-2017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/9763-book-08533000-9782745330000.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Saglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Ette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>