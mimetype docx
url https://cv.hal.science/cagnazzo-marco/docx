--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -357,3733 +357,3867 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Learning for Adaptive Video Streaming in Mobile Networks</w:t>
+                <w:t xml:space="preserve">Compression in 3D Gaussian Splatting: A Survey of Methods, Trends, and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodoros Karagkioules</w:t>
+                <w:t xml:space="preserve">Muhammad Salman Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Paschos</w:t>
+                <w:t xml:space="preserve">Chaoning Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Liakopoulos</w:t>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Tsilimantos</w:t>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3460819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2026.3676048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591241v1</w:t>
+                <w:t xml:space="preserve">hal-05561474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEMP: High-order entropy minimization for neural network compression</w:t>
+                <w:t xml:space="preserve">Online Learning for Adaptive Video Streaming in Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
+                <w:t xml:space="preserve">Theodoros Karagkioules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Georgios Paschos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Liakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Tsilimantos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2021.07.022⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3460819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335988v1</w:t>
+                <w:t xml:space="preserve">hal-03591241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid dual stream blender for wide baseline view synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Hobloss</w:t>
+                <w:t xml:space="preserve">HEMP: High-order entropy minimization for neural network compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Lathuiliere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 97, pp.116366. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 461, pp.244-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2021.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330264v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Impulsive Noise Mitigation for Linear Video Coding Schemes</w:t>
+                <w:t xml:space="preserve">Hybrid dual stream blender for wide baseline view synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Zheng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nour Hobloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lathuiliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2019.2937451⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.116366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349636v1</w:t>
+                <w:t xml:space="preserve">hal-03330264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal and suboptimal channel precoding and decoding matrices for linear video coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Channel Impulsive Noise Mitigation for Linear Video Coding Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2019.2937451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2019.06.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02349641v1</w:t>
+                <w:t xml:space="preserve">hal-02349636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive hologram transmission using a view-dependent scalable compression scheme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Optimal and suboptimal channel precoding and decoding matrices for linear video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.135-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2019.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389472v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Low Bitrate Semantic Compression of Airplane Cockpit Screen Content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progressive hologram transmission using a view-dependent scalable compression scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mercier</w:t>
+                <w:t xml:space="preserve">Anas El Rhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ruellan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109209v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color digital hologram compression based on matching pursuit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Very Low Bitrate Semantic Compression of Airplane Cockpit Screen Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Mitrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.2157 - 2170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2019.2900168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287916v1</w:t>
+                <w:t xml:space="preserve">hal-02109209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVC to HEVC transcoder based on quadtree limitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Color digital hologram compression based on matching pursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Rhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (6), pp.8991-9015</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (17), pp.4930-4942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763557v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Allocation in Predictive Video Coding Using a Convex Optimization Framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">AVC to HEVC transcoder based on quadtree limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (6), pp.8991-9015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718496v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVC to HEVC transcoder based on quadtree limitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rate Allocation in Predictive Video Coding Using a Convex Optimization Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniello Fiengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-016-3498-8⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.479 - 489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2016.2621666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433749v1</w:t>
+                <w:t xml:space="preserve">hal-01718496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using region-of-interest for quality evaluation of DIBR-based view synthesis methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">AVC to HEVC transcoder based on quadtree limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quality of Multimedia Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (6), pp.8991-9015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-016-3498-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223680v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-Distortion Optimized Multi-View Streaming in Wireless Environment using Network Coding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using region-of-interest for quality evaluation of DIBR-based view synthesis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016</w:t>
+              <w:t xml:space="preserve">International Conference on Quality of Multimedia Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287260v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference view selection in DIBR-based multiview coding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rate-Distortion Optimized Multi-View Streaming in Wireless Environment using Network Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Frossard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Claudio Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262258v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Global and Local Motion Estimation Using Foreground Objects for Distributed Video Coding</w:t>
+                <w:t xml:space="preserve">Reference view selection in DIBR-based multiview coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdalbassir Abou-Elailah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joumana Farah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (6), pp.973-987. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.1808-1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2014.2358872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tip.2016.2530303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433781v1</w:t>
+                <w:t xml:space="preserve">hal-01262258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective evaluation of Super Multi-View compressed contents on high-end light-field 3D displays</w:t>
+                <w:t xml:space="preserve">Fusion of Global and Local Motion Estimation Using Foreground Objects for Distributed Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dricot</w:t>
+                <w:t xml:space="preserve">Abdalbassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Jung</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srivastava Anuj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.973-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2014.2358872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433750v1</w:t>
+                <w:t xml:space="preserve">hal-01433781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initialization, limitation and predictive coding of the depth and texture quadtree in 3D-HEVC Video Coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Subjective evaluation of Super Multi-View compressed contents on high-end light-field 3D displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (9), pp.1554-1565</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (B), pp.369-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286554v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Video Coding Based on Intra Mode Inheritance From Texture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Initialization, limitation and predictive coding of the depth and texture quadtree in 3D-HEVC Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (9), pp.1554-1565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286553v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-of-interest-based rate control scheme for high-efficiency video coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Depth Video Coding Based on Intra Mode Inheritance From Texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.16. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108332v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless contour coding using elastic curves in multiview video plus depth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Region-of-interest-based rate control scheme for high-efficiency video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.1-10. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 3, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ATSIP.2014.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ATSIP.2014.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108222v1</w:t>
+                <w:t xml:space="preserve">hal-01108332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Hashing-Based Enhancement of Source Separation Algorithms over Finite Fields for Network Coding Perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Lossless contour coding using elastic curves in multiview video plus depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Calemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ATSIP.2014.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286900v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Global and Local Motion Estimation for Distributed Video Coding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On a Hashing-Based Enhancement of Source Separation Algorithms over Finite Fields for Network Coding Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (1), pp.158-172</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433768v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Immersive Visual Communications through Distributed Video Coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fusion of Global and Local Motion Estimation for Distributed Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE COMSOC MMTC E-Letter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.17-18</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.158-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286709v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Latency Video Streaming with Congestion Control in Mobile Ad-Hoc Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Enabling Immersive Visual Communications through Distributed Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (4), pp.1337-1350</w:t>
+              <w:t xml:space="preserve">IEEE COMSOC MMTC E-Letter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802368v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-layer protocol for cooperative content discovery over mobile ad-hoc networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A Low-Latency Video Streaming with Congestion Control in Mobile Ad-Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.1337-1350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641225v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new coding mode for hybrid video coders based on quantized motion vectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A cross-layer protocol for cooperative content discovery over mobile ad-hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (1/2), pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2011.040977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322201v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual Information-Based Context Quantization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A new coding mode for hybrid video coders based on quantized motion vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (1), pp.64-74</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (7), pp.946 - 956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322203v1</w:t>
+                <w:t xml:space="preserve">hal-01322201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JPEG2000-compatible scalable scheme for wavelet-based video coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mutual Information-Based Context Quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Image Video Process.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007 (1), pp.9--9</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.64-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322206v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Motion Estimation for Wavelet Video Coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">JPEG2000-compatible scalable scheme for wavelet-based video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (7), pp.907-911</w:t>
+              <w:t xml:space="preserve">J. Image Video Process.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (1), pp.9--9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322209v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation hybrid mapping of three skeletal muscle genes (CKM, ECH1 and TNNT1) to porcine chromosome 6.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Davoli</w:t>
+                <w:t xml:space="preserve">Optimal Motion Estimation for Wavelet Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zambonelli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 34, pp.302-303</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (7), pp.907-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675040v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of SNPs, mapping and analysis of allele frequencies in two candidate genes for meat production traits: the porcine myosin heavy chain 2B (MYH4) and the skeletal muscle myosin regulatory light chain 2 (HUMMLC2B).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Radiation hybrid mapping of three skeletal muscle genes (CKM, ECH1 and TNNT1) to porcine chromosome 6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Davoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zambonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fontanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Buttazzoni</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 34, pp.221-225</w:t>
+              <w:t xml:space="preserve">, 2003, 34, pp.302-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669738v1</w:t>
+                <w:t xml:space="preserve">hal-02675040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of candidate genes for meat quality in dry-cured ham production: the porcine cathepsin B (CTSB) and cystatin B (CSTB) genes .</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Identification of SNPs, mapping and analysis of allele frequencies in two candidate genes for meat production traits: the porcine myosin heavy chain 2B (MYH4) and the skeletal muscle myosin regulatory light chain 2 (HUMMLC2B).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Davoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fontanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buttazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34, pp.221-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of candidate genes for meat quality in dry-cured ham production: the porcine cathepsin B (CTSB) and cystatin B (CSTB) genes .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fontanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Davoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33, pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4093,9526 +4227,9526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Find the lady: permutation and re-synchronization of deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl de Sousa Trias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Petru Mitrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumanta Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 38th Annual AAAI Conference on Artificial Intelligence(AAAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. pp.21001-21009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1609/aaai.v38i19.30091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WaterMAS: sharpness-aware maximization for neural network watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl de Sousa Trias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Mitrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumanta Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Kolkata, India, India. pp.301-317, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-78169-8_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learn How to Prune Pixels for Multi-View Neural Image-Based Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Milovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brisbane, Australia. pp.158-163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMEW59549.2023.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la faisabilité d’une compensation efficace de la latence en utilisant l’extrapolation des images vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified Measures for the Rate-Distortion-Latency Trade-Off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Jeju island, Republic of Korea, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation de la latence Glass-to-Glass via extrapolation du flux vidéo : faisabilité et cas d'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learn How to Prune Pixels for Multi-View Neural Image-Based Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Milovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brisbane, Australia. pp.158-163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMEW59549.2023.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass-to-glass delay reduction: encoding rate reduction vs. video frame extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing, MMSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2023, Poitier, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hitchhiker's guide to white-box neural network watermarking robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl de Sousa Trias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai P Mitrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th European Workshop on Visual Information Processing (EUVIP )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Gjovik, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All Predictions Matter: an Online Video Prediction Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Workshop on Visual Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Gjøvik, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Tutorial] Linear Video Coding and Transmission Schemes for Next Generation Video Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Communications and Image Processing, VCIP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2022, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth Patch Selection for Decoder-Side Depth Estimation in MPEG Immersive Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Picture Coding Symposium (PCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2022, San Jose, United States. pp.343-347, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards zero-latency video transmission through frame extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip46576.2022.9897958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited tutorial] Soft Video Delivery: Getting seamless quality adaptation in mobile and latency-critical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Vers une transmission vidéo sans latence par l'extrapolation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775264v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une transmission vidéo sans latence par l'extrapolation d'images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">[Invited tutorial] Soft Video Delivery: Getting seamless quality adaptation in mobile and latency-critical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721301v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PATCH DECODER-SIDE DEPTH ESTIMATION IN MPEG IMMERSIVE VIDEO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.1945-1949, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perceptual Study of the Decoding Process of the SoftCast Wireless Video Broadcast Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-View Stereoscopic Video Database With Green Screen (MTF) For Video Transition Quality-of-Experience Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hobloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/QoMEX51781.2021.9465458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective and objective quality assessment of the softcast video transmission scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Visual Communications and Image Processing (VCIP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Macau, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vcip49819.2020.9301778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DR2S : Deep Regression with Region Selection for Camera Quality Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelin Tworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belkarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COCKPIT VIDEO CODING WITH TEMPORAL PREDICTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Mitrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ruellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Improvement via Reference Organization for 2D-multiview Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.1612-1616, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing HEVC Spatial Prediction by Context-based Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.4035-4039, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2019.8683624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02243361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards practical hologram streaming using progressive coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas El Rhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Digital Image Processing XLII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2529202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Impulsive Noise Mitigation for Linear Video Coding Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2019.8682699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Coding Framework for a View-Dependent Streaming of Digital Holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas El Rhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.146-150, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting View Synthesis for Super-multiview Video Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Distributed Smart Cameras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Trento, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3349801.3349820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precoding Matrix Design in Linear Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1198-1202, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2018.8461287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Assessment of Deep-Learning-Based Image Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Purica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/mmsp.2018.8547064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">View-dependent compression of computer-generated hologram based on matching pursuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas El Rhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2018 - Optics, Photonics and Digital Technologies for Imaging Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference list optimization for improvement of compression of 2D-multiview content for free-navigation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression adaptative d'hologrammes numériques en utilisant la technique du Matching Pursuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas El Rhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Study of View Synthesis with Small Baseline for Free Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoReSa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Softcast with per-carrier power-constrained channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Guerrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, AZ, United States. pp.2122-2126, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex optimization for frame-level rate allocation in MV-HEVC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressed digital holography: from micro towards macro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Schretter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Bettens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniello Fiengo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XXXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2016, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718476v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed digital holography: from micro towards macro</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Convex optimization for frame-level rate allocation in MV-HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniello Fiengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XXXIX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436102v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Softcast with per-carrier Power-Constrained Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved integral images compression based on multi-view extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Digital Image Processing XXXIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2016, San Diego, United States. pp.99710L, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2238707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth map coding with elastic contours and 3D surface prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Calemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Zanuttigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.1106 - 1110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">View synthesis based on temporal prediction via warped motion vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Purica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth coding and perceived quality for 3D video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Calemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QoMEX 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Costa Navarino, Greece. pp.1 - 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/QoMEX.2015.7148116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softcast with peer-carrier power-constrained channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Schéma de compression d'images intégrales basé sur l'extraction de vues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336986v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma de compression d'images intégrales basé sur l'extraction de vues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Softcast with peer-carrier power-constrained channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Guerrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436111v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral images compression scheme based on view extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVED VIEW SYNTHESIS BY MOTION WARPING AND TEMPORAL HOLE FILLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Purica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon-Kotelnikov mappings for Softcast-based joint source-channel video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Quebec, Canada. pp.1085-1089, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DISTORTION EVALUATION FRAMEWORK IN 3D VIDEO VIEW SYNTHESIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Purica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on 3D Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contour-Based Depth Coding: A Subjective Quality Assessment Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Calemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on multimedia (ISM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Miami, FL, United States. pp.295 - 300, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISM.2015.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROI-BASED RATE CONTROL USING TILES FOR AN HEVC ENCODED VIDEO STREAM OVER A LOSSY NETWORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing (ICIP), 2015 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Quebec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key view selection in distributed multiview coding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Full parallax Super Multi-View video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Joel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frossard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Visual Communications and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292444v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convex-optimization framework for frame-level optimal rate allocation in predictive video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Fiengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region-of-interest based rate control scheme for high efficiency video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2012 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.7338 - 7342, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full parallax Super Multi-View video coding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Key view selection in distributed multiview coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Visual Communications and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201963v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression de contenu vidéo Super Multi-Vue avec parallaxe horizontale et verticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Multiview Layered Video Based on Distributed Source Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Macovei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.-E. Nicolae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Workshop on Image and Audio Analysis for Multimedia Interactive Services (WIAMIS’2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Practical Approach to Source Separation over Finite Fields for Network Coding Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the Merge candidate list for dependent views in 3D-HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile layered depth video coding based on distributed video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Macovei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina-Emilia Nicolae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIAMIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Video Coding System for Multi-View Video Plus Depth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modification of the disparity vector derivation process in 3D-HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASILOMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sardaigne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292442v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the disparity vector derivation process in 3D-HEVC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A Distributed Video Coding System for Multi-View Video Plus Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sardaigne, Italy</w:t>
+              <w:t xml:space="preserve">ASILOMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288371v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive Refinement of Side Information using Adaptive Search Area for Long Duration GOPs in Distributed Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view Video Streaming over Wireless Networks with RD-Optimized Scheduling of Network Coded Packets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Communications and Image Processing (VCIP) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, San Diego, CA, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of Global and Local Side Information using Support Vector Machine in Transform-Domain Distributed Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Aug 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion prediction of depth video for depth-image-based rendering using don’t care regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Galvão de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Picture Coding Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for joint multiple description coding and network coding over wireless ad-hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of Global and Local Side Information using Support Vector Machine in Transform-Domain DVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network coding scheduling for Multiple Description video streaming over wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1915-1919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Side information improvement in transform-domain distributed video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Digital Image Processing XXXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedar: An Optimized Network-Aware Solution for P2P Video Multicast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Telecommunications (ICT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage de vidéos de profondeur basé sur l’héritage des modes Intra de texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WYNER-ZIV CODING FOR DEPTH MAPS IN MULTIVIEW VIDEO-PLUS-DEPTH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.1857-1860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USING DISTRIBUTED SOURCE CODING AND DEPTH IMAGE BASED RENDERING TO IMPROVE INTERACTIVE MULTIVIEW VIDEO ACCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.605-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Side Information Generation for Distributed Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABCD: Un protocole cross-layer pour la diffusion vidéo dans des réseaux sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMELIORATION PROGRESSIVE DE L'INFORMATION ADJACENTE POUR LE CODAGE VIDEO DISTRIBUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive Refinement of Motion Compensated Interpolation for Transform-Domain Distributed Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Aug 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MDC-based video streaming architecture for mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MMSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Hangzhou, China. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.264-Based Multiple Description Coding Using Motion Compensated Temporal Interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 International Workshop on Multimedia Signal Processing (MMSP'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. pp.239-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBUST DECODING OF A 3D-ESCOT BITSTREAM TRANSMITTED OVER A NOISY CHANNEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hong-Kong, China. pp.473-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image denoising by adaptive lifting schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Visual Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Vector Quantization for Efficient Low Bit-rate Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Electronical Imaging, Visual Communications and Image Processing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving H.264 performances by quantization of motion vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Corrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andrée Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Picture Coding Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13622,154 +13756,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas hybrides pour la transmission vidéo avec très faible latence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes (Nord), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13779,117 +13913,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Technologies for 3D Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 2013, 978-1-118-35511-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13899,1333 +14033,1333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPEG immersive video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Milovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Video Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.327-356, 2023, 978-0-323-91755-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-32-391755-1.00018-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Parallax 3D Video Content Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel 3D Media Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Estimation – a Video Coding Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Press Library in Signal Processing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2014, Volume 5: Image and Video Compression and Multimedia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimedia Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Press Library in Signal Processing Volume 5: Image and Video Compression and Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.1-80, 2014, Volume 5: Image and Video Compression and Multimedia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12 : Méthodes de codage de vidéos de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéo 3D : Capture, traitement et diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Estimation - a Video Coding Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Press Library in Signal Processing Volume 5: Image and Video Compression and Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage vidéo multi-vues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Battin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéo 3D – Capture, traitement et diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès – Lavoisier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Video Representation and Formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Technologies for 3D Video: Creation, Coding, Transmission and Rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparity Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging technologies for 3D video: content creation, coding, transmission and rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth Video Coding Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging technologies for 3D video: content creation, coding, transmission and rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Video Representation and Formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging technologies for 3D video: content creation, coding, transmission and rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth Video Coding Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Technologies for 3D Video: Creation, Coding, Transmission and Rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15235,130 +15369,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction d’un bloc par héritage d’un champ de mouvement dense estimé par la technique du flux optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: xxxx. EM:WOF-bvt-03. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15368,1087 +15502,1087 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D coding tools final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D3.4 of the PERSEE project : 2D coding tools final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software description and configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D3.3 of the PERSEE project : 2D coding tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D3.2 of the PERSEE project : 2D coding tools (intermediate version of the software)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, pp.36</w:t>
+              <w:t xml:space="preserve">2011, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598697v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, pp.51</w:t>
+              <w:t xml:space="preserve">2011, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773180v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art in 2D content representation and compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Drémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica d'Acunto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art in texture analysis and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Drémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16458,100 +16592,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet Transform and Three-Dimensional Data Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Nice Sophia Antipolis, 2005. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00506115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16561,105 +16695,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODAGE DES DONNÉES VISUELLES : EFFICACITÉ, ROBUSTESSE, TRANSMISSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. Université Pierre et Marie Curie - Paris VI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00859677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId323"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16806,51 +16940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unina.it/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/%7Ecreative" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/mm/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Habilitation_%C3%A0_diriger_des_recherches" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mmsp2010.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-l2ti.univ-paris13.fr/%7Ebeghdadi/euvip/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eusipco2012.org/home.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icip2014.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03591241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karagkioules" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460819" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03335988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.07.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330264v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hobloss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lathuiliere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116366" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2019.2937451" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.06.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL8K2L9M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02389472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02109209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mitrica" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruellan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2900168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01763557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Fiengo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2621666" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3498-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01223680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Purica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cagnazzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Delia Nemoianu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrazzuoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2016.2530303" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivastava Anuj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2358872" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dricot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Meddeb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2014.15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01108222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calemme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2014.20" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00802368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00641225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2011.040977" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322201v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;e Agostini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castaldo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zambonelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buttazzoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Costa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl de Sousa Trias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Petru Mitrea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i19.30091" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78169-8_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04205625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Henry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW59549.2023.00034" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kanj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04350236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan Vijayaratnam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246725v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337718" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230306v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai P Mitrea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04204130v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721273v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897958" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721301v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533849v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414056" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX51781.2021.9465458" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03108408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin Tworski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belkarfa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349667v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikitin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682999" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02243361v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683624" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364948v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02109233v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zheng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682699" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802950" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349801.3349820" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02163531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8461287" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedad Hulusic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2018.8547064" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287758v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412404v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412403v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01424906v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Guerrieri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532733" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532740" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436102v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Bettens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blinder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412200v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238707" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423657v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Zanuttigh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Milani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532529" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01287903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148116" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336986v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433758v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01223704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350967" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01290380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423655v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.34" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187296v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202774v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088577v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Joel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436236v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macovei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Nicolae" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286564v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286827v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Macovei" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Emilia Nicolae" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292442v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288371v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433767v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00802334v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436379v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cheung" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Galv&#227;o de Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682868v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433766v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436384v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278684v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682874v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436401v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436393v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665630v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665631v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479597v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371406v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corrado" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139144v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436014v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533813v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00018-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436055v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286711v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286479v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436079v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Battin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436081v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286557v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaniche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286556v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286555v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436086v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412530v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935612v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561449v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica d'Acunto" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506115v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00859677v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unina.it/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/%7Ecreative" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/mm/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Habilitation_%C3%A0_diriger_des_recherches" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mmsp2010.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-l2ti.univ-paris13.fr/%7Ebeghdadi/euvip/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eusipco2012.org/home.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icip2014.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05561474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoning Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2026.3676048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03591241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karagkioules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460819" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03335988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.07.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hobloss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lathuiliere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2019.2937451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL8K2L9M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02389472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02109209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mitrica" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2900168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01763557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Fiengo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2621666" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3498-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01223680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Purica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cagnazzo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Delia Nemoianu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrazzuoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2016.2530303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivastava Anuj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2358872" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dricot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Meddeb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2014.15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01108222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calemme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2014.20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00802368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00641225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2011.040977" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;e Agostini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laroche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castaldo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zambonelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buttazzoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl de Sousa Trias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Petru Mitrea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i19.30091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78169-8_20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04205625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Henry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW59549.2023.00034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kanj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04350236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan Vijayaratnam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337718" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai P Mitrea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04204130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371225v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897958" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX51781.2021.9465458" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03108408v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin Tworski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belkarfa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikitin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682999" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02243361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683624" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364948v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529202" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02109233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682699" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349801.3349820" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02163531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8461287" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedad Hulusic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2018.8547064" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01424906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Guerrieri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532733" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Bettens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blinder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532740" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436104v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238707" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Zanuttigh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Milani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532529" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01287903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148116" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336986v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433758v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01223704v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260548v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350967" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01290380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.34" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Joel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292444v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436236v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macovei" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Nicolae" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286564v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286827v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Macovei" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Emilia Nicolae" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288371v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433767v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00802334v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286381v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cheung" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Galv&#227;o de Oliveira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682868v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781305v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682875v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436401v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665631v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371408v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corrado" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139144v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533813v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00018-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436055v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436079v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Battin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaniche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436086v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412530v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561449v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica d'Acunto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506115v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00859677v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>