--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1555,202 +1555,211 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 76 (6), pp.8991-9015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 76 (6), pp.8991-9015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-016-3498-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763557v1</w:t>
+                <w:t xml:space="preserve">hal-01433749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Allocation in Predictive Video Coding Using a Convex Optimization Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Fiengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (1), pp.479 - 489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIP.2016.2621666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVC to HEVC transcoder based on quadtree limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1767,78 +1776,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 76 (6), pp.8991-9015. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 76 (6), pp.8991-9015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-016-3498-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433749v1</w:t>
+                <w:t xml:space="preserve">hal-01763557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using region-of-interest for quality evaluation of DIBR-based view synthesis methods</w:t>
               </w:r>
@@ -2684,51 +2684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8384,90 +8384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex optimization for frame-level rate allocation in MV-HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Fiengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9016,51 +9016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Calemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QoMEX 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Costa Navarino, Greece. pp.1 - 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9088,515 +9088,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma de compression d'images intégrales basé sur l'extraction de vues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Jung</w:t>
+                <w:t xml:space="preserve">Softcast with peer-carrier power-constrained channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Guerrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436111v1</w:t>
+                <w:t xml:space="preserve">hal-01336986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softcast with peer-carrier power-constrained channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">Schéma de compression d'images intégrales basé sur l'extraction de vues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336986v1</w:t>
+                <w:t xml:space="preserve">hal-01436111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral images compression scheme based on view extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Jung</w:t>
+                <w:t xml:space="preserve">IMPROVED VIEW SYNTHESIS BY MOTION WARPING AND TEMPORAL HOLE FILLING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433758v1</w:t>
+                <w:t xml:space="preserve">hal-01223704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVED VIEW SYNTHESIS BY MOTION WARPING AND TEMPORAL HOLE FILLING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
+                <w:t xml:space="preserve">Integral images compression scheme based on view extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223704v1</w:t>
+                <w:t xml:space="preserve">hal-01433758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon-Kotelnikov mappings for Softcast-based joint source-channel video coding</w:t>
               </w:r>
@@ -9820,51 +9820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Calemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on multimedia (ISM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Miami, FL, United States. pp.295 - 300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9924,51 +9924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing (ICIP), 2015 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Quebec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9987,490 +9987,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full parallax Super Multi-View video coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jung Joel</w:t>
+                <w:t xml:space="preserve">Key view selection in distributed multiview coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Visual Communications and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201963v1</w:t>
+                <w:t xml:space="preserve">hal-02292444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convex-optimization framework for frame-level optimal rate allocation in predictive video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Fiengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region-of-interest based rate control scheme for high efficiency video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2012 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.7338 - 7342, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key view selection in distributed multiview coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+                <w:t xml:space="preserve">Full parallax Super Multi-View video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Joel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frossard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Visual Communications and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292444v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression de contenu vidéo Super Multi-Vue avec parallaxe horizontale et verticale</w:t>
               </w:r>
@@ -11050,243 +11050,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the disparity vector derivation process in 3D-HEVC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Jung</w:t>
+                <w:t xml:space="preserve">A Distributed Video Coding System for Multi-View Video Plus Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sardaigne, Italy</w:t>
+              <w:t xml:space="preserve">ASILOMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288371v1</w:t>
+                <w:t xml:space="preserve">hal-02292442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Video Coding System for Multi-View Video Plus Depth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maugey</w:t>
+                <w:t xml:space="preserve">Modification of the disparity vector derivation process in 3D-HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASILOMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sardaigne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292442v1</w:t>
+                <w:t xml:space="preserve">hal-02288371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive Refinement of Side Information using Adaptive Search Area for Long Duration GOPs in Distributed Video Coding</w:t>
               </w:r>
@@ -11944,260 +11944,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network coding scheduling for Multiple Description video streaming over wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
+                <w:t xml:space="preserve">Side information improvement in transform-domain distributed video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1915-1919</w:t>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XXXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781305v1</w:t>
+                <w:t xml:space="preserve">hal-01436384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side information improvement in transform-domain distributed video coding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">A network coding scheduling for Multiple Description video streaming over wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XXXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Aug 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1915-1919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436384v1</w:t>
+                <w:t xml:space="preserve">hal-00781305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedar: An Optimized Network-Aware Solution for P2P Video Multicast</w:t>
               </w:r>
@@ -14499,230 +14499,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12 : Méthodes de codage de vidéos de profondeur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion Estimation - a Video Coding Viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vidéo 3D : Capture, traitement et diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, 2013</w:t>
+              <w:t xml:space="preserve">Academic Press Library in Signal Processing Volume 5: Image and Video Compression and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286475v1</w:t>
+                <w:t xml:space="preserve">hal-02286479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Estimation - a Video Coding Viewpoint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">12 : Méthodes de codage de vidéos de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Press Library in Signal Processing Volume 5: Image and Video Compression and Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2013</w:t>
+              <w:t xml:space="preserve">Vidéo 3D : Capture, traitement et diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286479v1</w:t>
+                <w:t xml:space="preserve">hal-02286475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage vidéo multi-vues</w:t>
               </w:r>
@@ -15804,51 +15804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16096,263 +16096,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
+                <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bosc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+                <w:t xml:space="preserve">Junle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, pp.51</w:t>
+              <w:t xml:space="preserve">2011, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773180v1</w:t>
+                <w:t xml:space="preserve">hal-00598697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
+                <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junle Wang</w:t>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, pp.36</w:t>
+              <w:t xml:space="preserve">2011, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598697v1</w:t>
+                <w:t xml:space="preserve">hal-00773180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art in 2D content representation and compression</w:t>
               </w:r>
@@ -16495,51 +16495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16940,51 +16940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unina.it/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/%7Ecreative" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/mm/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Habilitation_%C3%A0_diriger_des_recherches" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mmsp2010.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-l2ti.univ-paris13.fr/%7Ebeghdadi/euvip/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eusipco2012.org/home.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icip2014.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05561474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoning Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2026.3676048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03591241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karagkioules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460819" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03335988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.07.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hobloss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lathuiliere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2019.2937451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL8K2L9M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02389472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02109209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mitrica" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2900168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01763557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Fiengo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2621666" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3498-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01223680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Purica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cagnazzo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Delia Nemoianu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrazzuoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2016.2530303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivastava Anuj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2358872" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dricot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Meddeb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2014.15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01108222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calemme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2014.20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00802368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00641225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2011.040977" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;e Agostini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laroche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castaldo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zambonelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buttazzoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl de Sousa Trias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Petru Mitrea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i19.30091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78169-8_20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04205625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Henry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW59549.2023.00034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kanj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04350236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan Vijayaratnam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337718" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai P Mitrea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04204130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371225v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897958" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX51781.2021.9465458" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03108408v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin Tworski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belkarfa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikitin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682999" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02243361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683624" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364948v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529202" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02109233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682699" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349801.3349820" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02163531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8461287" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedad Hulusic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2018.8547064" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01424906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Guerrieri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532733" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Bettens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blinder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532740" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436104v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238707" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Zanuttigh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Milani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532529" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01287903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148116" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336986v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433758v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01223704v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260548v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350967" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01290380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.34" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Joel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292444v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436236v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macovei" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Nicolae" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286564v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286827v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Macovei" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Emilia Nicolae" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288371v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433767v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00802334v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286381v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cheung" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Galv&#227;o de Oliveira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682868v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781305v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682875v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436401v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665631v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371408v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corrado" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139144v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533813v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00018-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436055v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436079v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Battin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaniche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436086v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412530v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561449v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica d'Acunto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506115v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00859677v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unina.it/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/%7Ecreative" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/mm/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Habilitation_%C3%A0_diriger_des_recherches" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mmsp2010.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-l2ti.univ-paris13.fr/%7Ebeghdadi/euvip/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eusipco2012.org/home.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icip2014.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05561474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoning Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2026.3676048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03591241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karagkioules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460819" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03335988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.07.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hobloss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lathuiliere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2019.2937451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL8K2L9M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02389472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02109209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mitrica" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2900168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3498-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Fiengo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2621666" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01763557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01223680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Purica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cagnazzo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Delia Nemoianu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrazzuoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2016.2530303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivastava Anuj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2358872" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dricot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Meddeb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2014.15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01108222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calemme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2014.20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00802368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00641225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2011.040977" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;e Agostini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laroche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castaldo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zambonelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buttazzoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl de Sousa Trias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Petru Mitrea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i19.30091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78169-8_20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04205625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Henry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW59549.2023.00034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kanj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04350236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan Vijayaratnam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337718" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai P Mitrea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04204130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371225v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897958" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX51781.2021.9465458" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03108408v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin Tworski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belkarfa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikitin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682999" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02243361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683624" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364948v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529202" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02109233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682699" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349801.3349820" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02163531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8461287" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedad Hulusic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2018.8547064" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01424906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Guerrieri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532733" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Bettens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blinder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532740" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436104v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238707" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Zanuttigh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Milani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532529" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01287903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148116" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436111v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01223704v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433758v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260548v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350967" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01290380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.34" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202774v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Joel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436236v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macovei" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Nicolae" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286564v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286827v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Macovei" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Emilia Nicolae" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292442v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288371v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433767v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00802334v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286381v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cheung" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Galv&#227;o de Oliveira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682868v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436384v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781305v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682875v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436401v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665631v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371408v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corrado" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139144v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533813v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00018-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436055v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286479v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286475v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436079v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Battin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaniche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436086v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412530v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561449v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica d'Acunto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506115v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00859677v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>