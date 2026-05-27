--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2436,51 +2436,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initialization, limitation and predictive coding of the depth and texture quadtree in 3D-HEVC Video Coding</w:t>
+                <w:t xml:space="preserve">Depth Video Coding Based on Intra Mode Inheritance From Texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jung</w:t>
@@ -2498,285 +2498,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (9), pp.1554-1565</w:t>
+              <w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286554v1</w:t>
+                <w:t xml:space="preserve">hal-02286553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Video Coding Based on Intra Mode Inheritance From Texture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Jung</w:t>
+                <w:t xml:space="preserve">Region-of-interest-based rate control scheme for high-efficiency video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 3, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ATSIP.2014.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286553v1</w:t>
+                <w:t xml:space="preserve">hal-01108332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-of-interest-based rate control scheme for high-efficiency video coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Meddeb</w:t>
+                <w:t xml:space="preserve">Initialization, limitation and predictive coding of the depth and texture quadtree in 3D-HEVC Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (9), pp.1554-1565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ATSIP.2014.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108332v1</w:t>
+                <w:t xml:space="preserve">hal-02286554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossless contour coding using elastic curves in multiview video plus depth</w:t>
               </w:r>
@@ -4503,921 +4503,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learn How to Prune Pixels for Multi-View Neural Image-Based Synthesis</w:t>
+                <w:t xml:space="preserve">Unified Measures for the Rate-Distortion-Latency Trade-Off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Milovanović</w:t>
+                <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Milovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Félix Henry</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Jeju island, Republic of Korea, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205625v1</w:t>
+                <w:t xml:space="preserve">hal-04350236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la faisabilité d’une compensation efficace de la latence en utilisant l’extrapolation des images vidéo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensation de la latence Glass-to-Glass via extrapolation du flux vidéo : faisabilité et cas d'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Kanj</w:t>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246701v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Measures for the Rate-Distortion-Latency Trade-Off</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learn How to Prune Pixels for Multi-View Neural Image-Based Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Milovanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+                <w:t xml:space="preserve">Félix Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brisbane, Australia. pp.158-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW59549.2023.00034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350236v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation de la latence Glass-to-Glass via extrapolation du flux vidéo : faisabilité et cas d'usage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass-to-glass delay reduction: encoding rate reduction vs. video frame extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Kanj</w:t>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing, MMSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Poitier, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371281v1</w:t>
+                <w:t xml:space="preserve">hal-04246725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learn How to Prune Pixels for Multi-View Neural Image-Based Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Milovanović</w:t>
+                <w:t xml:space="preserve">A hitchhiker's guide to white-box neural network watermarking robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl de Sousa Trias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai P Mitrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 11th European Workshop on Visual Information Processing (EUVIP )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Gjovik, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205123v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass-to-glass delay reduction: encoding rate reduction vs. video frame extrapolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur la faisabilité d’une compensation efficace de la latence en utilisant l’extrapolation des images vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Kanj</w:t>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing, MMSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246725v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hitchhiker's guide to white-box neural network watermarking robustness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihai P Mitrea</w:t>
+                <w:t xml:space="preserve">Learn How to Prune Pixels for Multi-View Neural Image-Based Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Milovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Tartaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th European Workshop on Visual Information Processing (EUVIP )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brisbane, Australia. pp.158-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW59549.2023.00034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230306v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All Predictions Matter: an Online Video Prediction Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5475,308 +5475,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tutorial] Linear Video Coding and Transmission Schemes for Next Generation Video Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+                <w:t xml:space="preserve">Depth Patch Selection for Decoder-Side Depth Estimation in MPEG Immersive Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Milovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Communications and Image Processing, VCIP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2022, San Jose, United States. pp.343-347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371225v1</w:t>
+                <w:t xml:space="preserve">hal-04533753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Patch Selection for Decoder-Side Depth Estimation in MPEG Immersive Video</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felix Henry</w:t>
+                <w:t xml:space="preserve">[Tutorial] Linear Video Coding and Transmission Schemes for Next Generation Video Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Picture Coding Symposium (PCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Communications and Image Processing, VCIP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2022, Suzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04533753v1</w:t>
+                <w:t xml:space="preserve">hal-04371225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards zero-latency video transmission through frame extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5817,299 +5817,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une transmission vidéo sans latence par l'extrapolation d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
+                <w:t xml:space="preserve">[Invited tutorial] Soft Video Delivery: Getting seamless quality adaptation in mobile and latency-critical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721301v1</w:t>
+                <w:t xml:space="preserve">hal-03775264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited tutorial] Soft Video Delivery: Getting seamless quality adaptation in mobile and latency-critical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Vers une transmission vidéo sans latence par l'extrapolation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melan Vijayaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775264v1</w:t>
+                <w:t xml:space="preserve">hal-03721301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PATCH DECODER-SIDE DEPTH ESTIMATION IN MPEG IMMERSIVE VIDEO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6169,103 +6169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perceptual Study of the Decoding Process of the SoftCast Wireless Video Broadcast Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. 6 p., </w:t>
@@ -6407,103 +6407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective and objective quality assessment of the softcast video transmission scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Visual Communications and Image Processing (VCIP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Macau, China. </w:t>
@@ -8119,771 +8119,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softcast with per-carrier power-constrained channels</w:t>
+                <w:t xml:space="preserve">Softcast with per-carrier Power-Constrained Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424906v1</w:t>
+                <w:t xml:space="preserve">hal-02412200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed digital holography: from micro towards macro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved integral images compression based on multi-view extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Schretter</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Digital Image Processing XXXIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, Aug 2016, San Diego, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, SPIE, Aug 2016, San Diego, United States. pp.99710L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2238707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436102v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex optimization for frame-level rate allocation in MV-HEVC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+                <w:t xml:space="preserve">Depth map coding with elastic contours and 3D surface prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Calemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Zanuttigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532740⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.1106 - 1110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718476v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softcast with per-carrier Power-Constrained Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Antonini</w:t>
+                <w:t xml:space="preserve">Compressed digital holography: from micro towards macro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Schretter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Bettens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XXXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412200v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved integral images compression based on multi-view extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Jung</w:t>
+                <w:t xml:space="preserve">Convex optimization for frame-level rate allocation in MV-HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniello Fiengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XXXIX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2238707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436104v1</w:t>
+                <w:t xml:space="preserve">hal-01718476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth map coding with elastic contours and 3D surface prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pietro Zanuttigh</w:t>
+                <w:t xml:space="preserve">Softcast with per-carrier power-constrained channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Milani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorenzo Guerrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.1106 - 1110, </w:t>
+              <w:t xml:space="preserve">IEEE International conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, AZ, United States. pp.2122-2126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423657v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">View synthesis based on temporal prediction via warped motion vector fields</w:t>
               </w:r>
@@ -9088,861 +9088,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softcast with peer-carrier power-constrained channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+                <w:t xml:space="preserve">Schéma de compression d'images intégrales basé sur l'extraction de vues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336986v1</w:t>
+                <w:t xml:space="preserve">hal-01436111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma de compression d'images intégrales basé sur l'extraction de vues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Jung</w:t>
+                <w:t xml:space="preserve">Softcast with peer-carrier power-constrained channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Guerrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436111v1</w:t>
+                <w:t xml:space="preserve">hal-01336986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVED VIEW SYNTHESIS BY MOTION WARPING AND TEMPORAL HOLE FILLING</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shannon-Kotelnikov mappings for Softcast-based joint source-channel video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec, Canada. pp.1085-1089, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223704v1</w:t>
+                <w:t xml:space="preserve">hal-01260548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral images compression scheme based on view extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Jung</w:t>
+                <w:t xml:space="preserve">A DISTORTION EVALUATION FRAMEWORK IN 3D VIDEO VIEW SYNTHESIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">The International Conference on 3D Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433758v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon-Kotelnikov mappings for Softcast-based joint source-channel video coding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contour-Based Depth Coding: A Subjective Quality Assessment Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Calemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on multimedia (ISM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Miami, FL, United States. pp.295 - 300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISM.2015.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01260548v1</w:t>
+                <w:t xml:space="preserve">hal-01423655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DISTORTION EVALUATION FRAMEWORK IN 3D VIDEO VIEW SYNTHESIS</w:t>
+                <w:t xml:space="preserve">IMPROVED VIEW SYNTHESIS BY MOTION WARPING AND TEMPORAL HOLE FILLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Purica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on 3D Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Liege, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290380v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contour-Based Depth Coding: A Subjective Quality Assessment Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Calemme</w:t>
+                <w:t xml:space="preserve">Integral images compression scheme based on view extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on multimedia (ISM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISM.2015.34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01423655v1</w:t>
+                <w:t xml:space="preserve">hal-01433758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROI-BASED RATE CONTROL USING TILES FOR AN HEVC ENCODED VIDEO STREAM OVER A LOSSY NETWORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9987,490 +9987,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key view selection in distributed multiview coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+                <w:t xml:space="preserve">A convex-optimization framework for frame-level optimal rate allocation in predictive video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniello Fiengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frossard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Visual Communications and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292444v1</w:t>
+                <w:t xml:space="preserve">hal-01202774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convex-optimization framework for frame-level optimal rate allocation in predictive video coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+                <w:t xml:space="preserve">Full parallax Super Multi-View video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Joel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01202774v1</w:t>
+                <w:t xml:space="preserve">hal-01201963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-of-interest based rate control scheme for high efficiency video coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Meddeb</w:t>
+                <w:t xml:space="preserve">Key view selection in distributed multiview coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2012 IEEE International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Visual Communications and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Valletta, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01088577v1</w:t>
+                <w:t xml:space="preserve">hal-02292444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full parallax Super Multi-View video coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jung Joel</w:t>
+                <w:t xml:space="preserve">Region-of-interest based rate control scheme for high efficiency video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2012 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.7338 - 7342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201963v1</w:t>
+                <w:t xml:space="preserve">hal-01088577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression de contenu vidéo Super Multi-Vue avec parallaxe horizontale et verticale</w:t>
               </w:r>
@@ -10571,381 +10571,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Multiview Layered Video Based on Distributed Source Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+                <w:t xml:space="preserve">On a Practical Approach to Source Separation over Finite Fields for Network Coding Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Macovei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I.-E. Nicolae</w:t>
+                <w:t xml:space="preserve">Marc Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Image and Audio Analysis for Multimedia Interactive Services (WIAMIS’2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436236v1</w:t>
+                <w:t xml:space="preserve">hal-02286564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Practical Approach to Source Separation over Finite Fields for Network Coding Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">Modification of the Merge candidate list for dependent views in 3D-HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, BC, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286564v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the Merge candidate list for dependent views in 3D-HEVC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Jung</w:t>
+                <w:t xml:space="preserve">Versatile Multiview Layered Video Based on Distributed Source Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Macovei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-E. Nicolae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Image and Audio Analysis for Multimedia Interactive Services (WIAMIS’2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286585v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile layered depth video coding based on distributed video coding</w:t>
               </w:r>
@@ -11266,513 +11266,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive Refinement of Side Information using Adaptive Search Area for Long Duration GOPs in Distributed Video Coding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Farah</w:t>
+                <w:t xml:space="preserve">A framework for joint multiple description coding and network coding over wireless ad-hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433767v1</w:t>
+                <w:t xml:space="preserve">hal-00682868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view Video Streaming over Wireless Networks with RD-Optimized Scheduling of Network Coded Packets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Fusion of Global and Local Side Information using Support Vector Machine in Transform-Domain DVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Communications and Image Processing (VCIP) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, San Diego, CA, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802334v1</w:t>
+                <w:t xml:space="preserve">hal-01433766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Global and Local Side Information using Support Vector Machine in Transform-Domain Distributed Video Coding</w:t>
+                <w:t xml:space="preserve">Side information improvement in transform-domain distributed video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURASIP, Aug 2012, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XXXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436379v1</w:t>
+                <w:t xml:space="preserve">hal-01436384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion prediction of depth video for depth-image-based rendering using don’t care regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Galvão de Oliveira</w:t>
+                <w:t xml:space="preserve">A network coding scheduling for Multiple Description video streaming over wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1915-1919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286381v1</w:t>
+                <w:t xml:space="preserve">hal-00781305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for joint multiple description coding and network coding over wireless ad-hoc networks</w:t>
+                <w:t xml:space="preserve">Multi-view Video Streaming over Wireless Networks with RD-Optimized Scheduling of Network Coded Packets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
@@ -11790,414 +11777,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.1-4</w:t>
+              <w:t xml:space="preserve">Visual Communications and Image Processing (VCIP) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Diego, CA, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682868v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Global and Local Side Information using Support Vector Machine in Transform-Domain DVC</w:t>
+                <w:t xml:space="preserve">Fusion of Global and Local Side Information using Support Vector Machine in Transform-Domain Distributed Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Cagnazzo</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">, EURASIP, Aug 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433766v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side information improvement in transform-domain distributed video coding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+                <w:t xml:space="preserve">Motion prediction of depth video for depth-image-based rendering using don’t care regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Galvão de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XXXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Aug 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436384v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network coding scheduling for Multiple Description video streaming over wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
+                <w:t xml:space="preserve">Successive Refinement of Side Information using Adaptive Search Area for Long Duration GOPs in Distributed Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1915-1919</w:t>
+              <w:t xml:space="preserve">International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781305v1</w:t>
+                <w:t xml:space="preserve">hal-01433767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedar: An Optimized Network-Aware Solution for P2P Video Multicast</w:t>
               </w:r>
@@ -12406,459 +12406,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WYNER-ZIV CODING FOR DEPTH MAPS IN MULTIVIEW VIDEO-PLUS-DEPTH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Cagnazzo</w:t>
+                <w:t xml:space="preserve">Improved Side Information Generation for Distributed Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.1857-1860</w:t>
+              <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682875v1</w:t>
+                <w:t xml:space="preserve">hal-01436401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USING DISTRIBUTED SOURCE CODING AND DEPTH IMAGE BASED RENDERING TO IMPROVE INTERACTIVE MULTIVIEW VIDEO ACCESS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+                <w:t xml:space="preserve">ABCD: Un protocole cross-layer pour la diffusion vidéo dans des réseaux sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.605-608</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682874v1</w:t>
+                <w:t xml:space="preserve">hal-00665626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Side Information Generation for Distributed Video Coding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+                <w:t xml:space="preserve">USING DISTRIBUTED SOURCE CODING AND DEPTH IMAGE BASED RENDERING TO IMPROVE INTERACTIVE MULTIVIEW VIDEO ACCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.605-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436401v1</w:t>
+                <w:t xml:space="preserve">hal-00682874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCD: Un protocole cross-layer pour la diffusion vidéo dans des réseaux sans fil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Greco</w:t>
+                <w:t xml:space="preserve">WYNER-ZIV CODING FOR DEPTH MAPS IN MULTIVIEW VIDEO-PLUS-DEPTH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.1857-1860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665626v1</w:t>
+                <w:t xml:space="preserve">hal-00682875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMELIORATION PROGRESSIVE DE L'INFORMATION ADJACENTE POUR LE CODAGE VIDEO DISTRIBUE</w:t>
               </w:r>
@@ -13770,103 +13770,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas hybrides pour la transmission vidéo avec très faible latence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Kanj</w:t>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes (Nord), France. 2023</w:t>
@@ -14060,51 +14060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPEG immersive video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Milovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14499,433 +14499,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Estimation - a Video Coding Viewpoint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Video Representation and Formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Press Library in Signal Processing Volume 5: Image and Video Compression and Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2013</w:t>
+              <w:t xml:space="preserve">Emerging Technologies for 3D Video: Creation, Coding, Transmission and Rendering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286479v1</w:t>
+                <w:t xml:space="preserve">hal-01436081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12 : Méthodes de codage de vidéos de profondeur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Codage vidéo multi-vues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Battin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vidéo 3D : Capture, traitement et diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, 2013</w:t>
+              <w:t xml:space="preserve">Vidéo 3D – Capture, traitement et diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès – Lavoisier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286475v1</w:t>
+                <w:t xml:space="preserve">hal-01436079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage vidéo multi-vues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vautrot</w:t>
+                <w:t xml:space="preserve">Motion Estimation - a Video Coding Viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vidéo 3D – Capture, traitement et diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès – Lavoisier, 2013</w:t>
+              <w:t xml:space="preserve">Academic Press Library in Signal Processing Volume 5: Image and Video Compression and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436079v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Video Representation and Formats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">12 : Méthodes de codage de vidéos de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Technologies for 3D Video: Creation, Coding, Transmission and Rendering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, 2013</w:t>
+              <w:t xml:space="preserve">Vidéo 3D : Capture, traitement et diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436081v1</w:t>
+                <w:t xml:space="preserve">hal-02286475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparity Estimation</w:t>
               </w:r>
@@ -16940,51 +16940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unina.it/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/%7Ecreative" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/mm/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Habilitation_%C3%A0_diriger_des_recherches" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mmsp2010.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-l2ti.univ-paris13.fr/%7Ebeghdadi/euvip/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eusipco2012.org/home.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icip2014.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05561474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoning Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2026.3676048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03591241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karagkioules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460819" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03335988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.07.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hobloss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lathuiliere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2019.2937451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL8K2L9M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02389472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02109209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mitrica" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2900168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3498-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Fiengo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2621666" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01763557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01223680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Purica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cagnazzo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Delia Nemoianu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrazzuoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2016.2530303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivastava Anuj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2358872" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dricot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Meddeb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2014.15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01108222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calemme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2014.20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00802368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00641225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2011.040977" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;e Agostini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laroche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castaldo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zambonelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buttazzoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl de Sousa Trias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Petru Mitrea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i19.30091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78169-8_20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04205625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Henry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW59549.2023.00034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kanj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04350236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan Vijayaratnam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337718" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai P Mitrea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04204130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371225v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897958" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX51781.2021.9465458" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03108408v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin Tworski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belkarfa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikitin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682999" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02243361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683624" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364948v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529202" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02109233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682699" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349801.3349820" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02163531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8461287" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedad Hulusic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2018.8547064" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01424906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Guerrieri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532733" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Bettens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blinder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532740" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436104v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238707" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Zanuttigh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Milani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532529" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01287903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148116" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436111v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01223704v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433758v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260548v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350967" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01290380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.34" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202774v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Joel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436236v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macovei" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Nicolae" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286564v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286827v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Macovei" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Emilia Nicolae" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292442v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288371v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433767v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00802334v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286381v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cheung" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Galv&#227;o de Oliveira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682868v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436384v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781305v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682875v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436401v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665631v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371408v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corrado" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139144v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533813v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00018-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436055v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286479v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286475v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436079v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Battin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaniche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436086v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412530v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561449v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica d'Acunto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506115v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00859677v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unina.it/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/%7Ecreative" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/mm/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsi.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Habilitation_%C3%A0_diriger_des_recherches" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mmsp2010.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-l2ti.univ-paris13.fr/%7Ebeghdadi/euvip/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eusipco2012.org/home.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icip2014.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05561474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoning Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2026.3676048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03591241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karagkioules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460819" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03335988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.07.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hobloss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lathuiliere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2019.2937451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL8K2L9M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02389472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02109209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mitrica" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2900168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3498-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Fiengo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2621666" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01763557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01223680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Purica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cagnazzo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Delia Nemoianu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrazzuoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2016.2530303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivastava Anuj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2358872" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dricot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Meddeb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2014.15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286554v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01108222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calemme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2014.20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00802368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00641225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2011.040977" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;e Agostini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laroche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castaldo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zambonelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buttazzoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl de Sousa Trias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Petru Mitrea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i19.30091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78169-8_20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04350236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melan Vijayaratnam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kanj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205123v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Henry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW59549.2023.00034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246725v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337718" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230306v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai P Mitrea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04205625v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04204130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Henry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018042" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897958" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX51781.2021.9465458" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03108408v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin Tworski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belkarfa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikitin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682999" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02243361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683624" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364948v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529202" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02109233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682699" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349801.3349820" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02163531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8461287" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedad Hulusic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2018.8547064" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238707" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423657v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Zanuttigh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Milani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532529" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Bettens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blinder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718476v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532740" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01424906v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Guerrieri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532733" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01287903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148116" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336986v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350967" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01290380v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.34" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01223704v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202774v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855023" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201963v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Joel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292444v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286585v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436236v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macovei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Nicolae" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286827v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Macovei" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Emilia Nicolae" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292442v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288371v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682868v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436384v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781305v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00802334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286381v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cheung" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Galv&#227;o de Oliveira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665626v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682874v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682875v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00665631v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371408v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corrado" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139144v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533813v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00018-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436055v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436081v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436079v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Battin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286479v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286475v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaniche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436086v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412530v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561449v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica d'Acunto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506115v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00859677v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>