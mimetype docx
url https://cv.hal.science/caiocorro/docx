--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -444,2165 +444,2585 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EuroBERT: Scaling Multilingual Encoders for European Languages</w:t>
+                <w:t xml:space="preserve">KAD: A Framework for Proxy-based Test-time Alignment with Knapsack Approximation Deferral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boizard</w:t>
+                <w:t xml:space="preserve">Ayoub Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Gisserot-Boukhlef</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLM 2025 - Second Conference on Language Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EACL 2026 - 19th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Rabat, Morocco. pp.3854-3872, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2026.eacl-long.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226285v1</w:t>
+                <w:t xml:space="preserve">hal-05571208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bregman Conditional Random Fields: Sequence Labeling with Parallelizable Inference Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DocPolarBERT: A Pre-trained Model for Document Understanding with Relative Polar Coordinate Encoding of Layout Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benno Uthayasooriyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2025 - 63rd Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EACL 2026 - 19th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2026, Rabat, Morocco. pp.3897-3907</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360479v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Contrastive Rules from Syntactic Treebanks: A Case Study in Romance Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nested Named Entity Recognition as Single-Pass Sequence Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Muñoz-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vilares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Herrera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Kahane</w:t>
+                <w:t xml:space="preserve">Carlos Gómez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUASY 2025 - Third Workshop on Quantitative Syntax</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China. pp.9993-10002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404380v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Named Entity Recognition as Single-Pass Sequence Labeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bregman Conditional Random Fields: Sequence Labeling with Parallelizable Inference Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Gómez-Rodríguez</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.530⟩</w:t>
+              <w:t xml:space="preserve">ACL 2025 - 63rd Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienne, Austria. pp.29557-29574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.1430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457961v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training LayoutLM from Scratch for Efficient Named-Entity Recognition in the Insurance Domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of Contrastive Rules from Syntactic Treebanks: A Case Study in Romance Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana-Madalina Silai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benno Uthayasooriyar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caio Corro</w:t>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop of the 9th Financial Technology and Natural Language Processing (FinNLP), the 6th Financial Narrative Processing (FNP), and the 1st Workshop on Large Language Models for Finance and Legal (LLMFinLegal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Abu Dabi, United Arab Emirates. pp.1-9</w:t>
+              <w:t xml:space="preserve">QUASY 2025 - Third Workshop on Quantitative Syntax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Ljubljana, Slovenia. pp.26--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877824v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Shot Domain Adaptation for Named-Entity Recognition via Joint Constrained k-Means and Subspace Selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">EuroBERT: Scaling Multilingual Encoders for European Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gisserot-Boukhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte M. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André F T Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2025 - 31st International Conference on Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COLM 2025 - Second Conference on Language Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montreal, Canada. pp.1-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877776v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression logistique parcimonieuse pour l'extraction automatique de règles de grammaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Herrera</w:t>
+                <w:t xml:space="preserve">Training LayoutLM from Scratch for Efficient Named-Entity Recognition in the Insurance Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benno Uthayasooriyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.211-218</w:t>
+              <w:t xml:space="preserve">Joint Workshop of the 9th Financial Technology and Natural Language Processing (FinNLP), the 6th Financial Narrative Processing (FNP), and the 1st Workshop on Large Language Models for Finance and Legal (LLMFinLegal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dabi, United Arab Emirates. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623018v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast and Sound Tagging Method for Discontinuous Named-Entity Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Few-Shot Domain Adaptation for Named-Entity Recognition via Joint Constrained k-Means and Subspace Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benno Uthayasooriyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLING 2025 - 31st International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.9902-9916, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arxiv.2412.00426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.1087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04870964v1</w:t>
+                <w:t xml:space="preserve">hal-04877776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the inconsistency of separable losses for structured prediction</w:t>
+                <w:t xml:space="preserve">A Fast and Sound Tagging Method for Discontinuous Named-Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.19506-19518, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.1087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.eacl-main.109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04394967v1</w:t>
+                <w:t xml:space="preserve">hal-04870964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural generalization in COGS: Supertagging is (almost) all you need</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Petit</w:t>
+                <w:t xml:space="preserve">Sparse Logistic Regression with High-order Features for Automatic Grammar Rule Extraction from Treebanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1089-1101, </w:t>
+              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.69⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.17534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382463v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic programming algorithm for span-based nested named-entity recognition in O(n 2 )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régression logistique parcimonieuse pour l'extraction automatique de règles de grammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.211-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394971v1</w:t>
+                <w:t xml:space="preserve">hal-04623018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-Accelerated Forward-Backward Algorithm with Application to Lattice-Free MMI</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic programming algorithm for span-based nested named-entity recognition in O(n 2 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukás Burget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing​</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746824⟩</w:t>
+              <w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.10712-10724, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.acl-long.598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434552v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-ordonnancement via programmation dynamique pour l'adaptation cross-lingue d'un analyseur en dépendances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Devatine</w:t>
+                <w:t xml:space="preserve">Structural generalization in COGS: Supertagging is (almost) all you need</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1089-1101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701508v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme d'analyse sémantique fondée sur les graphes via le problème de l'arborescence généralisée couvrante</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the inconsistency of separable losses for structured prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. pp.1491-1498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.eacl-main.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701482v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-encodeurs variationnels : contrecarrer le problème de posterior collapse grâce à la régularisation du décodeur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Petit</w:t>
+                <w:t xml:space="preserve">Ré-ordonnancement via programmation dynamique pour l'adaptation cross-lingue d'un analyseur en dépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.2-10</w:t>
+              <w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA); Laboratoire d’Informatique et Systèmes (LIS); Laboratoire Informatique d’Avignon (LIA), Jun 2022, Avignon, France. pp.183-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265886v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'impact des contraintes structurelles pour l'analyse en dépendances profondes fondée sur les graphes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un algorithme d'analyse sémantique fondée sur les graphes via le problème de l'arborescence généralisée couvrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.197-204</w:t>
+              <w:t xml:space="preserve">29e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.226-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784768v3</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Span-based discontinuous constituency parsing: a family of exact chart-based algorithms with time complexities from O(n^6) down to O(n^3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPU-Accelerated Forward-Backward Algorithm with Application to Lattice-Free MMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa-Marie Lam-Yee-Mui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukás Burget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.emnlp-main.219⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing​</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. pp.8417-8421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029253v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Latent Trees with Stochastic Perturbations and Differentiable Dynamic Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auto-encodeurs variationnels : contrecarrer le problème de posterior collapse grâce à la régularisation du décodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Titov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th annual meeting of Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.2-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029255v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiable Perturb-and-Parse: Semi-Supervised Parsing with a Structured Variational Auto-Encoder</w:t>
+                <w:t xml:space="preserve">Sur l'impact des contraintes structurelles pour l'analyse en dépendances profondes fondée sur les graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Titov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, La Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.197-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029254v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784768v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Discontinuous Phrase-Structure Parsing via the Generalized Maximum Spanning Arborescence</w:t>
+                <w:t xml:space="preserve">Span-based discontinuous constituency parsing: a family of exact chart-based algorithms with time complexities from O(n^6) down to O(n^3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Punta Cana (virtual), Dominican Republic. pp.2753-2764, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.emnlp-main.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988864v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Dependency Structures to LTAG Derivation Trees</w:t>
+                <w:t xml:space="preserve">Learning Latent Trees with Stochastic Perturbations and Differentiable Dynamic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Titov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Tree Adjoining Grammars and Related Formalisms (TAG+13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Umea, Sweden. pp.112-121</w:t>
+              <w:t xml:space="preserve">57th annual meeting of Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988871v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Differentiable Perturb-and-Parse: Semi-Supervised Parsing with a Structured Variational Auto-Encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Titov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, La Nouvelle-Orléans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transforming Dependency Structures to LTAG Derivation Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Workshop on Tree Adjoining Grammars and Related Formalisms (TAG+13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Umea, Sweden. pp.112-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Discontinuous Phrase-Structure Parsing via the Generalized Maximum Spanning Arborescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark. pp.1644 - 1654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Discontinuous Phrase-Structure Parsing via the Generalized Maximum Spanning Arborescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2017 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhagen, France. pp.1644-1654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D17-1172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dependency Parsing with Bounded Block Degree and Well-nestedness via Lagrangian Relaxation and Branch-and-Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rozenknop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Wolfler Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2612,100 +3032,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian Based Approaches for Lexicalized Tree Adjoining Grammar Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Data Structures and Algorithms [cs.DS]. Université Sorbonne Paris Cité, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018USPCD051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02511403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2715,104 +3135,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la journée d'étude sur la robustesse des systemes de TAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2822,405 +3242,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFIA 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">IA &amp; économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 130, 2025, Association Française pour l'Intelligence Artificielle</w:t>
+              <w:t xml:space="preserve">, 129, pp.1-60, 2025, Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480308v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA &amp; économie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bonnet</w:t>
+                <w:t xml:space="preserve">PFIA 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 129, pp.1-60, 2025, Association Française pour l'Intelligence Artificielle</w:t>
+              <w:t xml:space="preserve">, 130, 2025, Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289899v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and General Automatic Differentiation for Finite-State Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ondel Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SaulLM-7B: A pioneering Large Language Model for Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telmo Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Culver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3367,51 +3905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Faysse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fernandes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Niculae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Corro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nangia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetomila Mihaylova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2000000134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boizard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gisserot-Boukhlef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M. Alves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F T Martins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hammal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.1430" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Madalina Silai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz-Ortiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.530" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Uthayasooriyar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2412.00426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.69" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Marie Lam-Yee-Mui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;s Burget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devatine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784768v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.emnlp-main.219" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Titov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Wolfler Calvo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02511403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCD051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Raissi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Riera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Faysse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fernandes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Niculae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Corro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nangia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetomila Mihaylova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2000000134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hammal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2026.eacl-long.179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Uthayasooriyar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz-Ortiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilares" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.530" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.1430" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Madalina Silai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boizard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gisserot-Boukhlef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M. Alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F T Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2412.00426" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.17534" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.69" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devatine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Marie Lam-Yee-Mui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;s Burget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746824" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784768v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.emnlp-main.219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Titov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1172" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Wolfler Calvo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02511403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCD051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Raissi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Riera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574874v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Pires" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boudiaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Culver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Melo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>