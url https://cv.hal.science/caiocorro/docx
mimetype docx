--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -444,51 +444,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -582,2447 +582,2564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DocPolarBERT: A Pre-trained Model for Document Understanding with Relative Polar Coordinate Encoding of Layout Structures</w:t>
+                <w:t xml:space="preserve">A Study on Building Efficient Zero-Shot Relation Extraction Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benno Uthayasooriyar</w:t>
+                <w:t xml:space="preserve">Hugo Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ly</w:t>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vermet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caio Corro</w:t>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2026 - 19th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma, France. pp.6056-6067, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/5ndtgoxeph5j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571266v1</w:t>
+                <w:t xml:space="preserve">hal-05628350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Named Entity Recognition as Single-Pass Sequence Labeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DocPolarBERT: A Pre-trained Model for Document Understanding with Relative Polar Coordinate Encoding of Layout Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vilares</w:t>
+                <w:t xml:space="preserve">Benno Uthayasooriyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Gómez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EACL 2026 - 19th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2026, Rabat, Morocco. pp.3897-3907</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457961v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bregman Conditional Random Fields: Sequence Labeling with Parallelizable Inference Algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EuroBERT: Scaling Multilingual Encoders for European Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lacroix</w:t>
+                <w:t xml:space="preserve">Nicolas Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Le Roux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hippolyte Gisserot-Boukhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte M. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André F T Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2025 - 63rd Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COLM 2025 - Second Conference on Language Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montreal, Canada. pp.1-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360479v1</w:t>
+                <w:t xml:space="preserve">hal-05226285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Contrastive Rules from Syntactic Treebanks: A Case Study in Romance Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Herrera</w:t>
+                <w:t xml:space="preserve">Bregman Conditional Random Fields: Sequence Labeling with Parallelizable Inference Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana-Madalina Silai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caio Corro</w:t>
+                <w:t xml:space="preserve">Mathieu Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Guillaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Kahane</w:t>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUASY 2025 - Third Workshop on Quantitative Syntax</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2025 - 63rd Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienne, Austria. pp.29557-29574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.1430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404380v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EuroBERT: Scaling Multilingual Encoders for European Languages</w:t>
+                <w:t xml:space="preserve">Extraction of Contrastive Rules from Syntactic Treebanks: A Case Study in Romance Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boizard</w:t>
+                <w:t xml:space="preserve">Santiago Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Gisserot-Boukhlef</w:t>
+                <w:t xml:space="preserve">Ioana-Madalina Silai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duarte M. Alves</w:t>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André F T Martins</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLM 2025 - Second Conference on Language Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montreal, Canada. pp.1-28</w:t>
+              <w:t xml:space="preserve">QUASY 2025 - Third Workshop on Quantitative Syntax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Ljubljana, Slovenia. pp.26--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226285v1</w:t>
+                <w:t xml:space="preserve">hal-05404380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training LayoutLM from Scratch for Efficient Named-Entity Recognition in the Insurance Domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Vermet</w:t>
+                <w:t xml:space="preserve">Nested Named Entity Recognition as Single-Pass Sequence Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Muñoz-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vilares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gómez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop of the 9th Financial Technology and Natural Language Processing (FinNLP), the 6th Financial Narrative Processing (FNP), and the 1st Workshop on Large Language Models for Finance and Legal (LLMFinLegal)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China. pp.9993-10002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877824v1</w:t>
+                <w:t xml:space="preserve">hal-05457961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Shot Domain Adaptation for Named-Entity Recognition via Joint Constrained k-Means and Subspace Selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Training LayoutLM from Scratch for Efficient Named-Entity Recognition in the Insurance Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benno Uthayasooriyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2025 - 31st International Conference on Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Workshop of the 9th Financial Technology and Natural Language Processing (FinNLP), the 6th Financial Narrative Processing (FNP), and the 1st Workshop on Large Language Models for Finance and Legal (LLMFinLegal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dabi, United Arab Emirates. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877776v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast and Sound Tagging Method for Discontinuous Named-Entity Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Few-Shot Domain Adaptation for Named-Entity Recognition via Joint Constrained k-Means and Subspace Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benno Uthayasooriyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.1087⟩</w:t>
+              <w:t xml:space="preserve">COLING 2025 - 31st International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.9902-9916, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arxiv.2412.00426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870964v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Logistic Regression with High-order Features for Automatic Grammar Rule Extraction from Treebanks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fast and Sound Tagging Method for Discontinuous Named-Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.17534⟩</w:t>
+              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.19506-19518, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701105v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression logistique parcimonieuse pour l'extraction automatique de règles de grammaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sparse Logistic Regression with High-order Features for Automatic Grammar Rule Extraction from Treebanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.17534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623018v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic programming algorithm for span-based nested named-entity recognition in O(n 2 )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régression logistique parcimonieuse pour l'extraction automatique de règles de grammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.211-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394971v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural generalization in COGS: Supertagging is (almost) all you need</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1089-1101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the inconsistency of separable losses for structured prediction</w:t>
+                <w:t xml:space="preserve">A dynamic programming algorithm for span-based nested named-entity recognition in O(n 2 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.eacl-main.109⟩</w:t>
+              <w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.10712-10724, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.acl-long.598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394967v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-ordonnancement via programmation dynamique pour l'adaptation cross-lingue d'un analyseur en dépendances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the inconsistency of separable losses for structured prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. pp.1491-1498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.eacl-main.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701508v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme d'analyse sémantique fondée sur les graphes via le problème de l'arborescence généralisée couvrante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Petit</w:t>
+                <w:t xml:space="preserve">Ré-ordonnancement via programmation dynamique pour l'adaptation cross-lingue d'un analyseur en dépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.226-235</w:t>
+              <w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA); Laboratoire d’Informatique et Systèmes (LIS); Laboratoire Informatique d’Avignon (LIA), Jun 2022, Avignon, France. pp.183-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701482v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-Accelerated Forward-Backward Algorithm with Application to Lattice-Free MMI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Kocour</w:t>
+                <w:t xml:space="preserve">Un algorithme d'analyse sémantique fondée sur les graphes via le problème de l'arborescence généralisée couvrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukás Burget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing​</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.226-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434552v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-encodeurs variationnels : contrecarrer le problème de posterior collapse grâce à la régularisation du décodeur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Petit</w:t>
+                <w:t xml:space="preserve">GPU-Accelerated Forward-Backward Algorithm with Application to Lattice-Free MMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa-Marie Lam-Yee-Mui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukás Burget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing​</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. pp.8417-8421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265886v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'impact des contraintes structurelles pour l'analyse en dépendances profondes fondée sur les graphes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auto-encodeurs variationnels : contrecarrer le problème de posterior collapse grâce à la régularisation du décodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.197-204</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.2-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784768v3</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Span-based discontinuous constituency parsing: a family of exact chart-based algorithms with time complexities from O(n^6) down to O(n^3)</w:t>
+                <w:t xml:space="preserve">Sur l'impact des contraintes structurelles pour l'analyse en dépendances profondes fondée sur les graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.197-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029253v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784768v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Latent Trees with Stochastic Perturbations and Differentiable Dynamic Programming</w:t>
+                <w:t xml:space="preserve">Span-based discontinuous constituency parsing: a family of exact chart-based algorithms with time complexities from O(n^6) down to O(n^3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Titov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th annual meeting of Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Punta Cana (virtual), Dominican Republic. pp.2753-2764, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.emnlp-main.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029255v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiable Perturb-and-Parse: Semi-Supervised Parsing with a Structured Variational Auto-Encoder</w:t>
+                <w:t xml:space="preserve">Learning Latent Trees with Stochastic Perturbations and Differentiable Dynamic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Titov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, La Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">57th annual meeting of Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029254v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Dependency Structures to LTAG Derivation Trees</w:t>
+                <w:t xml:space="preserve">Differentiable Perturb-and-Parse: Semi-Supervised Parsing with a Structured Variational Auto-Encoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Titov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Tree Adjoining Grammars and Related Formalisms (TAG+13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Umea, Sweden. pp.112-121</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, La Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988871v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Discontinuous Phrase-Structure Parsing via the Generalized Maximum Spanning Arborescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark. pp.1644 - 1654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Discontinuous Phrase-Structure Parsing via the Generalized Maximum Spanning Arborescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2017 Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Copenhagen, France. pp.1644-1654, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/D17-1172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transforming Dependency Structures to LTAG Derivation Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Workshop on Tree Adjoining Grammars and Related Formalisms (TAG+13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Umea, Sweden. pp.112-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dependency Parsing with Bounded Block Degree and Well-nestedness via Lagrangian Relaxation and Branch-and-Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rozenknop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Wolfler Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3032,100 +3149,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian Based Approaches for Lexicalized Tree Adjoining Grammar Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Data Structures and Algorithms [cs.DS]. Université Sorbonne Paris Cité, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018USPCD051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02511403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3135,104 +3252,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la journée d'étude sur la robustesse des systemes de TAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3242,523 +3359,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA &amp; économie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bonnet</w:t>
+                <w:t xml:space="preserve">PFIA 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 129, pp.1-60, 2025, Association Française pour l'Intelligence Artificielle</w:t>
+              <w:t xml:space="preserve">, 130, 2025, Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289899v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFIA 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">IA &amp; économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 130, 2025, Association Française pour l'Intelligence Artificielle</w:t>
+              <w:t xml:space="preserve">, 129, pp.1-60, 2025, Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480308v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and General Automatic Differentiation for Finite-State Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ondel Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SaulLM-7B: A pioneering Large Language Model for Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telmo Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Culver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3905,51 +4022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Faysse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fernandes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Niculae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Corro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nangia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetomila Mihaylova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2000000134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hammal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2026.eacl-long.179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Uthayasooriyar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz-Ortiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilares" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.530" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.1430" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Madalina Silai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boizard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gisserot-Boukhlef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M. Alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F T Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2412.00426" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.17534" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.69" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devatine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Marie Lam-Yee-Mui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;s Burget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746824" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784768v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.emnlp-main.219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Titov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1172" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Wolfler Calvo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02511403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCD051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Raissi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Riera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574874v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Pires" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boudiaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Culver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Melo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Faysse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fernandes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Niculae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Corro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nangia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsvetomila Mihaylova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2000000134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hammal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2026.eacl-long.179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/5ndtgoxeph5j" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Uthayasooriyar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boizard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gisserot-Boukhlef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M. Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F T Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.1430" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Madalina Silai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mu&#241;oz-Ortiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilares" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2412.00426" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1087" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.17534" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.69" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.598" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devatine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Marie Lam-Yee-Mui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;s Burget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746824" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784768v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.emnlp-main.219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Titov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1172" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Wolfler Calvo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02511403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCD051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Raissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Riera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Pires" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boudiaf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Culver" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Melo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>