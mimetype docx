--- v0 (2026-04-05)
+++ v1 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caitriona CARTER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating Climate Change Along the Land–Sea Continuum: Why Policy and Organisational Dynamics Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Policy and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eet.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manila clam (Ruditapes philippinarum) in France: Fishing activity, governance and present knowledge challenges regarding its biology and ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lissardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.109206. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective on successful implementation of ecosystem-based approaches to management and conservation in the Laurentian Great Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Ludsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Minns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohiuddin Munawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alsip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecosystem Health and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), pp.9-26. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14321/aehm.027.02.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territory, ecological transition and the changing governance of ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Drouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territory, Politics, Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21622671.2022.2038661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-actor labs as a tool to drive sustainability transitions in coastal-rural territories: Application in three European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebun Akinsete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (1), pp.57-63. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/gaia.33.S1.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory, accompanying, and collective governance? The challenges of re-orientating environmental-economic interdependencies in two French ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1523908x.2024.2305351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing environmental Europe: non-linearity, nature and institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.442-446. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l’agenda de la question alimentaire au Conseil Départemental de la Gironde : une lecture de l’intégration d’une politique alimentaire locale par les interdépendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemarié-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Interdependencies between Biodiversity, the Socio-Economic and Land-Use: Insights from a Systematic Assessment of Regional Policies and Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Conservation Science Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (4), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19080/ECOA.2021.01.555568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor intentions implementing ‘ecosystem Europe’: The contested case of aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.305 - 312. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2021.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels territoires pertinents pour écologiser les industries qui misent sur le renouvelable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fournis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Écologisation des pratiques et territorialisation des activités, 11 (1), pp.14845. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.14845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels territoires pertinentes pour écologiser les industries qui misent sur le renouvelable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fournis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorializing effects of global standards: What is at stake in the case of 'sustainable' palm oil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruysschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des connaissances aux décisions : la mise en oeuvre des directives européennes sur l'eau douce et marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (21), pp.37-64. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.021.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective restoration of aquatic ecosystems: scaling the barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Friberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spears</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance options for science–policy interfaces on biodiversity and ecosystem services: comparing a network versus a platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Görg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Turnhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.1235-1252. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-016-1132-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who governs Europe? Public versus private regulation of the sustainability of fish feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (3), pp.335-352. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07036337.2014.968566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of Scottish fisheries: Sustainable interdependence from 'net to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.131-138. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.08.014i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing sustainability in EU fisheries: Re-drawing the boundary between science and politics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking UK Parliamentary Adaptation in EU Affairs: Devolution and Europeanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Legislative Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.392-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Studying Regions as ‘Spaces for Politics' : Re-thinking Territory and Strategic Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Federal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Studying Regions as ‘Spaces for Politics' : Territory, Mobilization and Political Change, 20 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13597566.2010.484564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Federal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Studying Regions as ‘Spaces for Politics’: Territory, Mobilization and Political Change, 20 (3), pp.425-430. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13597566.2010.484585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanization of Regions as ‘Spaces for Politics' : A Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Federal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Studying Regions as ‘Spaces for Politics' : Territory, Mobilization and Political Change, 20 (3), pp.295-314. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13597566.2010.484565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What has Scottish devolution changed[quest] Sectors, territory and polity-building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.315-340. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/bp.2009.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing public policy approaches to the EU: 'territorial institutionalism', fisheries and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (2), pp.263-281. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501760701817773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation options for vessels highly dependent on a limited number of species under climate and political changes. Case of New Aquitaine (France) southern fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lissardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAST CAEN 2023 Entre Terre et Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Caen, France. 79, pp.389 - 402, 2010, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing ecological transition: ports and land-sea interdependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Drouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The CHEERS conference - "Global CHanges and Estuarine and coastal systems functioning: innovativE appRoaches and assessment toolS", ECSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving synergies between rural and coastal areas to tackle the water quality issues: the COASTAL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin-Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUWQ2019 - International Conference on LAND USE and WATER QUALITY: Agricultural and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Integrated Framework to grasp transforming Science-Politics ‘coupling practices’: Participatory European coastal & marine water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine Coastal Sciences Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un élan portuaire vers une transition écologique territoriale ? Défis de gouvernance autour du Grand Port Maritime de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Joltreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Schewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Montouroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Montouroy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transitions écologiques ultra-marine au concret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.73-99, 2023, Espaces, territoires et sociétés, 9791095177586. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.monto.2023.01.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en politique des produits alimentaires issus de la pisciculture : Entre contestation et régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eve Fouilleux, Laura Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.311-328, 2020, Res Publica, 978-2-7535-7908-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The policy and social dimension of restoration thinking: Paying greater attention to 'interdependency' in restoration governing practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Policy Issues in River Restoration: Perspectives from Practice and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.29, 2019, Advancing River Restoration and Management, 978-1119409984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'Economie Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Presses, pp.277-281, 2018, Références, 2-72462-310-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Costa; Frédéric Mérand (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bruylant, pp.299-334, 2017, Traités de science politique, 978-2-802-755-722. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bru.costa.2017.01.0299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How would our industries be affected? Agriculture and fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlie Jeffery; Ray Perma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britain’s Decision. Facts and Impartial Analysis for the EU referendum on 23 June 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The David Hume Institute, pp.85-89, 2016, 978-0-9932780-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-politicising Europe: Collective private action and sustainable Europe: chap. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing Europe's spaces: European Union re-imagined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.172-194, 2015, European policy research unit series, 978-0719091858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Governing Europe’s spaces: European Union re-imagined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing Europe's spaces: European Union re-imagined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.23, 2015, European policy research unit series, 978-0719091858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Development Policy: 'Competitiveness' in All but Name</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hildermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Villareal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Jullien; Andy Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU's Government of Industries: Markets, institutions and politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.165-189, 2014, 978-1-138-78676-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315766591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Trade Policy: all pervasive but to what end?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigfrido Ramírez Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Jullien, Andy Smith (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU’s government of industries: Markets, institutions and politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.216-240, 2014, Routledge Studies on Government and the European Union, 978-1-138-78676-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU’s government of aquaculture: Completeness unwanted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Jullien, Andy Smith (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU’s government of industries: Markets, institutions and politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.84-114, 2014, Routledge Studies on Government and the European Union, 978-1-138-78676-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization, Scottish Fisheries and 'Political Work': Global-EU-Local Dialectics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jullien Bernard et Smith Andy (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries and Globalization: The Political Causality of Difference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.149-181, 2008, Globalization and Governance Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation options at the fishing enterprise scale and governance modes in response to climate change effects in a changing political environment. Case of New Aquitaine (France) southern fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lissardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Bru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congrès transfrontalier sur le Changement Climatique et Littoral (UHINAK 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Irun, Spain. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of the 'Ecosystem Approach' ......and why these politics matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Halieutique et Développement Durable AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOGOV: A political sociology of ECOsystem sciences: theories, narratives, interactions and GOVernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Policy Unit, Faculty of Law, criminology and public administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lausanne, Switzerland. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependence between science and politics in the governance of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem dynamics and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche écosystémique à l'épreuve des faits, comme outil de gestion des pêcheries côtières, dans le contexte du changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS - XVIIIèmes Rencontres internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of interdependence governing ocean-based industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apolimer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How science-politics coupling practices shape ecosystem approaches, as well as winners and losers governing ecosystems in New Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Conchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The « Ecosystem Approach » Does it live up to its promise?, Conference organised by the ECOGOV project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche intégrée de la restauration de la continuité écologique des cours d'eau pour les poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et restauration écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the surf: The 4As of knowledge-politics interdependence in marine governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hamburg, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'approche écosystémique reconfigure l'interface science/politique dans la planification stratégique de l'eau sur l'estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès AFSP. Section thématique 16 : Savoirs et pouvoirs bureaucratiques dans le gouvernement de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les médiations entre connaissances et décisions dans les dispositifs participatifs de gestion de l’eau : nouveau cadre pour comparer l’application de la DCSMM et de la DCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter-Eau, Au-delà des dispositifs institutionnels : quelles formes alternatives de participation à la démocratie de l’eau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limoges, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal zone management: Pluri-disciplinary research within the LabEX COTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Oger Jeanneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bordeaux LabEx COTE and University of Waterloo Water Institute Joint Workshop on Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-imagining Europeand its Union: Conceptualizing Europe's multiple spaces and their government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Jyväskylä symposium on Political Thought and Conceptual Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Jyväskylä, Finland. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOGOV: A political sociology of ECOsystem sciences: theories, narratives, interactions and GOVernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST: ORCHESTRA WG3 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of the government of Scottish fisheries: Sustainable interdependence of knowledge, territory, markets and ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française d’Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the green way(s): the politics of smart transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fournis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British International Studies Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards and the re-problematization of territory: Sustainable standards in European farmed fish markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The roles of states and markets in the extension of Tripartite Standard Regimes (TSRs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions as resources, rather than structures: Regional politics of sustainable interdependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"From Institutionalism To Institutionalizations", Seminar on Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More seafood, but just not European? The European Commission and aquacultural policy in an age of austerity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne l’Europe ? L’action publique, l’action collectif privé et l’alimentation piscicole durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les interdépendances entre la régulation publique et les standards privés, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Montpellier, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social sciences and the sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx COTE exchange with Vigo, Campus do Mar, University of Bordeaux 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social construction of knowledge use in public and private regulation: Whose knowledge and why?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science réglementaire et gouvernement européen de la pêche : Vers une science participative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie Politique Des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Institutionalization of European Spaces: Interactions, Practices and Political Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Saliou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanisation of Regions as ‘Spaces for Politics': A Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Groupe Local &amp; Politique/TAPS-SPIRIT : « Local et politique : quoi de neuf ? », session "Un nouveau modèle d'analyse régionale ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pessac, Sciences Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Regions as 'Spaces For Politics': Re-Thinking Territory and Strategic Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parliamentary Committee Work, Organizational Knowledge & EU Engagement: A Framework for Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, ST 11 : Les assemblées du Parlement : la séance, les commissions et les groupes, axe 2 : S'assembler pour (s')informer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From EU Social Policy to ‘Flexicurity': Trans-Industry Regulation to What End?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biannual Conference of the Society for Advanced of Socio-Economics "Capitalism in Crisis: Wat's next?", "Capitalism in Crisis: Wat's next?", panel H "Markets, Firms &amp; Institutions", H21 "The EU's Government of Trans-Industry Regulations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector-Territory Dialectics in the Re-Institutionalisation of the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence biennale de la European Union Studies Association, panel "Territory in the Government of the EU: Why Theory Matters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries, Globalization and the EU: The Political Causality of Divergent Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle "Exchanging Ideas on Europe 2008. Rethinking the European Union"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UACES, Sep 2008, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Scottish Devolution Pluralist? Sectors, Territory and Domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe "Territorial Politics Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Edimbourg, Nov 2007, Edimbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00197062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Scottish Devolution Pluralist? Sectors, Territory and Domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l ‘AFSP, table ronde 3 : États démocratiques et reconnaissance de la 'diversité'. Analyse comparée du renouvellement du pluralisme politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting &amp;quot;Multi-Level Governance&amp;quot;: A &amp;quot;Territorial Institutionalist&amp;quot; Analisis of European Fisheries and Wine Sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Visions of Europe: Key Problems, New Trajectories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UACES, Aug 2006, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.117-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Aquaculture: Sustainability interdependence, territory and regulation in fish farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.246, 2018, 9781138499225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Europe's Spaces: European Union Re-Imagined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, pp.203, 2015, 978-0719091858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tangled politics of 'sustainability interdependence': Aquaculture, sustainability, territory, regulation and knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02607197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit referendum aftermath: Finding somewhere we belong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishy lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonances : variations poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Regions as ‘Spaces for Politics' : Territory, Mobilization and Political Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Federal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.430, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caitriona CARTER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating Climate Change Along the Land–Sea Continuum: Why Policy and Organisational Dynamics Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Policy and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eet.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manila clam (Ruditapes philippinarum) in France: Fishing activity, governance and present knowledge challenges regarding its biology and ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lissardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.109206. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territory, ecological transition and the changing governance of ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Drouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territory, Politics, Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21622671.2022.2038661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective on successful implementation of ecosystem-based approaches to management and conservation in the Laurentian Great Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Ludsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Minns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohiuddin Munawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Alsip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecosystem Health and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), pp.9-26. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14321/aehm.027.02.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-actor labs as a tool to drive sustainability transitions in coastal-rural territories: Application in three European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebun Akinsete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (1), pp.57-63. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/gaia.33.S1.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory, accompanying, and collective governance? The challenges of re-orientating environmental-economic interdependencies in two French ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1523908x.2024.2305351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing environmental Europe: non-linearity, nature and institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.442-446. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l’agenda de la question alimentaire au Conseil Départemental de la Gironde : une lecture de l’intégration d’une politique alimentaire locale par les interdépendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemarié-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Interdependencies between Biodiversity, the Socio-Economic and Land-Use: Insights from a Systematic Assessment of Regional Policies and Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Conservation Science Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (4), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19080/ECOA.2021.01.555568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor intentions implementing ‘ecosystem Europe’: The contested case of aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.305 - 312. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2021.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels territoires pertinentes pour écologiser les industries qui misent sur le renouvelable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fournis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels territoires pertinents pour écologiser les industries qui misent sur le renouvelable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fournis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Écologisation des pratiques et territorialisation des activités, 11 (1), pp.14845. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.14845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorializing effects of global standards: What is at stake in the case of 'sustainable' palm oil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruysschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des connaissances aux décisions : la mise en oeuvre des directives européennes sur l'eau douce et marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (21), pp.37-64. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.021.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective restoration of aquatic ecosystems: scaling the barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Friberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spears</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance options for science–policy interfaces on biodiversity and ecosystem services: comparing a network versus a platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Görg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Turnhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.1235-1252. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-016-1132-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who governs Europe? Public versus private regulation of the sustainability of fish feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (3), pp.335-352. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07036337.2014.968566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of Scottish fisheries: Sustainable interdependence from 'net to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.131-138. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.08.014i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking UK Parliamentary Adaptation in EU Affairs: Devolution and Europeanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Legislative Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.392-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing sustainability in EU fisheries: Re-drawing the boundary between science and politics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Federal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Studying Regions as ‘Spaces for Politics’: Territory, Mobilization and Political Change, 20 (3), pp.425-430. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13597566.2010.484585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanization of Regions as ‘Spaces for Politics' : A Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Federal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Studying Regions as ‘Spaces for Politics' : Territory, Mobilization and Political Change, 20 (3), pp.295-314. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13597566.2010.484565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Studying Regions as ‘Spaces for Politics' : Re-thinking Territory and Strategic Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Federal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Studying Regions as ‘Spaces for Politics' : Territory, Mobilization and Political Change, 20 (3), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13597566.2010.484564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What has Scottish devolution changed[quest] Sectors, territory and polity-building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.315-340. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/bp.2009.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing public policy approaches to the EU: 'territorial institutionalism', fisheries and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (2), pp.263-281. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501760701817773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation options for vessels highly dependent on a limited number of species under climate and political changes. Case of New Aquitaine (France) southern fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lissardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAST CAEN 2023 Entre Terre et Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Caen, France. 79, pp.389 - 402, 2010, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing ecological transition: ports and land-sea interdependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Drouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The CHEERS conference - "Global CHanges and Estuarine and coastal systems functioning: innovativE appRoaches and assessment toolS", ECSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving synergies between rural and coastal areas to tackle the water quality issues: the COASTAL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin-Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUWQ2019 - International Conference on LAND USE and WATER QUALITY: Agricultural and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Integrated Framework to grasp transforming Science-Politics ‘coupling practices’: Participatory European coastal & marine water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine Coastal Sciences Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un élan portuaire vers une transition écologique territoriale ? Défis de gouvernance autour du Grand Port Maritime de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Joltreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Schewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Montouroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Montouroy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transitions écologiques ultra-marine au concret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.73-99, 2023, Espaces, territoires et sociétés, 9791095177586. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.monto.2023.01.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en politique des produits alimentaires issus de la pisciculture : Entre contestation et régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eve Fouilleux, Laura Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.311-328, 2020, Res Publica, 978-2-7535-7908-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The policy and social dimension of restoration thinking: Paying greater attention to 'interdependency' in restoration governing practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Policy Issues in River Restoration: Perspectives from Practice and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.29, 2019, Advancing River Restoration and Management, 978-1119409984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'Economie Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Presses, pp.277-281, 2018, Références, 2-72462-310-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Costa; Frédéric Mérand (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bruylant, pp.299-334, 2017, Traités de science politique, 978-2-802-755-722. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bru.costa.2017.01.0299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How would our industries be affected? Agriculture and fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlie Jeffery; Ray Perma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britain’s Decision. Facts and Impartial Analysis for the EU referendum on 23 June 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The David Hume Institute, pp.85-89, 2016, 978-0-9932780-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-politicising Europe: Collective private action and sustainable Europe: chap. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing Europe's spaces: European Union re-imagined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.172-194, 2015, European policy research unit series, 978-0719091858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Governing Europe’s spaces: European Union re-imagined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing Europe's spaces: European Union re-imagined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.23, 2015, European policy research unit series, 978-0719091858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Development Policy: 'Competitiveness' in All but Name</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hildermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Villareal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Jullien; Andy Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU's Government of Industries: Markets, institutions and politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.165-189, 2014, 978-1-138-78676-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315766591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Trade Policy: all pervasive but to what end?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigfrido Ramírez Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Jullien, Andy Smith (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU’s government of industries: Markets, institutions and politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.216-240, 2014, Routledge Studies on Government and the European Union, 978-1-138-78676-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU’s government of aquaculture: Completeness unwanted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Jullien, Andy Smith (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU’s government of industries: Markets, institutions and politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.84-114, 2014, Routledge Studies on Government and the European Union, 978-1-138-78676-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization, Scottish Fisheries and 'Political Work': Global-EU-Local Dialectics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jullien Bernard et Smith Andy (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries and Globalization: The Political Causality of Difference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.149-181, 2008, Globalization and Governance Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation options at the fishing enterprise scale and governance modes in response to climate change effects in a changing political environment. Case of New Aquitaine (France) southern fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lissardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Bru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congrès transfrontalier sur le Changement Climatique et Littoral (UHINAK 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Irun, Spain. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of the 'Ecosystem Approach' ......and why these politics matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Halieutique et Développement Durable AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the surf: The 4As of knowledge-politics interdependence in marine governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hamburg, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How science-politics coupling practices shape ecosystem approaches, as well as winners and losers governing ecosystems in New Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Conchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The « Ecosystem Approach » Does it live up to its promise?, Conference organised by the ECOGOV project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOGOV: A political sociology of ECOsystem sciences: theories, narratives, interactions and GOVernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Policy Unit, Faculty of Law, criminology and public administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lausanne, Switzerland. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche écosystémique à l'épreuve des faits, comme outil de gestion des pêcheries côtières, dans le contexte du changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS - XVIIIèmes Rencontres internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of interdependence governing ocean-based industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apolimer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependence between science and politics in the governance of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem dynamics and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche intégrée de la restauration de la continuité écologique des cours d'eau pour les poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et restauration écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'approche écosystémique reconfigure l'interface science/politique dans la planification stratégique de l'eau sur l'estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès AFSP. Section thématique 16 : Savoirs et pouvoirs bureaucratiques dans le gouvernement de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-imagining Europeand its Union: Conceptualizing Europe's multiple spaces and their government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Jyväskylä symposium on Political Thought and Conceptual Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Jyväskylä, Finland. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal zone management: Pluri-disciplinary research within the LabEX COTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Oger Jeanneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bordeaux LabEx COTE and University of Waterloo Water Institute Joint Workshop on Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les médiations entre connaissances et décisions dans les dispositifs participatifs de gestion de l’eau : nouveau cadre pour comparer l’application de la DCSMM et de la DCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter-Eau, Au-delà des dispositifs institutionnels : quelles formes alternatives de participation à la démocratie de l’eau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limoges, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the green way(s): the politics of smart transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fournis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British International Studies Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of the government of Scottish fisheries: Sustainable interdependence of knowledge, territory, markets and ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française d’Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOGOV: A political sociology of ECOsystem sciences: theories, narratives, interactions and GOVernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST: ORCHESTRA WG3 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards and the re-problematization of territory: Sustainable standards in European farmed fish markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The roles of states and markets in the extension of Tripartite Standard Regimes (TSRs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions as resources, rather than structures: Regional politics of sustainable interdependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"From Institutionalism To Institutionalizations", Seminar on Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More seafood, but just not European? The European Commission and aquacultural policy in an age of austerity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social sciences and the sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx COTE exchange with Vigo, Campus do Mar, University of Bordeaux 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social construction of knowledge use in public and private regulation: Whose knowledge and why?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne l’Europe ? L’action publique, l’action collectif privé et l’alimentation piscicole durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les interdépendances entre la régulation publique et les standards privés, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Montpellier, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science réglementaire et gouvernement européen de la pêche : Vers une science participative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie Politique Des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Institutionalization of European Spaces: Interactions, Practices and Political Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Saliou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Regions as 'Spaces For Politics': Re-Thinking Territory and Strategic Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanisation of Regions as ‘Spaces for Politics': A Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Groupe Local &amp; Politique/TAPS-SPIRIT : « Local et politique : quoi de neuf ? », session "Un nouveau modèle d'analyse régionale ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pessac, Sciences Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parliamentary Committee Work, Organizational Knowledge & EU Engagement: A Framework for Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, ST 11 : Les assemblées du Parlement : la séance, les commissions et les groupes, axe 2 : S'assembler pour (s')informer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From EU Social Policy to ‘Flexicurity': Trans-Industry Regulation to What End?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biannual Conference of the Society for Advanced of Socio-Economics "Capitalism in Crisis: Wat's next?", "Capitalism in Crisis: Wat's next?", panel H "Markets, Firms &amp; Institutions", H21 "The EU's Government of Trans-Industry Regulations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector-Territory Dialectics in the Re-Institutionalisation of the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence biennale de la European Union Studies Association, panel "Territory in the Government of the EU: Why Theory Matters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industries, Globalization and the EU: The Political Causality of Divergent Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle "Exchanging Ideas on Europe 2008. Rethinking the European Union"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UACES, Sep 2008, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Scottish Devolution Pluralist? Sectors, Territory and Domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe "Territorial Politics Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Edimbourg, Nov 2007, Edimbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00197062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Scottish Devolution Pluralist? Sectors, Territory and Domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l ‘AFSP, table ronde 3 : États démocratiques et reconnaissance de la 'diversité'. Analyse comparée du renouvellement du pluralisme politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting &amp;quot;Multi-Level Governance&amp;quot;: A &amp;quot;Territorial Institutionalist&amp;quot; Analisis of European Fisheries and Wine Sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Visions of Europe: Key Problems, New Trajectories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UACES, Aug 2006, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.117-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Aquaculture: Sustainability interdependence, territory and regulation in fish farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.246, 2018, 9781138499225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Europe's Spaces: European Union Re-Imagined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, pp.203, 2015, 978-0719091858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tangled politics of 'sustainability interdependence': Aquaculture, sustainability, territory, regulation and knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02607197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishy lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonances : variations poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit referendum aftermath: Finding somewhere we belong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Regions as ‘Spaces for Politics' : Territory, Mobilization and Political Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Federal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.430, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.70033" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984783v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kermorvant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ludsin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Minns" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiuddin Munawar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alsip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/aehm.027.02.09" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2022.2038661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guittard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmia Kastanidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebun Akinsete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Berg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/gaia.33.S1.9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908x.2024.2305351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lailliau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ECOA.2021.01.555568" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fournis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fournis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruysschaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2019.05.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HB14RN9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0037" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Friberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buijse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hering" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spears" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#246;rg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wittmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turnhout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandewalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1132-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2014.968566" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.08.014i" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2010.484564" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2010.484585" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2010.484565" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/bp.2009.9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256891v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760701817773" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caill-Milly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lissardy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.12.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin-Leccia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill Milly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morandeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Joltreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Schewe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.monto.2023.01.0073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.costa.2017.01.0299" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freeman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lawn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hildermeier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villareal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315766591" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigfrido Ram&#237;rez P&#233;rez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600179v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Bru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609850v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608464v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Conchon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604983v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605067v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oger Jeanneret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604986v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599916v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605065v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598965v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604992v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guigner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Saliou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796588v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512392v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jullien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186412v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02607197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604978v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540775v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.70033" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984783v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kermorvant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2022.2038661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ludsin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Minns" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiuddin Munawar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alsip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/aehm.027.02.09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guittard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmia Kastanidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebun Akinsete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Berg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/gaia.33.S1.9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908x.2024.2305351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lailliau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ECOA.2021.01.555568" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fournis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fournis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruysschaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2019.05.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HB14RN9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0037" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Friberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buijse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hering" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spears" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#246;rg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wittmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turnhout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandewalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1132-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2014.968566" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.08.014i" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2010.484585" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2010.484565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13597566.2010.484564" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/bp.2009.9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256891v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760701817773" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caill-Milly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lissardy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.12.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin-Leccia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill Milly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morandeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Joltreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Schewe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.monto.2023.01.0073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.costa.2017.01.0299" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freeman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lawn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hildermeier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Villareal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315766591" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigfrido Ram&#237;rez P&#233;rez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600179v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Bru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609850v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Conchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608467v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608466v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oger Jeanneret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604991v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604989v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599916v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605065v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604992v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guigner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Saliou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523029v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512392v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jullien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186412v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02607197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540775v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>