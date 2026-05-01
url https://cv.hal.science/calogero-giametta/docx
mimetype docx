--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="570643B8"/>
+    <w:nsid w:val="98D6861D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>