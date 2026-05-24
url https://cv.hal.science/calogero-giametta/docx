--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CALOGERO GIAMETTA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">calogero-giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1351-9103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAK-6622-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The national and moral borders of the 2016 French law on sex work: An analysis of the ‘prostitution exit programme’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02610183221101167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, sex work and trafficking: the racialized bordering politics of sexual humanitarianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Macioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Bennachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fehrenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Racial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (9), pp.1607-1628. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01419870.2021.1892790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfinished Decriminalization: The Impact of Section 19 of the Prostitution Reform Act 2003 on Migrant Sex Workers’ Rights and Lives in Aotearoa New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Bennachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Macioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.179. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/socsci10050179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Trafficking in the Time of FOSTA/SESTA: Networked Moral Gentrification and Sexual Humanitarian Creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Musto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fehrenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hoefinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Macioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.58. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/socsci10020058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing the Mother Tac: The Racialised, Sexualised and Gendered Politics of Modern Slavery in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Macioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurydice Aroney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Bennachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fehrenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.192. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/socsci9110192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New asylum protection categories and elusive filtering devices: the case of ‘Queer asylum’ in France and the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.142-157. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369183X.2018.1500172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Based Responses to Negative Health Impacts of Sexual Humanitarian Anti-Trafficking Policies and the Criminalization of Sex Work and Migration in the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hoefinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Musto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Macioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fehrenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/socsci9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgender People and Human Trafficking: Intersectional Exclusion of Transgender Migrants and People of Color from Anti-trafficking Protection in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fehrenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Musto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hoefinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Macioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Trafficking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23322705.2020.1690116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Problem of Prostitution&amp;quot;: Repressive policies in the name of migration control, public order, and women's rights in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Calderaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-trafficking review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.155-171. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14197/atr.2012191210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The Problem of Prostitution’: Repressive policies in the name of migration control, public order, and women’s rights in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Calderaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-trafficking review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.155-171. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14197/ATR.2012191210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorienting participation, distance and positionality : ethnographic encounters with gender and sexual minority migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorienting Participation, Distance and Positionality: Ethnographic Encounters with Gender and Sexual Minority Migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (5-6), pp.868-882. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1363460716678751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta. 2017. The Sexual Politics of Asylum. Sexual Orientations and Gender Identity in the UK Asylum System & Thibaut Raboin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Rescued’ subjects: The question of religiosity for non-heteronormative asylum seekers in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5-6), pp.583-599. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1363460714526130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sexual Politics of Asylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2017, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315561189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impatto della legge francese del 2016 sulla prostituzione: Un’indagine collaborativa che da priorità alle voci delle lavoratrici del sesso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Garofalo Geymonat et Giulia Selmi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostituzione e lavoro sessuale in Italia. Oltre le semplificazioni, dentro ai diritti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-184, 2022, Questioni di genere, 9791259930941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Sex Workers Think About Victimhood, Violence, and Exploitation. Insights From a Collaborative Study Prioritizing Sex Workers' Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Darley (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafficking and Sex Work. Gender, Race and Public Order</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-148, 2022, 9781032037837. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003188971-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrativising One’s Sexuality/Gender: Neo-Liberal Humanitarianism and the Right of Asylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality, Citizenship and Belonging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2015, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315752563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the entrance to France’s ‘prostitution exit programme’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi contre le « système prostitutionnel » : l’amer constat d’échec des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the ’Swedish model’ in France: chronicle of a disaster foretold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the 'Swedish model' in France: chronicle of a disaster foretold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do sex workers think about the French Prostitution Act?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Rassouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Médecins du Monde. 2019, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pensent les travailleur.se.s du sexe de la loi prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Rassouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Médecins du Monde. 2018, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CALOGERO GIAMETTA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">calogero-giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1351-9103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=kYIa-hgAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAK-6622-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The national and moral borders of the 2016 French law on sex work: An analysis of the ‘prostitution exit programme’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02610183221101167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfinished Decriminalization: The Impact of Section 19 of the Prostitution Reform Act 2003 on Migrant Sex Workers’ Rights and Lives in Aotearoa New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Bennachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Macioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.179. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/socsci10050179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, sex work and trafficking: the racialized bordering politics of sexual humanitarianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Macioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Bennachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fehrenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Racial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (9), pp.1607-1628. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01419870.2021.1892790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Trafficking in the Time of FOSTA/SESTA: Networked Moral Gentrification and Sexual Humanitarian Creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Musto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fehrenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hoefinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Macioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.58. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/socsci10020058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New asylum protection categories and elusive filtering devices: the case of ‘Queer asylum’ in France and the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.142-157. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369183X.2018.1500172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing the Mother Tac: The Racialised, Sexualised and Gendered Politics of Modern Slavery in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Macioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurydice Aroney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Bennachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fehrenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.192. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/socsci9110192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Based Responses to Negative Health Impacts of Sexual Humanitarian Anti-Trafficking Policies and the Criminalization of Sex Work and Migration in the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hoefinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Musto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Macioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fehrenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/socsci9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgender People and Human Trafficking: Intersectional Exclusion of Transgender Migrants and People of Color from Anti-trafficking Protection in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fehrenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Musto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hoefinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Macioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Trafficking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23322705.2020.1690116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Problem of Prostitution&amp;quot;: Repressive policies in the name of migration control, public order, and women's rights in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Calderaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-trafficking review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.155-171. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14197/atr.2012191210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The Problem of Prostitution’: Repressive policies in the name of migration control, public order, and women’s rights in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Calderaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-trafficking review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.155-171. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14197/ATR.2012191210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorienting participation, distance and positionality : ethnographic encounters with gender and sexual minority migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorienting Participation, Distance and Positionality: Ethnographic Encounters with Gender and Sexual Minority Migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (5-6), pp.868-882. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1363460716678751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta. 2017. The Sexual Politics of Asylum. Sexual Orientations and Gender Identity in the UK Asylum System & Thibaut Raboin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Rescued’ subjects: The question of religiosity for non-heteronormative asylum seekers in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5-6), pp.583-599. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1363460714526130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sexual Politics of Asylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2017, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315561189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impatto della legge francese del 2016 sulla prostituzione: Un’indagine collaborativa che da priorità alle voci delle lavoratrici del sesso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Garofalo Geymonat et Giulia Selmi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostituzione e lavoro sessuale in Italia. Oltre le semplificazioni, dentro ai diritti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-184, 2022, Questioni di genere, 9791259930941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Sex Workers Think About Victimhood, Violence, and Exploitation. Insights From a Collaborative Study Prioritizing Sex Workers' Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Darley (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafficking and Sex Work. Gender, Race and Public Order</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-148, 2022, 9781032037837. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003188971-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrativising One’s Sexuality/Gender: Neo-Liberal Humanitarianism and the Right of Asylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality, Citizenship and Belonging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2015, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315752563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the entrance to France’s ‘prostitution exit programme’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi contre le « système prostitutionnel » : l’amer constat d’échec des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the ’Swedish model’ in France: chronicle of a disaster foretold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the 'Swedish model' in France: chronicle of a disaster foretold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do sex workers think about the French Prostitution Act?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Rassouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Médecins du Monde. 2019, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pensent les travailleur.se.s du sexe de la loi prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Giametta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Rassouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Médecins du Monde. 2018, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98D6861D"/>
+    <w:nsid w:val="741026E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/calogero-giametta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1351-9103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-6622-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Giametta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02610183221101167" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Macioti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Bennachie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fehrenbacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2021.1892790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Pickering" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Macioti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci10050179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Musto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Hoefinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci10020058" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Aroney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci9110192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2018.1500172" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci9010001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23322705.2020.1690116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Calderaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14197/atr.2012191210" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14197/ATR.2012191210" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363460716678751" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thevenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.783" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363460714526130" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315561189" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03881394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/9470" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03930052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003188971-11/sex-workers-think-victimhood-violence-exploitation-h%C3%A9l%C3%A8ne-le-bail-calogero-giametta?context=ubx&amp;amp;refId=8de12127-d7a9-46d3-b196-fa8e6c5187bc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188971-11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315752563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02115877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rassouw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867653v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/calogero-giametta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1351-9103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=kYIa-hgAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-6622-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Giametta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02610183221101167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Bennachie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Pickering" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Macioti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci10050179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Macioti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fehrenbacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2021.1892790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Musto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Hoefinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci10020058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2018.1500172" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Aroney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci9110192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci9010001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23322705.2020.1690116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Calderaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14197/atr.2012191210" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14197/ATR.2012191210" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363460716678751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thevenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.783" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363460714526130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315561189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03881394v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/9470" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03930052v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003188971-11/sex-workers-think-victimhood-violence-exploitation-h%C3%A9l%C3%A8ne-le-bail-calogero-giametta?context=ubx&amp;amp;refId=8de12127-d7a9-46d3-b196-fa8e6c5187bc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188971-11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03269672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315752563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02115877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rassouw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867653v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>