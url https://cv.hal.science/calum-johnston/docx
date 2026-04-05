--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -821,368 +821,368 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (47), pp.e2511180122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.25111801221of12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2511180122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competence induction of homologous recombination genes protects pneumococcal cells from genotoxic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pneumococcal competence is a populational health sensor driving multilevel heterogeneity in response to antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calum H G Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David de Lemos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.03142-24⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49853-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266409v1</w:t>
+                <w:t xml:space="preserve">hal-04730683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcal competence is a populational health sensor driving multilevel heterogeneity in response to antibiotics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Calum H G Johnston</w:t>
+                <w:t xml:space="preserve">Competence induction of homologous recombination genes protects pneumococcal cells from genotoxic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David de Lemos</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.5625. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49853-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.03142-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730683v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RecA-directed recombination pathway of natural transformation initiates at chromosomal replication forks in the pneumococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calum H G Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Hope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1412,283 +1412,283 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination of the Phase-Variable spnIII Locus Is Independent of All Known Pneumococcal Site-Specific Recombinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Ste Croix</w:t>
+                <w:t xml:space="preserve">M de Ste Croix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K y Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Manso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Calum Johnston</w:t>
+                <w:t xml:space="preserve">A S Manso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 201 (15), pp.e00233-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00233-19⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 201 (15), pp.e00233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.00233-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367986v1</w:t>
+                <w:t xml:space="preserve">hal-03031130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination of the Phase-Variable spnIII Locus Is Independent of All Known Pneumococcal Site-Specific Recombinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M de Ste Croix</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Ste Croix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K y Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Polard</w:t>
+                <w:t xml:space="preserve">A. S. Manso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calum Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 201 (15), pp.e00233. </w:t>
+              <w:t xml:space="preserve">, In press, 201 (15), pp.e00233-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jb.00233-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00233-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031130v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning cellular levels of DprA ensures transformant fitness in the human pathogen Streptococcus pneumoniae.</w:t>
               </w:r>
@@ -2923,51 +2923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of Nonhemolytic Pneumolysin in Serotypes of Streptococcus pneumoniae Associated with Disease Outbreaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna M C Jefferies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calum H G Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea‐ann S Kirkham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,51 +3347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fauconnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ducrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Lemos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Johnston" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03867047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hope" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.25111801221of12" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03142-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum H G Johnston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyeldieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49853-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04044806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2213867120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Hg Johnston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.62907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Ste Croix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K y Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vacca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Manso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00233-19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Ste Croix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Manso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00233-19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Khemici" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge M." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Claverys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.01.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X4XBXBW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fichant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Smith" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Inverarity" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Slack" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin K. Paterson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.063479-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Granadel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003178" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caymaris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zomer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Bootsma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003819" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hinds" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van der Linden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Eldere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01746-09" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M C Jefferies" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea&#8208;ann S Kirkham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme J M Cowan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty S Ross" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520091" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jefferies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Nieminen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Ann Kirkham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.01092-06" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fauconnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ducrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Lemos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Johnston" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03867047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hope" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2511180122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum H G Johnston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyeldieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49853-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03142-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04044806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2213867120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Hg Johnston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.62907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Ste Croix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K y Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vacca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Manso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00233-19" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Ste Croix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Manso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00233-19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Khemici" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge M." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Claverys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.01.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X4XBXBW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fichant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Smith" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Inverarity" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Slack" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin K. Paterson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.063479-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Granadel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003178" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caymaris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zomer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Bootsma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003819" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hinds" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van der Linden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Eldere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01746-09" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M C Jefferies" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea&#8208;ann S Kirkham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme J M Cowan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty S Ross" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520091" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jefferies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Nieminen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Ann Kirkham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.01092-06" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>