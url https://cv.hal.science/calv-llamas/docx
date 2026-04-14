--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -66,511 +66,511 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online elemental characterization of collimated nanoaerosols by Laser-Induced Breakdown Spectroscopy of isolated particles</w:t>
+                <w:t xml:space="preserve">Automated line identification for atomic spectroscopy (ALIAS): Application to LIBS imaging data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
+                <w:t xml:space="preserve">Clément Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+                <w:t xml:space="preserve">Lana Neoričić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Cugerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 225, pp.107122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107122⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 231, pp.107255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919031v1</w:t>
+                <w:t xml:space="preserve">hal-05560478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of denoising approaches in the context of ultra-fast LIBS imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Online elemental characterization of collimated nanoaerosols by Laser-Induced Breakdown Spectroscopy of isolated particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 227, pp.107167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107167⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 225, pp.107122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987255v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast µLIBS Imaging for the multiscale mineralogical characterization of pegmatite rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimization of denoising approaches in the context of ultra-fast LIBS imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Guerrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3JA00438D⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227, pp.107167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446476v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Acoustical Mixed-Mapping of Geological Materials from Laser-Induced Plasmas: A Comprehensive Approach to Differentiate Mineral Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markéta Bosáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Novotný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -585,3248 +585,3382 @@
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c05214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Social Media Empowers Analytical Chemists to Explore Millions of Spectra Derived from a Complex Sample</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruggero Guerrini</w:t>
+                <w:t xml:space="preserve">Ultrafast µLIBS Imaging for the multiscale mineralogical characterization of pegmatite rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor H.C. Ferreira</w:t>
+                <w:t xml:space="preserve">Adrian Tercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Alvarez Llamas</w:t>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (10), pp.3994-3998. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (4), pp.1077-1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c05724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3JA00438D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468633v1</w:t>
+                <w:t xml:space="preserve">hal-04446476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced alteration of apatite on the surface of Mars: first in situ observations with SuperCam Raman onboard Perseverance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Social Media Empowers Analytical Chemists to Explore Millions of Spectra Derived from a Complex Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Guerrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Clavé</w:t>
+                <w:t xml:space="preserve">Victor H.C. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+                <w:t xml:space="preserve">César Alvarez Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G Lopez-Reyes</w:t>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61494-5⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (10), pp.3994-3998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c05724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04598620v1</w:t>
+                <w:t xml:space="preserve">hal-04468633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological traverse of the olivine cumulate Séítah formation at Jezero crater, Mars : A perspective from SuperCam onboard Perseverance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation-induced alteration of apatite on the surface of Mars: first in situ observations with SuperCam Raman onboard Perseverance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Beyssac</w:t>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Forni</w:t>
+                <w:t xml:space="preserve">Clément Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cousin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L.C. Kah</w:t>
+                <w:t xml:space="preserve">G Lopez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007638⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.11284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61494-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04116300v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04598620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sound of geological targets on Mars from the absolute intensity of laser-induced sparks shock waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrological traverse of the olivine cumulate Séítah formation at Jezero crater, Mars : A perspective from SuperCam onboard Perseverance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alvarez-Llamas</w:t>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laserna</w:t>
+                <w:t xml:space="preserve">A. Udry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. García-Gómez</w:t>
+                <w:t xml:space="preserve">L.C. Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2023.106687⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, The MARS Perseverance Rover Jezero Crater Floor Campaign, 128 (7), pp.e2022JE007638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04081051v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04116300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution High-Speed LIBS Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sound of geological targets on Mars from the absolute intensity of laser-induced sparks shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laserna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tercier</w:t>
+                <w:t xml:space="preserve">J. Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vasileva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Alvarez-Llamas</w:t>
+                <w:t xml:space="preserve">P. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Hermelin</w:t>
+                <w:t xml:space="preserve">L. García-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56530/spectroscopy.sr2771p7⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205 (July), pp.106687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2023.106687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389970v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04081051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy imaging for material and biomedical applications: recent advances and future perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Resolution High-Speed LIBS Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gardette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+                <w:t xml:space="preserve">E. Vasileva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c04910⟩</w:t>
+              <w:t xml:space="preserve">Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (11), pp.34-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56530/spectroscopy.sr2771p7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03933204v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: In situ recording of Mars soundscape</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy imaging for material and biomedical applications: recent advances and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Murdoch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Mimoun</w:t>
+                <w:t xml:space="preserve">Vincent Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-05050-z⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (1), pp.49-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c04910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03848666v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03933204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic evaluation on the impact of sample-related and environmental factors in the analytical performance of acoustic emission from laser-induced plasmas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karel Novotný</w:t>
+                <w:t xml:space="preserve">Author Correction: In situ recording of Mars soundscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R D Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.340224⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 608, pp.E26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-05050-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798811v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03848666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Effects on Simultaneous Optical and Acoustics Data from Laser-Induced Plasmas in Air: Implications to the Differentiation of Geological Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic evaluation on the impact of sample-related and environmental factors in the analytical performance of acoustic emission from laser-induced plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markéta Bosáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pablo Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Purohit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Javier Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Novotný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00037028221111120⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1225, pp.340224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.340224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798810v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIBS-Acoustic Mid-Level Fusion Scheme for Mineral Differentiation under Terrestrial and Martian Atmospheric Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure Effects on Simultaneous Optical and Acoustics Data from Laser-Induced Plasmas in Air: Implications to the Differentiation of Geological Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+                <w:t xml:space="preserve">Pablo Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Purohit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Javier Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Laserna</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Javier Laserna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (8), pp.946-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00037028221111120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c04792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05115218v1</w:t>
+                <w:t xml:space="preserve">hal-04798810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-landing major element quantification using SuperCam laser induced breakdown spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Forni</w:t>
+                <w:t xml:space="preserve">LIBS-Acoustic Mid-Level Fusion Scheme for Mineral Differentiation under Terrestrial and Martian Atmospheric Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Cousin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier Laserna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106347⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (3), pp.1840-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c04792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03663667v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ recording of Mars soundscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Murdoch</w:t>
+                <w:t xml:space="preserve">Post-landing major element quantification using SuperCam laser induced breakdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lorenz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Mimoun</w:t>
+                <w:t xml:space="preserve">Agnes Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel M. Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-04679-0⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.106437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03631328v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03663667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositionally and density stratified igneous terrain in Jezero crater, Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cathy Quantin-Nataf</w:t>
+                <w:t xml:space="preserve">In situ recording of Mars soundscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mangold</w:t>
+                <w:t xml:space="preserve">R. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (34), </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 605, pp.653-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abo3399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-04679-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03764175v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03631328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of closely related mineral phases in Mars atmosphere using frequency domain laser-induced plasma acoustics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compositionally and density stratified igneous terrain in Jezero crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arya Udry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Quantin-Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.340261⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abo3399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798815v1</w:t>
+                <w:t xml:space="preserve">insu-03764175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring quantitative cellular bioimaging and assessment of CdSe/ZnS quantum dots cellular uptake in single cells, using ns-LA-ICP-SFMS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation of closely related mineral phases in Mars atmosphere using frequency domain laser-induced plasma acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Laserna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122162⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1226, pp.340261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.340261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798802v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal distribution of atomic and molecular excited species in Laser-Induced Breakdown Spectroscopy: Potential implications on the determination of halogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring quantitative cellular bioimaging and assessment of CdSe/ZnS quantum dots cellular uptake in single cells, using ns-LA-ICP-SFMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pisonero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Traub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Javier Fernández-Menéndez</w:t>
+                <w:t xml:space="preserve">B. Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Méndez-López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+                <w:t xml:space="preserve">C. Álvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina González-Gago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Pisonero</w:t>
+                <w:t xml:space="preserve">A. Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105848⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227, pp.122162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798795v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the boundaries in spectrometry. Molecular analysis with atomic spectrometric techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal distribution of atomic and molecular excited species in Laser-Induced Breakdown Spectroscopy: Potential implications on the determination of halogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Fernández-Menéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Resano</w:t>
+                <w:t xml:space="preserve">Cristina Méndez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite Aramendía</w:t>
+                <w:t xml:space="preserve">Cristina González-Gago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávio Nakadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+                <w:t xml:space="preserve">Jorge Pisonero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2020.115955⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168, pp.105848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798788v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced plasmas at different nebulization conditions: Spatio-temporal distribution of emission signals and excitation temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking the boundaries in spectrometry. Molecular analysis with atomic spectrometric techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Resano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Méndez-López</w:t>
+                <w:t xml:space="preserve">Maite Aramendía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Álvarez-García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Alvarez-Llamas</w:t>
+                <w:t xml:space="preserve">Flávio Nakadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.J. Fernández-Menéndez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. González-Gago</w:t>
+                <w:t xml:space="preserve">Esperanza García-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105906⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.115955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2020.115955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798800v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis arqueométricos de cerámica asturiana de los siglos xvi-xvii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser induced plasmas at different nebulization conditions: Spatio-temporal distribution of emission signals and excitation temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Méndez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Busto Zapico</w:t>
+                <w:t xml:space="preserve">R. Álvarez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Menéndez-Miranda</w:t>
+                <w:t xml:space="preserve">L.J. Fernández-Menéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Bouza-Areces</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. González-Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2019.01.005⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.105906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798784v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical evaluation of fast and highly resolved elemental distribution in single cells using LA-ICP-SFMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pisonero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouzas-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Traub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Álvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (4), pp.655-663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8ja00096d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact, high-efficiency, quasi-continuous wave mini-stack diode pumped, actively Q-switched laser source for laser-induced breakdown spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+                <w:t xml:space="preserve">Análisis arqueométricos de cerámica asturiana de los siglos xvi-xvii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Busto Zapico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Menéndez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Roux</w:t>
+                <w:t xml:space="preserve">Marcos Bouza-Areces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Musset</w:t>
+                <w:t xml:space="preserve">José Avelino Gutiérrez González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Álvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.06.012⟩</w:t>
+              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (5), pp.221-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365262v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for quantitative LIBS fluorine analysis using CaF emission in calcium-free samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Bordel</w:t>
+                <w:t xml:space="preserve">A compact, high-efficiency, quasi-continuous wave mini-stack diode pumped, actively Q-switched laser source for laser-induced breakdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Musset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ja00386a⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797819v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of the potential of LIBS for visualizing gunshot residue patterns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carmen García-Ruiz</w:t>
+                <w:t xml:space="preserve">A novel approach for quantitative LIBS fluorine analysis using CaF emission in calcium-free samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pisonero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerea Bordel</w:t>
+                <w:t xml:space="preserve">N. Bordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 273, pp.124-131. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.162-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2017.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ja00386a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797825v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of fluorine traces in solid samples using CaF molecular emission bands in atmospheric air Laser-Induced Breakdown Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Bordel</w:t>
+                <w:t xml:space="preserve">An exploratory study of the potential of LIBS for visualizing gunshot residue patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pisonero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen García-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Bordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.08.006⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 273, pp.124-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797816v1</w:t>
+                <w:t xml:space="preserve">hal-04797825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantification of fluorine traces in solid samples using CaF molecular emission bands in atmospheric air Laser-Induced Breakdown Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pisonero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.157-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analytical potential of a laser ablation–glow discharge–optical emission spectrometry system for the analysis of conducting and insulating materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia González de Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Álvarez Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia González de Vega</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nerea Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Pereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Sanz-Medel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 877, pp.33-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3836,168 +3970,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined LIBS and Acoustics for Differentiating Minerals with Similar LIBS Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laserna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States. pp.2157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4144,51 +4278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Guerrini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Bos&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Purohit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Novotn&#253;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c05214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H.C. Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez Llamas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c05724" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04598620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lopez-Reyes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61494-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Udry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laserna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Purohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106687" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasileva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56530/spectroscopy.sr2771p7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03933204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c04910" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Javier Laserna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221111120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Laserna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04792" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Anderson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M. Clegg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106347" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03764175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Udry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo3399" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pisonero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Traub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez-Llamas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798795v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Fern&#225;ndez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M&#233;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Gago" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pisonero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105848" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Resano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aramend&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Nakadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.115955" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#193;lvarez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Fern&#225;ndez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonz&#225;lez-Gago" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105906" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Busto Zapico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Men&#233;ndez-Miranda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Bouza-Areces" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avelino Guti&#233;rrez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar &#193;lvarez-Llamas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2019.01.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzas-Ramos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00096d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.06.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00386a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797825v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Bordel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2017.02.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.08.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonz&#225;lez de Vega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar &#193;lvarez Llamas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Pereiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Sanz-Medel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.04.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Guerrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Bos&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Purohit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Novotn&#253;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c05214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H.C. Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez Llamas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c05724" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04598620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lopez-Reyes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61494-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Udry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laserna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Purohit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106687" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasileva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56530/spectroscopy.sr2771p7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03933204v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c04910" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340224" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Javier Laserna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221111120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Laserna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Anderson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M. Clegg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106347" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03764175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Udry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo3399" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340261" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pisonero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Traub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez-Llamas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122162" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Fern&#225;ndez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M&#233;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Gago" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pisonero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105848" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Resano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aramend&#237;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Nakadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.115955" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#193;lvarez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Fern&#225;ndez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonz&#225;lez-Gago" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105906" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzas-Ramos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00096d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Busto Zapico" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Men&#233;ndez-Miranda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Bouza-Areces" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avelino Guti&#233;rrez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar &#193;lvarez-Llamas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2019.01.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.06.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00386a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Bordel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2017.02.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.08.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonz&#225;lez de Vega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar &#193;lvarez Llamas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Pereiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Sanz-Medel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.04.034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>