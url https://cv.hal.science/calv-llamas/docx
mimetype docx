--- v1 (2026-04-14)
+++ v2 (2026-05-13)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated line identification for atomic spectroscopy (ALIAS): Application to LIBS imaging data processing</w:t>
+                <w:t xml:space="preserve">Online elemental characterization of collimated nanoaerosols by Laser-Induced Breakdown Spectroscopy of isolated particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Noël</w:t>
+                <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lana Neoričić</w:t>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cugerone</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 231, pp.107255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107255⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 225, pp.107122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560478v1</w:t>
+                <w:t xml:space="preserve">hal-04919031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online elemental characterization of collimated nanoaerosols by Laser-Induced Breakdown Spectroscopy of isolated particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated line identification for atomic spectroscopy (ALIAS): Application to LIBS imaging data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
+                <w:t xml:space="preserve">Lana Neoričić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
+                <w:t xml:space="preserve">Alexandre Cugerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 225, pp.107122. </w:t>
+              <w:t xml:space="preserve">, 2025, 231, pp.107255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919031v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of denoising approaches in the context of ultra-fast LIBS imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -481,295 +481,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Acoustical Mixed-Mapping of Geological Materials from Laser-Induced Plasmas: A Comprehensive Approach to Differentiate Mineral Phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast µLIBS Imaging for the multiscale mineralogical characterization of pegmatite rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markéta Bosáková</w:t>
+                <w:t xml:space="preserve">Adrian Tercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Moros</w:t>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Purohit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karel Novotný</w:t>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c05214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (4), pp.1077-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3JA00438D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757570v1</w:t>
+                <w:t xml:space="preserve">hal-04446476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast µLIBS Imaging for the multiscale mineralogical characterization of pegmatite rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
+                <w:t xml:space="preserve">Chemical and Acoustical Mixed-Mapping of Geological Materials from Laser-Induced Plasmas: A Comprehensive Approach to Differentiate Mineral Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markéta Bosáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Tercier</w:t>
+                <w:t xml:space="preserve">Javier Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ballouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Pablo Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+                <w:t xml:space="preserve">Karel Novotný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (4), pp.1077-1086. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3JA00438D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c05214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446476v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Social Media Empowers Analytical Chemists to Explore Millions of Spectra Derived from a Complex Sample</w:t>
               </w:r>
@@ -1553,351 +1553,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03933204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: In situ recording of Mars soundscape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mimoun</w:t>
+                <w:t xml:space="preserve">A systematic evaluation on the impact of sample-related and environmental factors in the analytical performance of acoustic emission from laser-induced plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markéta Bosáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Novotný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-05050-z⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1225, pp.340224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.340224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03848666v1</w:t>
+                <w:t xml:space="preserve">hal-04798811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic evaluation on the impact of sample-related and environmental factors in the analytical performance of acoustic emission from laser-induced plasmas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karel Novotný</w:t>
+                <w:t xml:space="preserve">Author Correction: In situ recording of Mars soundscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R D Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1225, pp.340224. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 608, pp.E26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.340224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-05050-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798811v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03848666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure Effects on Simultaneous Optical and Acoustics Data from Laser-Induced Plasmas in Air: Implications to the Differentiation of Geological Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Javier Laserna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1944,77 +1944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS-Acoustic Mid-Level Fusion Scheme for Mineral Differentiation under Terrestrial and Martian Atmospheric Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Laserna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2195,103 +2195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ recording of Mars soundscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 605, pp.653-658. </w:t>
@@ -2463,77 +2463,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of closely related mineral phases in Mars atmosphere using frequency domain laser-induced plasma acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Laserna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2708,295 +2708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal distribution of atomic and molecular excited species in Laser-Induced Breakdown Spectroscopy: Potential implications on the determination of halogens</w:t>
+                <w:t xml:space="preserve">Breaking the boundaries in spectrometry. Molecular analysis with atomic spectrometric techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Javier Fernández-Menéndez</w:t>
+                <w:t xml:space="preserve">Martín Resano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Méndez-López</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maite Aramendía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio Nakadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza García-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Pisonero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 168, pp.105848. </w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.115955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2020.115955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798795v1</w:t>
+                <w:t xml:space="preserve">hal-04798788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the boundaries in spectrometry. Molecular analysis with atomic spectrometric techniques</w:t>
+                <w:t xml:space="preserve">Spatio-temporal distribution of atomic and molecular excited species in Laser-Induced Breakdown Spectroscopy: Potential implications on the determination of halogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Resano</w:t>
+                <w:t xml:space="preserve">Luis Javier Fernández-Menéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite Aramendía</w:t>
+                <w:t xml:space="preserve">Cristina Méndez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávio Nakadi</w:t>
+                <w:t xml:space="preserve">Cristina González-Gago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esperanza García-Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+                <w:t xml:space="preserve">Jorge Pisonero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129, pp.115955. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168, pp.105848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2020.115955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798788v1</w:t>
+                <w:t xml:space="preserve">hal-04798795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced plasmas at different nebulization conditions: Spatio-temporal distribution of emission signals and excitation temperatures</w:t>
               </w:r>
@@ -3110,321 +3110,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical evaluation of fast and highly resolved elemental distribution in single cells using LA-ICP-SFMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Análisis arqueométricos de cerámica asturiana de los siglos xvi-xvii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bouzas-Ramos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miguel Busto Zapico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Menéndez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Bouza-Areces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Avelino Gutiérrez González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Álvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ja00096d⟩</w:t>
+              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (5), pp.221-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797829v1</w:t>
+                <w:t xml:space="preserve">hal-04798784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis arqueométricos de cerámica asturiana de los siglos xvi-xvii</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Avelino Gutiérrez González</w:t>
+                <w:t xml:space="preserve">Critical evaluation of fast and highly resolved elemental distribution in single cells using LA-ICP-SFMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pisonero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Álvarez-Llamas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Bouzas-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Traub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Álvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (5), pp.221-225. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.655-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2019.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ja00096d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798784v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact, high-efficiency, quasi-continuous wave mini-stack diode pumped, actively Q-switched laser source for laser-induced breakdown spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,64 +3601,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study of the potential of LIBS for visualizing gunshot residue patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Pisonero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen García-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,51 +4278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Guerrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Bos&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Purohit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Novotn&#253;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c05214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H.C. Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez Llamas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c05724" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04598620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lopez-Reyes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61494-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Udry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laserna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Purohit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106687" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasileva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56530/spectroscopy.sr2771p7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03933204v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c04910" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340224" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Javier Laserna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221111120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Laserna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Anderson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M. Clegg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106347" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03764175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Udry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo3399" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340261" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pisonero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Traub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez-Llamas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122162" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Fern&#225;ndez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M&#233;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Gago" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pisonero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105848" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Resano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aramend&#237;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Nakadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.115955" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#193;lvarez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Fern&#225;ndez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonz&#225;lez-Gago" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105906" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzas-Ramos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00096d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Busto Zapico" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Men&#233;ndez-Miranda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Bouza-Areces" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avelino Guti&#233;rrez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar &#193;lvarez-Llamas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2019.01.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.06.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00386a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Bordel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2017.02.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.08.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonz&#225;lez de Vega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar &#193;lvarez Llamas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Pereiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Sanz-Medel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.04.034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107255" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Guerrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Bos&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Purohit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Novotn&#253;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c05214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H.C. Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez Llamas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c05724" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04598620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lopez-Reyes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61494-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Udry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laserna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Purohit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106687" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasileva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56530/spectroscopy.sr2771p7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03933204v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c04910" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340224" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Javier Laserna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221111120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Laserna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Anderson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M. Clegg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106347" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03764175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Udry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo3399" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340261" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pisonero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Traub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez-Llamas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122162" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Resano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aramend&#237;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Nakadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.115955" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Fern&#225;ndez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M&#233;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Gago" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pisonero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105848" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#193;lvarez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Fern&#225;ndez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonz&#225;lez-Gago" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105906" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Busto Zapico" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Men&#233;ndez-Miranda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Bouza-Areces" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avelino Guti&#233;rrez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar &#193;lvarez-Llamas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2019.01.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzas-Ramos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00096d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.06.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00386a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Bordel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2017.02.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.08.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonz&#225;lez de Vega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar &#193;lvarez Llamas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Pereiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Sanz-Medel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.04.034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>