--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -229,606 +229,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroVIP: Microscopy image simulation on the Virtual Imaging Platform</w:t>
+                <w:t xml:space="preserve">Multiple sclerosis lesions segmentation from multiple experts: The MICCAI 2016 challenge dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ali</w:t>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vanel</w:t>
+                <w:t xml:space="preserve">Michaël Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Bonnet</w:t>
+                <w:t xml:space="preserve">Roxana Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Frindel</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.100854. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2021.100854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619436v1</w:t>
+                <w:t xml:space="preserve">hal-03358961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple sclerosis lesions segmentation from multiple experts: The MICCAI 2016 challenge dataset</w:t>
+                <w:t xml:space="preserve">MicroVIP: Microscopy image simulation on the Virtual Imaging Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Commowick</w:t>
+                <w:t xml:space="preserve">Ahmad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Kain</w:t>
+                <w:t xml:space="preserve">Guillaume Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Casey</w:t>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Ameli</w:t>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 244, pp.1-8. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.100854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2021.100854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358961v1</w:t>
+                <w:t xml:space="preserve">hal-03619436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boutiques: a flexible framework to integrate command-line applications in computing platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objective Evaluation of Multiple Sclerosis Lesion Segmentation using a Data Management and Processing Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">Audrey Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Kiar</w:t>
+                <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Aumentado-Armstrong</w:t>
+                <w:t xml:space="preserve">Baptiste Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Beck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bellec</w:t>
+                <w:t xml:space="preserve">Florent Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giy016⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31911-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817780v1</w:t>
+                <w:t xml:space="preserve">inserm-01847873v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Evaluation of Multiple Sclerosis Lesion Segmentation using a Data Management and Processing Infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Commowick</w:t>
+                <w:t xml:space="preserve">Boutiques: a flexible framework to integrate command-line applications in computing platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Istace</w:t>
+                <w:t xml:space="preserve">Gregory Kiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kain</w:t>
+                <w:t xml:space="preserve">Tristan Aumentado-Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Laurent</w:t>
+                <w:t xml:space="preserve">Natacha Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Leray</w:t>
+                <w:t xml:space="preserve">Pierre Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.13650. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31911-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giy016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01847873v3</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first MICCAI challenge on PET tumor segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -944,51 +944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1039,103 +1039,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software architectures to integrate workflow engines in science gateways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Etienne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Adalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.239-255. </w:t>
@@ -1173,64 +1173,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining analytical modeling, realistic simulation and real experimentation for the optimization of Monte-Carlo applications on the European Grid Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1405,321 +1405,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo Simulation on Heterogeneous Distributed Systems: a Computing Framework with Parallel Merging and Checkpointing Strategies</w:t>
+                <w:t xml:space="preserve">Enabling 3D-Liver Perfusion Mapping from MR-DCE Imaging Using Distributed Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">E. E. Davila-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gueth</w:t>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sarrut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.728-738. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.ID 471682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2012.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/471682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797962v1</w:t>
+                <w:t xml:space="preserve">hal-00797856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling 3D-Liver Perfusion Mapping from MR-DCE Imaging Using Distributed Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte-Carlo Simulation on Heterogeneous Distributed Systems: a Computing Framework with Parallel Merging and Checkpointing Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Leporq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+                <w:t xml:space="preserve">T. Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. E. Davila-Serrano</w:t>
+                <w:t xml:space="preserve">R. Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pilleul</w:t>
+                <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Beuf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.ID 471682. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.728-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/471682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2012.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797856v1</w:t>
+                <w:t xml:space="preserve">hal-00797962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,51 +1822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of pilot-job resource provisioning on production grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37, pp.684-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1912,51 +1912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic partitioning of GATE Monte-Carlo simulations on EGEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1964,51 +1964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Moscicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (2), pp.241-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2080,299 +2080,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIP dans les nuages</w:t>
+                <w:t xml:space="preserve">The Impact of Hardware Variability on Applications Packaged with Docker and Guix: a Case Study in Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethaniel Billon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gaël Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Medernach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM REP'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2024, Rennes, France. pp.75-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3641525.3663626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242007v1</w:t>
+                <w:t xml:space="preserve">hal-04480308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Hardware Variability on Applications Packaged with Docker and Guix: a Case Study in Neuroimaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">VIP dans les nuages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethaniel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM REP'24</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCAD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480308v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Reproducibility in Metabolite Quantification Applied to Short Echo Time in Vivo MR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,77 +2462,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of Tumor Segmentation Outcomes with a Deep Learning Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Des Ligneris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2583,90 +2583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying container-based applications on EGI with VIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandesh Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAD 2022 - Journées Calcul Données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2691,77 +2691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ReproVIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,545 +2810,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSSEG-2: A medical imaging challenge on VIP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MSSEG-2: Un challenge d'imagerie médicale sur VIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGI Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">JCAD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708105v1</w:t>
+                <w:t xml:space="preserve">hal-03708108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSSEG-2: Un challenge d'imagerie médicale sur VIP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MSSEG-2: A medical imaging challenge on VIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">EGI Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708108v1</w:t>
+                <w:t xml:space="preserve">hal-03708105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Large Scale Data Production for OpenDose with GATE on the EGI Infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting GPUs on distributed infrastructures for medical imaging applications with VIP and DIRAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chauvin</w:t>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bardiès</w:t>
+                <w:t xml:space="preserve">Pascal Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00084⟩</w:t>
+              <w:t xml:space="preserve">42nd international convention on information and communication technology, electronics and microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Opatija, Croatia. pp.190-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/mipro.2019.8757075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02869860v1</w:t>
+                <w:t xml:space="preserve">hal-02327867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting GPUs on distributed infrastructures for medical imaging applications with VIP and DIRAC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enabling Large Scale Data Production for OpenDose with GATE on the EGI Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Wassong</w:t>
+                <w:t xml:space="preserve">Manuel Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd international convention on information and communication technology, electronics and microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Opatija, Croatia. pp.190-195, </w:t>
+              <w:t xml:space="preserve">2019 19th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Larnaca, France. pp.658-665, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/mipro.2019.8757075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327867v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02869860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open research: linking the bits and pieces with OpenAIRE-connect</w:t>
               </w:r>
@@ -3360,64 +3360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argiro Kokogiannaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3459,90 +3459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Science for the Neuroinformatics community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3584,90 +3584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability with Boutiques and CARMIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3722,64 +3722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation through Realistic Simulations of File Replication Strategies for Large Heterogeneous Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchen Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,527 +3833,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FG-Cloud : un service de cloud computing fédéré pour le calcul scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Distributed Platforms from Application Traces for Realistic File Transfer Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchen Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cavet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mohammad-Mahdi Bazm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Ramparison</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Réseaux de l’Enseignement et de la Recherche.(JRES ) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019194v1</w:t>
+                <w:t xml:space="preserve">hal-01452694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Distributed Platforms from Application Traces for Realistic File Transfer Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anchen Chai</w:t>
+                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad-Mahdi Bazm</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+                <w:t xml:space="preserve">R. Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452694v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FG-SOL : un nouveau service pour la préservation et la réutilisation des logiciels de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gaillard</w:t>
+                <w:t xml:space="preserve">Teresa Gomez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grenier</w:t>
+                <w:t xml:space="preserve">Vincent Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bolbos</w:t>
+                <w:t xml:space="preserve">Jérôme Pansanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Langlois</w:t>
+                <w:t xml:space="preserve">Sorina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905449v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806283v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FG-SOL : un nouveau service pour la préservation et la réutilisation des logiciels de la recherche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">FG-Cloud : un service de cloud computing fédéré pour le calcul scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pansanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sorina Pop</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Romier</w:t>
+                <w:t xml:space="preserve">Adrien Ramparison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Réseaux de l’Enseignement et de la Recherche.(JRES ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806283v2</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation (CETUS)</w:t>
               </w:r>
@@ -4391,51 +4391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
@@ -4464,77 +4464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIP et GateLab : retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4559,64 +4559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Application Workflows and Services Deployed on the European Grid Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4702,51 +4702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4782,748 +4782,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion MRI Simulation with the Virtual Imaging Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+                <w:t xml:space="preserve">Lihui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Clarysse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glatard Tristan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle E. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830243v1</w:t>
+                <w:t xml:space="preserve">hal-00766081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CreaTools: applications and development framework for medical image-processing software</w:t>
+                <w:t xml:space="preserve">CreaTools: A Framework to Develop Medical Image Processing Software: Application to Simulate Pipeline Stent Deployment in Intracranial Vessels with Aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Roux</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Mouton</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Libre Software Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Warsaw, Poland. pp.55-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33564-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831278v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CreaTools: a framework to develop medical image processing software. Application to simulate pipeline stent deployment in intracranial vessels with aneurysms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. G. Riveros Reyes</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. Comput. Vision. Graphics.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842740v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI Simulation with the Virtual Imaging Platform</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CreaTools: applications and development framework for medical image-processing software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Libre Software Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766081v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CreaTools: A Framework to Develop Medical Image Processing Software: Application to Simulate Pipeline Stent Deployment in Intracranial Vessels with Aneurysms</w:t>
+                <w:t xml:space="preserve">CreaTools: a framework to develop medical image processing software. Application to simulate pipeline stent deployment in intracranial vessels with aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Riveros Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Int. Conf. Comput. Vision. Graphics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Warsaw, Poland. pp.55-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829662v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CreaTools: applications and development framework for medical image-processing software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI Workshop on Open Source Medical Image Analysis Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Barcelona, Spain</w:t>
@@ -5578,51 +5578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Arrabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonny Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5671,1617 +5671,1617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-liver quantitative perfusion mapping using EGEE grid with MR-DCE imaging and MS-325 blood pool contrast agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrastructure DIRAC pour les Communautés Pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsaregorodtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sapunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Leporq</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montreal, Canada. pp.2046</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950479v1</w:t>
+                <w:t xml:space="preserve">hal-00653025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le calcul distribué : un outil pour l'imagerie médicale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D-liver MR-DCE imaging for quantitative perfusion mapping using EGI grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653015v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul distribué pour l'imagerie médicale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">PBS proton treatment plan simulation with the GATE-Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Nov 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">50th International PTCOG meeting (Particle Therapy Co-Operative Group)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Philadelphia, US, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804557v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcul distribué pour l'imagerie médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2011, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813315v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBS proton treatment plan simulation with the GATE-Lab</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th International PTCOG meeting (Particle Therapy Co-Operative Group)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950478v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure DIRAC pour les Communautés Pluridisciplinaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+                <w:t xml:space="preserve">Multi-infrastructure workflow execution for medical simulation in the Virtual Imaging Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Manset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">HealthGrid 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653025v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-liver MR-DCE imaging for quantitative perfusion mapping using EGI grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">3D-liver quantitative perfusion mapping using EGEE grid with MR-DCE imaging and MS-325 blood pool contrast agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada. pp.2046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950477v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-infrastructure workflow execution for medical simulation in the Virtual Imaging Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le calcul distribué : un outil pour l'imagerie médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-10</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677827v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two experiments with application-level quality of service on the EGEE grid</w:t>
+                <w:t xml:space="preserve">Optimization of Mean-Shift scale parameters on the EGEE grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Calvat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">T Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching Chuen Teck Mark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tan Wen-Jun</w:t>
+                <w:t xml:space="preserve">T Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMAC '10</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1809029.1809031⟩</w:t>
+              <w:t xml:space="preserve">Studies in health technology and informatics, Proceedings of Healthgrid 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.203-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622791v1</w:t>
+                <w:t xml:space="preserve">hal-01871246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Medical Data Management Solutions for Research Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonny Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Nief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster, Cloud and Grid Computing (CCGrid), 2010 10th IEEE/ACM International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.739--744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Mean-Shift scale parameters on the EGEE grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two experiments with application-level quality of service on the EGEE grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Calvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T Glatard</w:t>
+                <w:t xml:space="preserve">Ching Chuen Teck Mark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+                <w:t xml:space="preserve">Tan Wen-Jun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in health technology and informatics, Proceedings of Healthgrid 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.203-214, </w:t>
+              <w:t xml:space="preserve">GMAC '10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Washington, United States. pp.ISBN: 978-1-4503-0100-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1809029.1809031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871246v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison between ARC and gLite for medical image processing on Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">X. . Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Schaerer</w:t>
+                <w:t xml:space="preserve">O. . Smirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delhay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. . Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd workshop on Medical imaging on GRID, HPC and GPU infrastructures: achievements and perspectives (MICCAI-Grid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, London, UK, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677800v1</w:t>
+                <w:t xml:space="preserve">hal-01950482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between ARC and gLite for medical image processing on Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Glatard</w:t>
+                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. . Zhou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd workshop on Medical imaging on GRID, HPC and GPU infrastructures: achievements and perspectives (MICCAI-Grid)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HealthGrid 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-027-8-31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950482v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling pilot-job applications on production grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms (Heteropar 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Delft, The, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7300,260 +7300,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grids for Content-Based Medical Image Indexing and Retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Montagnat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT4Health, Oncomedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Manila, The, Philippines</w:t>
+              <w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950484v1</w:t>
+                <w:t xml:space="preserve">hal-01922371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Grids for Content-Based Medical Image Indexing and Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Clarysse</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bernard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Racoceanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.85-95</w:t>
+              <w:t xml:space="preserve">ICT4Health, Oncomedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Manila, The, Philippines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922371v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7584,77 +7584,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying container-based applications on EGI with VIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandesh Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGI2022 - EGI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7679,103 +7679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReproVIP: Enhancing Reproducibility of Scientific Results in Medical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGI Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Prague, France</w:t>
@@ -7810,103 +7810,103 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation et de comparaison des SNR et volume de sensibilité des bobines en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gaillard</w:t>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bolbos</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Verret</w:t>
+                <w:t xml:space="preserve">Jean-Marie Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -7915,1238 +7915,1238 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTOCOLE DE CARACTERISATION DE CAPTEUR IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505478v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research software services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">FG-Cloud : un service de cloud computing fédéré pour le calcul scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pansanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Romier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Ramparison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGI 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806908v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FG-Cloud : un service de cloud computing fédéré pour le calcul scientifique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Research software services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Gomez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pansanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Romier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Catania, Italy. , 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1405606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806299v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">PROTOCOLE DE CARACTERISATION DE CAPTEUR IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693554v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guix-HPC Activity Report 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Arrondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Bilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dylan Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2025, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReproVIP Report associated to Reproducibility Dashboard (D1.1.2) and CI platform (D 1.2.1)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ReproVIP Report #2.1.1 Application Deployment Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Medernach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CREATIS Université Lyon 1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551781v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReproVIP Report #2.1.1 Application Deployment Strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ReproVIP Report associated to Reproducibility Dashboard (D1.1.2) and CI platform (D 1.2.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CREATIS Université Lyon 1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551771v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReproVIP Report #1.1.1 Selected Metrics and Reproducibility Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Des Ligneris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CREATIS Université Lyon 1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2012 Activity Report of the Regional Research Programme on Hadrontherapy for the ETOILE Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alphonse</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Balosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Centre Etoile; Université Lyon 1 - Claude Bernard. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9156,100 +9156,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Heterogeneous Distributed Systems for Monte-Carlo Simulations in the Medical Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical Imaging. INSA de Lyon, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013ISAL0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01015270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9259,91 +9259,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Reproducibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. 12th SLEIGHT Science Event, Saint Etienne (FR), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9353,156 +9353,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Imaging Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandesh Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0f44c93fb4271c17226fecc5eff020b785881b09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9512,168 +9512,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms-Multi-Spine challenge proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MS-MULTISPINE 2025 - Miccai Challenge on MS Lesions Segmentation in Spinal Cord MRIs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Online event, France. pp.1-35, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05317094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9741,51 +9741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50AE9B22"/>
+    <w:nsid w:val="68F56E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9972,51 +9972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camarasu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7923-5069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178745596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9601-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aumentado-Armstrong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847873v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Istace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31911-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ouahabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Tan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2708159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Etienne Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Adalat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.H. Bosch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Heyde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2503890" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.09.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Davila-Serrano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/471682" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glatard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2011.04.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386J2J6G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Moscicki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9153-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97GXWW3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethaniel Billon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480308v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Gonzalez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641525.3663626" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230744" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Des Ligneris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230482" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708108v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00084" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wassong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/mipro.2019.8757075" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02151177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiro Kokogiannaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchen Chai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_32" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legoll" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramparison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Mahdi Bazm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806283v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gomez-Diaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Romier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Correa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842740v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glatard Tristan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E. Magnin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829662v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33564-8_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;mentin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804557v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grevillot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsaregorodtsev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapunov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677827v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grenier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622791v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Calvat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Chuen Teck Mark" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Wen-Jun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792367v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nief" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871246v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-203" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950482v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. . Zhou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. . Smirnova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. . Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792703v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789321v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589555v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mahieu-Williame" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bolbos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Verret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405606" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806299v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551781v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Blot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551771v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045178v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015270v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu Pop" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0114" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649287v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075037v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0f44c93fb4271c17226fecc5eff020b785881b09" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05317094v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camarasu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7923-5069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178745596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9601-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118589" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100854" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847873v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Istace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31911-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aumentado-Armstrong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ouahabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Tan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2708159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Etienne Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Adalat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.H. Bosch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Heyde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2503890" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Davila-Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/471682" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.09.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glatard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2011.04.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386J2J6G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Moscicki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9153-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97GXWW3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480308v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641525.3663626" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethaniel Billon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230744" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Des Ligneris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230482" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wassong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/mipro.2019.8757075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00084" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02151177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiro Kokogiannaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchen Chai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_32" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Mahdi Bazm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806283v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gomez-Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legoll" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Romier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019194v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramparison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Correa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glatard Tristan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E. Magnin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829662v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33564-8_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831278v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;mentin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsaregorodtsev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapunov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950478v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grevillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677827v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grenier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950479v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-203" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792367v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nief" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Calvat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Chuen Teck Mark" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Wen-Jun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950482v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. . Zhou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. . Smirnova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. . Muller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792703v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789321v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589555v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806299v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806908v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405606" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551771v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Blot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045178v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015270v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu Pop" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0114" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649287v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075037v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0f44c93fb4271c17226fecc5eff020b785881b09" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05317094v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>