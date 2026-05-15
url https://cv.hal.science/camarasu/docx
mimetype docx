--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -497,161 +497,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Evaluation of Multiple Sclerosis Lesion Segmentation using a Data Management and Processing Infrastructure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Framework for the Generation of Realistic Synthetic Cardiac Ultrasound and Magnetic Resonance Imaging Sequences from the same Virtual Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Istace</w:t>
+                <w:t xml:space="preserve">Yitian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kain</w:t>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Laurent</w:t>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Leray</w:t>
+                <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.13650. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (3), pp.741-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31911-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2017.2708159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01847873v3</w:t>
+                <w:t xml:space="preserve">hal-01533366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutiques: a flexible framework to integrate command-line applications in computing platforms</w:t>
               </w:r>
@@ -784,276 +784,276 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first MICCAI challenge on PET tumor segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44, pp.177-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for the Generation of Realistic Synthetic Cardiac Ultrasound and Magnetic Resonance Imaging Sequences from the same Virtual Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yitian Zhou</w:t>
+                <w:t xml:space="preserve">Objective Evaluation of Multiple Sclerosis Lesion Segmentation using a Data Management and Processing Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+                <w:t xml:space="preserve">Audrey Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu de Craene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+                <w:t xml:space="preserve">Michael Kain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan d'Hooge</w:t>
+                <w:t xml:space="preserve">Florent Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (3), pp.741-754. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2017.2708159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31911-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533366v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01847873v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software architectures to integrate workflow engines in science gateways</w:t>
               </w:r>
@@ -2046,51 +2046,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2855,51 +2855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3060,700 +3060,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting GPUs on distributed infrastructures for medical imaging applications with VIP and DIRAC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Lartizien</w:t>
+                <w:t xml:space="preserve">Continuous integration and deployment on VIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Bonnet</w:t>
+                <w:t xml:space="preserve">Gaulthier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Wassong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd international convention on information and communication technology, electronics and microelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGI Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327867v1</w:t>
+                <w:t xml:space="preserve">hal-03708107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Large Scale Data Production for OpenDose with GATE on the EGI Infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting GPUs on distributed infrastructures for medical imaging applications with VIP and DIRAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chauvin</w:t>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bardiès</w:t>
+                <w:t xml:space="preserve">Pascal Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00084⟩</w:t>
+              <w:t xml:space="preserve">42nd international convention on information and communication technology, electronics and microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Opatija, Croatia. pp.190-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/mipro.2019.8757075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02869860v1</w:t>
+                <w:t xml:space="preserve">hal-02327867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open research: linking the bits and pieces with OpenAIRE-connect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling Large Scale Data Production for OpenDose with GATE on the EGI Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maumet</w:t>
+                <w:t xml:space="preserve">Gilles Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rolland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Argiro Kokogiannaki</w:t>
+                <w:t xml:space="preserve">Manuel Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 19th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Larnaca, France. pp.658-665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02151177v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02869860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Science for the Neuroinformatics community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open research: linking the bits and pieces with OpenAIRE-connect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Barillot</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argiro Kokogiannaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01846994v1</w:t>
+                <w:t xml:space="preserve">inserm-02151177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability with Boutiques and CARMIN</w:t>
+                <w:t xml:space="preserve">Open Science for the Neuroinformatics community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01846997v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01846994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation through Realistic Simulations of File Replication Strategies for Large Heterogeneous Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchen Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3761,3793 +3744,4052 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europar 2018 - 24th International European Conference on Parallel and Distributed Computing ; Workshop HeteroPar 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.409-420, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Distributed Platforms from Application Traces for Realistic File Transfer Simulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interoperability with Boutiques and CARMIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452694v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01846997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Gaillard</w:t>
+                <w:t xml:space="preserve">Modeling Distributed Platforms from Application Traces for Realistic File Transfer Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchen Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grenier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.B. Langlois</w:t>
+                <w:t xml:space="preserve">Mohammad-Mahdi Bazm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905449v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FG-SOL : un nouveau service pour la préservation et la réutilisation des logiciels de la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Gomez-Diaz</w:t>
+                <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Legoll</w:t>
+                <w:t xml:space="preserve">R. Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Pansanel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Romier</w:t>
+                <w:t xml:space="preserve">J.B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806283v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FG-Cloud : un service de cloud computing fédéré pour le calcul scientifique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pansanel</w:t>
+                <w:t xml:space="preserve">Modeling Distributed Platforms from Application Traces for Realistic File Transfer Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchen Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Mahdi Bazm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Ramparison</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Réseaux de l’Enseignement et de la Recherche.(JRES ) 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ccgrid.2017.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019194v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation (CETUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">FG-SOL : un nouveau service pour la préservation et la réutilisation des logiciels de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Gomez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pansanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brecht Heyde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+                <w:t xml:space="preserve">Genevieve Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048165v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806283v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIP et GateLab : retour d'expérience</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FG-Cloud : un service de cloud computing fédéré pour le calcul scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pansanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ramparison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Dec 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Réseaux de l’Enseignement et de la Recherche.(JRES ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805091v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Application Workflows and Services Deployed on the European Grid Infrastructure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation (CETUS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843917v1</w:t>
+                <w:t xml:space="preserve">hal-02048165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CreaTools: A development framework for medical image processing software ; an application to segmentation, anomaly detection and quantification for coronary arteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VIP et GateLab : retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European BioImage Analysis Symposium 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921503v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI Simulation with the Virtual Imaging Platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle E. Magnin</w:t>
+                <w:t xml:space="preserve">Simulating Application Workflows and Services Deployed on the European Grid Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Delft, Netherlands. pp.18-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2013.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766081v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CreaTools: A Framework to Develop Medical Image Processing Software: Application to Simulate Pipeline Stent Deployment in Intracranial Vessels with Aneurysms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">CreaTools: A development framework for medical image processing software ; an application to segmentation, anomaly detection and quantification for coronary arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European BioImage Analysis Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829662v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+                <w:t xml:space="preserve">CreaTools: A Framework to Develop Medical Image Processing Software: Application to Simulate Pipeline Stent Deployment in Intracranial Vessels with Aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Warsaw, Poland. pp.55-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33564-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830243v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CreaTools: applications and development framework for medical image-processing software</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Mouton</w:t>
+                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Libre Software Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831278v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CreaTools: a framework to develop medical image processing software. Application to simulate pipeline stent deployment in intracranial vessels with aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. G. Riveros Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. Comput. Vision. Graphics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Warsaw, Poland. pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CreaTools: applications and development framework for medical image-processing software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI Workshop on Open Source Medical Image Analysis Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">13th Libre Software Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831272v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance nationale et multi-communauté de DIRAC pour France Grilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion MRI Simulation with the Virtual Imaging Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glatard Tristan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Arrabito</w:t>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouvet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle E. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766084v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure DIRAC pour les Communautés Pluridisciplinaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Glatard</w:t>
+                <w:t xml:space="preserve">CreaTools: applications and development framework for medical image-processing software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISBI Workshop on Open Source Medical Image Analysis Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653025v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-liver MR-DCE imaging for quantitative perfusion mapping using EGI grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Leporq</w:t>
+                <w:t xml:space="preserve">Instance nationale et multi-communauté de DIRAC pour France Grilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Arrabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonny Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clémentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950477v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBS proton treatment plan simulation with the GATE-Lab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Gueth</w:t>
+                <w:t xml:space="preserve">3D-liver MR-DCE imaging for quantitative perfusion mapping using EGI grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th International PTCOG meeting (Particle Therapy Co-Operative Group)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Philadelphia, US, Unknown Region</w:t>
+              <w:t xml:space="preserve">Colloque Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950478v1</w:t>
+                <w:t xml:space="preserve">hal-01950477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul distribué pour l'imagerie médicale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804557v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcul distribué pour l'imagerie médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2011, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813315v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-infrastructure workflow execution for medical simulation in the Virtual Imaging Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">PBS proton treatment plan simulation with the GATE-Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-10</w:t>
+              <w:t xml:space="preserve">50th International PTCOG meeting (Particle Therapy Co-Operative Group)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Philadelphia, US, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677827v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-liver quantitative perfusion mapping using EGEE grid with MR-DCE imaging and MS-325 blood pool contrast agent</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infrastructure DIRAC pour les Communautés Pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsaregorodtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sapunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montreal, Canada. pp.2046</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950479v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le calcul distribué : un outil pour l'imagerie médicale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-infrastructure workflow execution for medical simulation in the Virtual Imaging Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Manset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">HealthGrid 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653015v1</w:t>
+                <w:t xml:space="preserve">hal-00677827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Mean-Shift scale parameters on the EGEE grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Li</w:t>
+                <w:t xml:space="preserve">3D-liver quantitative perfusion mapping using EGEE grid with MR-DCE imaging and MS-325 blood pool contrast agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in health technology and informatics, Proceedings of Healthgrid 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada. pp.2046</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871246v1</w:t>
+                <w:t xml:space="preserve">hal-01950479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Medical Data Management Solutions for Research Communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le calcul distribué : un outil pour l'imagerie médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster, Cloud and Grid Computing (CCGrid), 2010 10th IEEE/ACM International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.739--744</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792367v1</w:t>
+                <w:t xml:space="preserve">hal-00653015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two experiments with application-level quality of service on the EGEE grid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">Optimization of Mean-Shift scale parameters on the EGEE grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tan Wen-Jun</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMAC '10</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1809029.1809031⟩</w:t>
+              <w:t xml:space="preserve">Studies in health technology and informatics, Proceedings of Healthgrid 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.203-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622791v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between ARC and gLite for medical image processing on Grids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of Medical Data Management Solutions for Research Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. . Muller</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonny Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Nief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd workshop on Medical imaging on GRID, HPC and GPU infrastructures: achievements and perspectives (MICCAI-Grid)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, London, UK, Unknown Region</w:t>
+              <w:t xml:space="preserve">Cluster, Cloud and Grid Computing (CCGrid), 2010 10th IEEE/ACM International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.739--744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950482v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+                <w:t xml:space="preserve">Two experiments with application-level quality of service on the EGEE grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Calvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching Chuen Teck Mark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Wen-Jun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-027-8-31⟩</w:t>
+              <w:t xml:space="preserve">GMAC '10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Washington, United States. pp.ISBN: 978-1-4503-0100-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1809029.1809031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677800v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pilot-job applications on production grids</w:t>
+                <w:t xml:space="preserve">A comparison between ARC and gLite for medical image processing on Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. . Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. . Smirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. . Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms (Heteropar 09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Delft, The, Netherlands</w:t>
+              <w:t xml:space="preserve">2nd workshop on Medical imaging on GRID, HPC and GPU infrastructures: achievements and perspectives (MICCAI-Grid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, London, UK, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950483v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HealthGrid 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-027-8-31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922371v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling pilot-job applications on production grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th international workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms (Heteropar 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Delft, The, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.85-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grids for Content-Based Medical Image Indexing and Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Racoceanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4Health, Oncomedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Manila, The, Philippines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7557,1189 +7799,1603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying container-based applications on EGI with VIP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandesh Patil</w:t>
+                <w:t xml:space="preserve">ReproVIP: Enhancing Reproducibility of Scientific Results in Medical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGI2022 - EGI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic. pp.1-1</w:t>
+              <w:t xml:space="preserve">EGI Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792703v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReproVIP: Enhancing Reproducibility of Scientific Results in Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Vila</w:t>
+                <w:t xml:space="preserve">Deploying container-based applications on EGI with VIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandesh Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGI Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague, France</w:t>
+              <w:t xml:space="preserve">EGI2022 - EGI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789321v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation et de comparaison des SNR et volume de sensibilité des bobines en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FG-Cloud : un service de cloud computing fédéré pour le calcul scientifique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Ramparison</w:t>
+                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806299v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research software services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">FG-Cloud : un service de cloud computing fédéré pour le calcul scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pansanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ramparison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGI 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806908v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research software services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Gomez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pansanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Romier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Catania, Italy. , 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1405606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560556v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTOCOLE DE CARACTERISATION DE CAPTEUR IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Twelve Years of LabEx PRIMES (2012-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zenodo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14794956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928878v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fundamentals on Transparency, Reproducibility and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trustworthy AI for Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIP Virtual Imaging Platform (séminaire invité CRNL, avril 2026)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guix-HPC Activity Report 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Arrondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Bilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2025, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReproVIP Report #2.1.1 Application Deployment Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Medernach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8774,379 +9430,497 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CREATIS Université Lyon 1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReproVIP Report associated to Reproducibility Dashboard (D1.1.2) and CI platform (D 1.2.1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Blot</w:t>
+                <w:t xml:space="preserve">ReproVIP project DMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CREATIS Université Lyon 1. 2024</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04551781v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReproVIP Report #1.1.1 Selected Metrics and Reproducibility Results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Des Ligneris</w:t>
+                <w:t xml:space="preserve">ReproVIP Report associated to Reproducibility Dashboard (D1.1.2) and CI platform (D 1.2.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">CREATIS Université Lyon 1. 2023</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CREATIS Université Lyon 1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045178v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ReproVIP Report #1.1.1 Selected Metrics and Reproducibility Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Des Ligneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CREATIS Université Lyon 1. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">2012 Activity Report of the Regional Research Programme on Hadrontherapy for the ETOILE Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Armandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Balosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Centre Etoile; Université Lyon 1 - Claude Bernard. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9156,100 +9930,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Heterogeneous Distributed Systems for Monte-Carlo Simulations in the Medical Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical Imaging. INSA de Lyon, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013ISAL0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01015270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9259,91 +10033,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Reproducibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. 12th SLEIGHT Science Event, Saint Etienne (FR), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9353,51 +10127,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Imaging Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9406,103 +10180,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandesh Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0f44c93fb4271c17226fecc5eff020b785881b09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9512,168 +10286,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms-Multi-Spine challenge proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MS-MULTISPINE 2025 - Miccai Challenge on MS Lesions Segmentation in Spinal Cord MRIs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Online event, France. pp.1-35, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05317094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9741,51 +10515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68F56E1D"/>
+    <w:nsid w:val="6E98C047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9972,51 +10746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camarasu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7923-5069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178745596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9601-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118589" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100854" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847873v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Istace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31911-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aumentado-Armstrong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ouahabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Tan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2708159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Etienne Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Adalat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.H. Bosch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Heyde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2503890" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Davila-Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/471682" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.09.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glatard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2011.04.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386J2J6G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Moscicki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9153-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97GXWW3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480308v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641525.3663626" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethaniel Billon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230744" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Des Ligneris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230482" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wassong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/mipro.2019.8757075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00084" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02151177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiro Kokogiannaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchen Chai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_32" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Mahdi Bazm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806283v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gomez-Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legoll" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Romier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019194v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramparison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Correa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glatard Tristan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E. Magnin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829662v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33564-8_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831278v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;mentin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsaregorodtsev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapunov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950478v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grevillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677827v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grenier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950479v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-203" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792367v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nief" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Calvat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Chuen Teck Mark" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Wen-Jun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950482v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. . Zhou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. . Smirnova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. . Muller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792703v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789321v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589555v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806299v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806908v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405606" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551771v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Blot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045178v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015270v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu Pop" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0114" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649287v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075037v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0f44c93fb4271c17226fecc5eff020b785881b09" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05317094v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camarasu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7923-5069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178745596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9601-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118589" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100854" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2708159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aumentado-Armstrong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ouahabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847873v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Istace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31911-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Etienne Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Adalat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.H. Bosch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Heyde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2503890" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Davila-Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/471682" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.09.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glatard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2011.04.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386J2J6G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Moscicki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9153-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97GXWW3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480308v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641525.3663626" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethaniel Billon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230744" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Des Ligneris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230482" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wassong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/mipro.2019.8757075" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00084" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02151177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiro Kokogiannaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchen Chai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_32" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Mahdi Bazm" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccgrid.2017.13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806283v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gomez-Diaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legoll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Romier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramparison" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805091v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.13" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Correa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829662v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33564-8_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842740v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831278v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766081v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glatard Tristan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E. Magnin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766084v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouvet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;mentin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950478v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grevillot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsaregorodtsev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapunov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grenier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950479v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871246v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-203" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792367v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nief" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622791v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Calvat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Chuen Teck Mark" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Wen-Jun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950482v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. . Zhou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. . Smirnova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. . Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792703v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589555v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806299v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806908v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405606" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649249v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601587v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551771v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654602v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551781v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Blot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045178v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu Pop" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0114" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649287v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075037v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0f44c93fb4271c17226fecc5eff020b785881b09" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05317094v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>