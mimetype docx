--- v1 (2026-03-31)
+++ v2 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -359,718 +359,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Bias Robust Estimation of the Total of Curve Data by Sampling in a Finite Population: An Illustration on Electricity Load Curves</w:t>
+                <w:t xml:space="preserve">Asymptotic efficiency of the calibration estimator in a high-dimensional data setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cardot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne de Moliner</w:t>
+                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Goga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Survey Statistics and Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jssam/smz009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2021.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035958v1</w:t>
+                <w:t xml:space="preserve">hal-05578968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the odds-ratio using auxiliary information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditional Bias Robust Estimation of the Total of Curve Data by Sampling in a Finite Population: An Illustration on Electricity Load Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Goga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Survey Statistics and Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.453-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jssam/smz009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159292v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of total electricity consumption curves by sampling in a finite population when some trajectories are partially unobserved</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the odds-ratio using auxiliary information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Goga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (2-3), pp.143-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996996v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearization versus bootstrap for variance estimation of the change between Gini indexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of total electricity consumption curves by sampling in a finite population when some trajectories are partially unobserved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Goga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Survey Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (1), pp.65-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjs.11473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135164v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and Partial Calibration on Principal Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linearization versus bootstrap for variance estimation of the change between Gini indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Goga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cardot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ahmed Shehzad</w:t>
+                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Sinica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Survey Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.Catalogue No. 12-001-X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470828v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform convergence and asymptotic confidence bands for model-assisted estimators of the mean of sampled functional data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Calibration and Partial Calibration on Principal Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Goga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lardin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmed Shehzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/13-EJS779⟩</w:t>
+              <w:t xml:space="preserve">Statistica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp. 243-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5705/ss.202014.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691943v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Uniform convergence and asymptotic confidence bands for model-assisted estimators of the mean of sampled functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Goga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.562-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/13-EJS779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691943v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Properties of Design-Based Functional Principal Components Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Goga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labruère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 140, pp.75-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jspi.2009.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1080,306 +1171,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Statistical Analysis for Exploring Road Crash Related Factors in the Franche-Comté region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Spychala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dombry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Goga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating with kernel smoothers the mean of functional data in a finite population setting. A note on variance estimation in presence of partially observed trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Goga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance estimation and asymptotic confidence bands for the mean estimator of sampled functional data with high entropy unequal probability sampling designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Goga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736567v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1389,146 +1480,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of total electricity consumption curves of small areas by sampling in a finite population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Goga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Computational Statistics (COMPSTAT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Statistical Institute; International Association for Statistical Computing; University of Oviedo, Aug 2016, Oviedo, Spain. pp.49 - 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de paramètres non linéaires par des méthodes non-paramétriques en population finie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Goga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1544,133 +1635,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantiles géométriques et sondage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Goga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1680,157 +1771,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différents plans de sondage et construction de bandes de confiance pour l'estimation de la moyenne de données fonctionnelles : une illustration sur la consommation électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dessertaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Goga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691978v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1977,51 +2068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Medous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Goga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dessertaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1653" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Moliner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jssam/smz009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjs.11473" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01470828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmed Shehzad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202014.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691943v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558588v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labru&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2009.06.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735348v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Spychala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Armand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dombry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736567v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614914v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691978v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josserand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Medous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Goga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dessertaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1653" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2021.07.011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Moliner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jssam/smz009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjs.11473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135164v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01470828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmed Shehzad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202014.0125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691943v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS779" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labru&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2009.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735348v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Spychala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Armand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dombry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736567v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691978v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josserand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>