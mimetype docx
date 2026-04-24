--- v0 (2026-03-23)
+++ v1 (2026-04-24)
@@ -2496,834 +2496,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport scientifique, Opération archéologique 2020, Fouille programmée, Nécropole néolithique de Coëby</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2021-099, Service Régional de l’Archéologie du Morbihan; D.R.A.C. Bretagne. 2021, pp.76</w:t>
+                <w:t xml:space="preserve">Archéologie insulaire, des premiers métallurgistes au Mur de l’Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département de la Charente-Maritime. 2021, 203 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586425v1</w:t>
+                <w:t xml:space="preserve">hal-03586432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie insulaire, des premiers métallurgistes au Mur de l’Atlantique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport scientifique, Opération archéologique 2020, Fouille programmée, Nécropole néolithique de Coëby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camielsa Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2021-099, Service Régional de l’Archéologie du Morbihan; D.R.A.C. Bretagne. 2021, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03586432v1</w:t>
+                <w:t xml:space="preserve">hal-03586425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’opération de sondage archéologique sur le Domaine Public Maritime sur la plage de l’Ecuissière, île d’Oléron, Charente- Maritime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pointe des Pouloux-Bouin (Vendée). Opération archéologique annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandre Bedault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camielsa Prévost</w:t>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Quesnel</w:t>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] OA-4543, DRASSM. 2021, 157 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] OA 4786, DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2021, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586354v1</w:t>
+                <w:t xml:space="preserve">hal-03586448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointe des Pouloux-Bouin (Vendée). Opération archéologique annuelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d’opération de sondage archéologique sur le Domaine Public Maritime sur la plage de l’Ecuissière, île d’Oléron, Charente- Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Penicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camielsa Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OA-4543, DRASSM. 2021, 157 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03586448v1</w:t>
+                <w:t xml:space="preserve">hal-03586354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur une enceinte néolithique conservée en milieu littoral</w:t>
+                <w:t xml:space="preserve">Une nouvelle enceinte néolithique en contexte d’estran sur Oléron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Penicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe-Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Département de la Charente-Maritime. 2020, pp.143</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département de la Charente-Maritime. 2020, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586332v1</w:t>
+                <w:t xml:space="preserve">hal-03586323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle enceinte néolithique en contexte d’estran sur Oléron</w:t>
+                <w:t xml:space="preserve">Fouille sur estran d’une enceinte néolithique à fossés multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Emma Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Penicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe-Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OA 4538, Département de la Charente-Maritime. 2020, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Mathé</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03586323v1</w:t>
+                <w:t xml:space="preserve">hal-03586381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille sur estran d’une enceinte néolithique à fossés multiples</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur une enceinte néolithique conservée en milieu littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Penicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe-Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camielsa Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département de la Charente-Maritime. 2020, pp.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie-Emma Leroux</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03586381v1</w:t>
+                <w:t xml:space="preserve">hal-03586332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3745,51 +3745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A253AEAF"/>
+    <w:nsid w:val="4630E85D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3976,51 +3976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camielsa-prevost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8905-6072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243800v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshyeta Suryanarayan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe-Lelong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rime" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penicaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seguin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Roussel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586381v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Emma Leroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04940276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12xai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camielsa-prevost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8905-6072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243800v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshyeta Suryanarayan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe-Lelong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rime" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penicaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seguin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Roussel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Aubry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Emma Leroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04940276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12xai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>