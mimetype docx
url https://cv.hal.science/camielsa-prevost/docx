--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -2496,834 +2496,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie insulaire, des premiers métallurgistes au Mur de l’Atlantique</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Département de la Charente-Maritime. 2021, 203 p</w:t>
+                <w:t xml:space="preserve">Rapport scientifique, Opération archéologique 2020, Fouille programmée, Nécropole néolithique de Coëby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camielsa Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2021-099, Service Régional de l’Archéologie du Morbihan; D.R.A.C. Bretagne. 2021, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586432v1</w:t>
+                <w:t xml:space="preserve">hal-03586425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport scientifique, Opération archéologique 2020, Fouille programmée, Nécropole néolithique de Coëby</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2021-099, Service Régional de l’Archéologie du Morbihan; D.R.A.C. Bretagne. 2021, pp.76</w:t>
+                <w:t xml:space="preserve">Archéologie insulaire, des premiers métallurgistes au Mur de l’Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département de la Charente-Maritime. 2021, 203 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586425v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointe des Pouloux-Bouin (Vendée). Opération archéologique annuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d’opération de sondage archéologique sur le Domaine Public Maritime sur la plage de l’Ecuissière, île d’Oléron, Charente- Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Penicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camielsa Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gehres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+                <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] OA 4786, DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2021, pp.84</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] OA-4543, DRASSM. 2021, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586448v1</w:t>
+                <w:t xml:space="preserve">hal-03586354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’opération de sondage archéologique sur le Domaine Public Maritime sur la plage de l’Ecuissière, île d’Oléron, Charente- Maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Gandois</w:t>
+                <w:t xml:space="preserve">Pointe des Pouloux-Bouin (Vendée). Opération archéologique annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandre Bedault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camielsa Prévost</w:t>
+                <w:t xml:space="preserve">Nancy Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Quesnel</w:t>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] OA-4543, DRASSM. 2021, 157 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] OA 4786, DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2021, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586354v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle enceinte néolithique en contexte d’estran sur Oléron</w:t>
+                <w:t xml:space="preserve">Fouille sur estran d’une enceinte néolithique à fossés multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mathé</w:t>
+                <w:t xml:space="preserve">Valérie-Emma Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Penicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe-Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Département de la Charente-Maritime. 2020, pp.86</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] OA 4538, Département de la Charente-Maritime. 2020, pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586323v1</w:t>
+                <w:t xml:space="preserve">hal-03586381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille sur estran d’une enceinte néolithique à fossés multiples</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur une enceinte néolithique conservée en milieu littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Penicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe-Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] OA 4538, Département de la Charente-Maritime. 2020, pp.189</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camielsa Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département de la Charente-Maritime. 2020, pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586381v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur une enceinte néolithique conservée en milieu littoral</w:t>
+                <w:t xml:space="preserve">Une nouvelle enceinte néolithique en contexte d’estran sur Oléron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Penicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe-Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Département de la Charente-Maritime. 2020, pp.143</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département de la Charente-Maritime. 2020, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586332v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3745,51 +3745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4630E85D"/>
+    <w:nsid w:val="2F3D58E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3976,51 +3976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camielsa-prevost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8905-6072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243800v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshyeta Suryanarayan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe-Lelong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rime" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penicaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seguin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Roussel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Aubry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Emma Leroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04940276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12xai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camielsa-prevost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8905-6072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243800v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshyeta Suryanarayan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe-Lelong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rime" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penicaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seguin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Roussel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Emma Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04940276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12xai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>