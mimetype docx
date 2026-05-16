--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -785,1290 +785,1290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Furfural-Acetone Condensation Adduct over Mo/SBA-15 Catalysts under Atmospheric Pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+                <w:t xml:space="preserve">Experimental and &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; Investigation on the Effect of CO and CO 2 during Hydrodeoxygenation of m‐Cresol over Co/SBA‐15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Gueddida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Deplazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal13091276⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.e202201327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202201327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295730v1</w:t>
+                <w:t xml:space="preserve">hal-04048828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; Investigation on the Effect of CO and CO 2 during Hydrodeoxygenation of m‐Cresol over Co/SBA‐15</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Teles</w:t>
+                <w:t xml:space="preserve">Enhancing ammonia catalytic production over spatially confined cobalt molybdenum nitride nanoparticles in SBA-15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saber Gueddida</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadia Canilho</w:t>
+                <w:t xml:space="preserve">Manjunatha Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202201327⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 325, pp.122319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048828v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing ammonia catalytic production over spatially confined cobalt molybdenum nitride nanoparticles in SBA-15</w:t>
+                <w:t xml:space="preserve">Switching on/off molybdenum nitride catalytic activity in ammonia synthesis through modulating metal-support interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Abreu Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122319⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Faraday Discuss, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2fd00154c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053396v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching on/off molybdenum nitride catalytic activity in ammonia synthesis through modulating metal-support interaction.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Abreu Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2fd00154c⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 338, pp.123030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086394v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
+                <w:t xml:space="preserve">Transformation of Furfural-Acetone Condensation Adduct over Mo/SBA-15 Catalysts under Atmospheric Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Abreu Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Canaff</w:t>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 338, pp.123030. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Catalysts, 13 (9), pp.1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal13091276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249836v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of dependence between the deoxygenation activity and metal–support interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reaction pathways for the HDO of guaiacol over supported Pd catalysts: Effect of support type in the deoxygenation of hydroxyl and methoxy groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhung Duong</w:t>
+                <w:t xml:space="preserve">Camila A. Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimundo Crisostomo Rabelo-Neto</w:t>
+                <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Resasco</w:t>
+                <w:t xml:space="preserve">Raimundo C. Rabelo-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Bellot Noronha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandra Teran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cy00969b⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Molecular Catalysis, 523, pp.111491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.111491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884844v1</w:t>
+                <w:t xml:space="preserve">hal-04254286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Support (Silica vs Niobia) and the Pressure (Atmospheric vs High Pressure) on the Catalytic Performance of Pd Based Catalysts for the Hydrodeoxygenation of m-Cresol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10562-022-04171-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction pathways for the HDO of guaiacol over supported Pd catalysts: Effect of support type in the deoxygenation of hydroxyl and methoxy groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila A. Teles</w:t>
+                <w:t xml:space="preserve">Hydrodeoxygenation of m-cresol over Pd/Al-SBA-15 catalysts: Effect of Al content on the deoxygenation reaction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
+                <w:t xml:space="preserve">Nicolas. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimundo C. Rabelo-Neto</w:t>
+                <w:t xml:space="preserve">Vinicius O.O. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Teran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gary Jacobs</w:t>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.111491⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 641, pp.118686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2022.118686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254286v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation of m-cresol over Pd/Al-SBA-15 catalysts: Effect of Al content on the deoxygenation reaction pathways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Evidence of dependence between the deoxygenation activity and metal–support interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhung Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas. Gomes</w:t>
+                <w:t xml:space="preserve">Raimundo Crisostomo Rabelo-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius O.O. Gonçalves</w:t>
+                <w:t xml:space="preserve">Daniel Resasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabio Bellot Noronha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 641, pp.118686. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.5961-5969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2022.118686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cy00969b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691821v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodeoxygenation of Lignin-Derived Compound Mixtures on Pd-Supported on Various Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Abreu Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo Crisostomo Rabelo-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Teran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, ACS Sustainable Chemistry &amp; Engineering, 9 (38), pp.12870-12884. </w:t>
@@ -2158,51 +2158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Henrique Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo Rabelo-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Teran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 249 (8), pp.292-305. </w:t>
@@ -2421,51 +2421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Palacio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2025.115516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Giraldo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Perez Espinoza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian D&#237;az" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2025.120760" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ribeiro Francisco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimeng Lyu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Sievers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Xing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2025.120497" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deplazes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Rassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400685" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04830464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sfeir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400494" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13091276" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Teles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201327" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122319" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04086394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd00154c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Duong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Crisostomo Rabelo-Neto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Resasco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy00969b" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Francisco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Noronha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-022-04171-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A. Teles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Magalhaes de Souza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. Rabelo-Neto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Teran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Jacobs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.111491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas. Gomes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius O.O. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118686" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04255061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c03720" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Magalh&#227;es de Souza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Henrique Braga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Rabelo-Neto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.02.077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7G734MR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Palacio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2025.115516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Giraldo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Perez Espinoza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian D&#237;az" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2025.120760" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ribeiro Francisco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimeng Lyu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Sievers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Xing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2025.120497" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deplazes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Rassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400685" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04830464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sfeir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400494" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Teles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04086394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd00154c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13091276" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A. Teles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Magalhaes de Souza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. Rabelo-Neto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Teran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Jacobs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.111491" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Francisco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Gon&#231;alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Noronha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-022-04171-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas. Gomes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius O.O. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118686" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Duong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Crisostomo Rabelo-Neto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Resasco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy00969b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04255061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c03720" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Magalh&#227;es de Souza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Henrique Braga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Rabelo-Neto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.02.077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7G734MR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>