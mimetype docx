--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -438,174 +438,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: Images of the Americas in Cuban Newsreel (1960–1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.13389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Os objetos dos &amp;quot;propósitos&amp;quot; como técnicas da crença evangélica em Portugal. Quando os objetos que emanam do terreno transformam a investigação.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interact. Revista Online de Arte, Cultura e Tecnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606528v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03606598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le voile islamique s’invite dans l’arène scientifique : enjeux de visibilité</w:t>
               </w:r>
@@ -1490,4340 +1490,4340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cinejornal cubano Noticiero ICAIC : patrimonialização e projeto cientifico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projeto Temático "Audiovisual, história e preservação"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escola de Comunicações e Artes, Universidade de São Paulo., Apr 2024, São Paulo-SP, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noticiero ICAIC Latinoamericano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentación de libro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grupo de Estudios Audiovisuales (GESTA), Mar 2024, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noticiero ICAIC: memoria del mundo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX CONGRESO ASAECA - El destino de las imágenes. Escenarios posibles para el cine y el audiovisual ante la emergencia de las multipantallas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociación Argentina de Estudios sobre Cine y Audiovisual, Mar 2024, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Escola de Comunicações e Artes, Universidade de São Paulo., Apr 2024, São Paulo-SP, Brazil</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panel AFSR: Religion in times of crisis: theoretical and conceptual approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Conference EUARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Religion, May 2024, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, European Academy of Religion, May 2024, Palermo, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualidades argentinas en el NIL: el “fracaso” desde un punto de vista revolucionario.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Congreso de “small stories” - Programme FAILURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Madrid Institute for Advanced Studies - Casa de Velázquez, Oct 2024, Madrid (on line event), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Madrid Institute for Advanced Studies - Casa de Velázquez, Oct 2024, Madrid (on line event), España</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retracer les solidarités anticolonialistes de la tricontinentale depuis l’Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Marine Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrafo Rabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Rendez-vous d’Histoire des Colonisations "Anti-colonialisme et Inter-nationalisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur les Ordres Coloniaux, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Camila Arêas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Argentina en el Noticiero ICAIC : el « fracaso » en cuestión</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia programa FAILURE (Reversing the genealogies of unsuccess)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Mar del Plata, Apr 2024, Mar del Plata, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évangélisme néo-pentecôtiste lusophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10E Congrès de l’AFS : Intersections et circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques notions d’études sur le journalisme. Météo et climat : temporalités, nomination, déontologie et politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anja Marine Rakotonirina</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Idelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche sur les Ordres Coloniaux, Jun 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « Médias et climat, nouvelles approches »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion la 1ère; Université de La Réunion, Mar 2023, Saint Denis (97400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de Mar del Plata, Apr 2024, Mar del Plata, Argentina</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les caméras cubaines se tournent vers l’OI (1960-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations populaires de l’océan Indien à l’ère des Indépendances (années 1950-années 1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Sep 2023, Saint Denis (97400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait religieux et spirituel à la Réunion : une laïcité créole?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Relicom: religions et communication, recherches et perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os objetos “faitiches” da crença evangélica neopentecostal: religião e cultura material.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX Jornadas sobre Alternativas Religiosas na América Latina Religiões na América Latina. Horizontes e Novos Desafios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: fontes audiovisuais para uma história e memoria afro-de-colonial em Angola, Guiné, Cabo Verde e Moçambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III COLÓQUIO INTERNACIONAL REPRESENTAÇÕES DE AFRICANOS E DE PESSOAS DE ASCENDÊNCIA AFRICANA: PERSPECTIVAS AFRO-DECOLONIAIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Luanda, Angola</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Música en el Noticiero ICAIC latinoamericano: guías narrativos y performativos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M u s i q u e e t c h a n s o n e n A m é r i q u e l a t i n e e t d a n s l e s C a r a ï b e s : r é s i s t a n c e s e t d i s c o u r s d e c o n t r e - p o u v o i r ( X X e t X X I s i è c l e s )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion; Université de Bordeaux, Mar 2023, Saint Denis (97400), Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture matérielle de l’évangélisme lusophone: production et usages des objets faitiches comme techniques du croire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture matérielle du religieux : des objets de piété aux objets de consommation courante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’Histoire Religieuse Contemporaine, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nénènes sous l’oeil photographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENTRETIENS PATRIMOINE DU ICONOGRAPHIQUE DE L’OCÉAN INDIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iconothèque historique de l’Océan Indien, May 2023, Saint Denis (La Réunion) / Saint Pierre (La Réunion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religião e Política no governo de Bolsonaro A problematização dos “evangélicos e o bolsonarismo” . Panorama da produção científica na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Simpósio Luso-brasileiro de Estudos de Religião Religião e Política: Territórios e Fronteiras do Domínio Religioso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Católica Portuguesa; Pontifícia Universidade Católica de São Paulo, Apr 2023, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chambre créole: note sur des photographies de Nénènes à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études hommage Frédéric Lambert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 2 - Institut Français de Presse, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir le religieux par une approche sémio-anthropologique : la croyance à l’épreuve du terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Sémiotiques de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plateforme numérique immersive PATRIMINDIAOCEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Idelson</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nöel-Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un patrimoine pour l’avenir, une science pour le patrimoine Heritage for the Future, Science for Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.371-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimindiaocea: plateforme culturelle numérique et contributive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Contribution numérique, cultures, savoirs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colorisation, colonisation et anticapitalisme dans le Noticiero ICAIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Colorisation, colonisation : mondes colorés, mondes colonisés dans l’aire indianocéanique du 17e siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Nov 2022, Saint Denis (97400), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion dans l’espace public. Enjeux contemporains de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire mensuel UQAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, Nov 2022, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC : 30 ans d’actualités cinématographiques à Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réunion la 1ère; Université de La Réunion, Mar 2023, Saint Denis (97400), France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario CRIMIC Artes visuales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Auditorium du Grand Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion, Sep 2023, Saint Denis (97400), France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plateforme numérique immersive PATRIMINDIAOCEA : Intégrer le patrimoine culturel de l’Indiaocéanie dans le processus de résilience des territoires européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un patrimoine pour l’avenir, une science pour le patrimoine, une aventure européenne de la recherche et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Mar 2023, Paris, France. pp.hal-03796130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion; Université de Bordeaux, Mar 2023, Saint Denis (97400), Francia</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tricontinentale aux épistémologies du sud : la place de la créolisation dans la réécriture de la mémoire latino-américaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéités, hybridations, créolisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire doctoral LCF - OIES CREGUR, May 2022, Saint Denis, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Luanda, Angola</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages journalistiques de la notion 'd'islamophobie' dans la presse d'opinion portugaise (2010-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Résonances islamiques en Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Jun 2023, Tours, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le religieux pris dans les jeux de nomination et les enjeux de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment nommer le religieux ? Enjeux confessionnels, politiques et savants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sciences sociales des Religions, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médias et tendances islamophobes en Ibérique. Le cas du Portugal (2010-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Islamophobie pseudo-savante et médiatique. Regards croisés Canada-Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval, Québéc, Nov 2022, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Iconothèque historique de l’Océan Indien, May 2023, Saint Denis (La Réunion) / Saint Pierre (La Réunion), France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evangelical material religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossroads in Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Cultural Studies Conference, Nov 2022, Lisbonne (communication acceptée mais congrès annulé), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’Histoire Religieuse Contemporaine, Sep 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coutume et ses enjeux comme objets de discours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coutume dans l’Océan Indien.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Nov 2022, Saint Denis (97400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Católica Portuguesa; Pontifícia Universidade Católica de São Paulo, Apr 2023, Lisboa, Portugal</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les affaire du voile : 30 ans de débat médiatique (1980-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Laïcité: perspectives nationale et locale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 2 - Institut Français de Presse, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: una mirada cubana sobre el mundi afro hispanoamericano en el contexto de Guerra Fria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International : Échanges, représentations et résistances dans le mode Afro Hispano-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint Denis, Reunión</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do púlpito à mesa redonda: mapa das práticas digitais católicas em tempos de pandemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do Clique ao Toque (6° edição)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion, Nov 2022, Saint Denis (97400), France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplacements et carrefours interdisciplinaires : objets et terrains d’étude. Penser le religieux sous un prisme communicationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Hors les Murs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, Nov 2022, Montréal Québec, Canada</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ética da comunicação no espaço digital: como “viver juntos”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simpósio Internacional e Interdisciplinar de Teologia e Estudos de Religião do CITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris Auditorium du Grand Palais, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: expérimentation journalistique dans la couverture des &amp;quot;années de plomb&amp;quot; en Amérique latine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5° édition du Colloque MEJOR (Rencontres internationales de recherches sur le journalisme)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Écrans et identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écran total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.371-376</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Noticiero ICAIC : una fuente sobre/de/para la historia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Permanente de la Red de Investigación del Cine (REDIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Guadalajara, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture, Mar 2023, Paris, France. pp.hal-03796130</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A criação do tempo revolucionário: experiências passadas e devires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colóquio "Nas garras do presente: ressonâncias"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire doctoral LCF - OIES CREGUR, May 2022, Saint Denis, La Réunion, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cuban news coverage of Latin American dictatorships (1960-1990). How to report political uncertainty under uncertain conditions of production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Lisbon Winter School : Media and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint Denis, Réunion</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC : un regard cubain sur le « tiers monde » (1960-1990). Le rôle des actualités cinématographiques dans la diffusion de la propagande révolutionnaire en contexte de Guerre Froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Histoire mondiale des actualités cinématographiques pendant la seconde moitié du XX siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ANTRACT, Sep 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sciences sociales des Religions, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mobilidade das “técnicas do crer”. O caso das igrejas evangélicas neo-pentecostais brasileiras de Lisboa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Colloque de l’APA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Portugaise d’Anthropologie, Jun 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Laval, Québéc, Nov 2022, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’Assemblée, la parole est aux conservateurs. Analyse discursive des mentions à Dieu et à la famille lors de la destitution de la présidente Dilma Roussef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Discours politiques et médiatiques en Amérique Latine : bilan du millénaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Analyse des Discours de Amérique Latine (ADAL), Feb 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association for Cultural Studies Conference, Nov 2022, Lisbonne (communication acceptée mais congrès annulé), Portugal</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: cine-jornal e memória do terceiro mundo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECC Cofffe Break</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion, Nov 2022, Saint Denis (97400), France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC : censure, expérimentation et révolution à l’ère des dictatures d’Amérique Latine (1960-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI Sémaine de l’Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Hispanique d'Étude de l'Amérique Latine, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiotic study of Notifiero ICAIC newsreel moving character: historical archives, media device and memory producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ECREA « Moving Media, Memory, History »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque ECREA « Moving Media, Memory, History », Jun 2019, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC latino-americano: as representações do turismo nas atualidades cinematográficas da propaganda cubana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Colloque SOPCOM « Communication, Tourisme et Culture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Madère, Nov 2019, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint Denis, Reunión</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analisando o Noticiero ICAIC : um olhar cubano sobre as ditaduras latino-americanas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de Cinéma de Outro Preto (13° edition du CIneOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinémathèque du Brésil; Universo Produçoes, Jun 2018, Ouro Pretp, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Técnicas da crença evangélica em Portugal: objetos animados, corpos incarnados e discursos performativos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Identidades, Culturas, Vulnerabilidades »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GI « Identidades, Culturas, Vulnerabilidades », Dec 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Saint Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumo a uma definição extensiva do conceito de espaço publico : analise semiótica do ‘caso da burca’ na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Forum of Researchers in Islamic Contexts – Azimute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa (FCSH/NOVA) et Centro em Rede de Investigaçao em Antropologia (CRIA), Sep 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os ‘casos do véu’ em França : vinte anos de debate. A construçao discursiva de normas de visibilidade e espacialidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire AZIMUTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa (FCSH/NOVA) et Centro em Rede de Investigaçao em Antropologia (CRIA), Dec 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A semiotic look at discursive issues in public debates : the case of the press coverage on the ‘burqa affair’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Colloquium Discourse, Representation, Argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal; Universidade Federal do Rio de Janeiro e Estacio de Sa, Aug 2017, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Guadalajara, México</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conselhos biblicos para os usuarios de redes sociais : rumo a uma nova teologia da comunicação ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII Conferência Brasileira de Comunicação Eclesial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco, l’Universdade Metodista de São Paulo et PUC- Campinas, Aug 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rio de Janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of evangelcal neo-conservative discours in Brazil (1986-2016) : reconfiguring the intersections of politics, religions and media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « The Brazilian Coup d’Etat and the right-wing tide »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universitat et la Fondation Rosa Luxemburg, Sep 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les filles/femmes voilées comme catégorie médiatique : la construction des normes de visibilité et de spatialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Approches discursives en sociologie: « Normes et discours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Printemps-CNRS-UVSQ, Mar 2017, Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Projet ANTRACT, Sep 2020, Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couverture humoristique de « l’affaire de la burqa » dans la presse régionale : le projet séculaire d’un journalisme dénonciateur en contexte d’islamophobie/islamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Colloque International MEJOR « Le journalisme impuissant ? Projet séculaire du journalisme et contextes extrêmes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval; Université de Montréal; Université libre de Bruxelles; Université Paris-Sorbonne; Université de Brasilia; Université Federal de Santa Catarina, May 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Hispanique d'Étude de l'Amérique Latine, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A circulação transnacional das técnicas do crer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « O facto transnacional : Migração, Religião e Territórios Urbanos »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences Sociales de l’Université de Lisbonne, Dec 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Analyse des Discours de Amérique Latine (ADAL), Feb 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media construction of Islamic visibility and redefinition of public spaces: the case of French “veil affairs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale « Media, Religion and Publics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Media, Religion and Culture (ISMRC), Aug 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A “estigmatização” como argumento : entre denunciação e legitimação da lei do véu integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international sur l’Analyse du Discours «Discours et inégalités sociales»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Núcleo de Análise do Discurso (NAD) de la Faculté des Lettres de l’UFMG, Sep 2016, Minas Gerais, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Portugaise d’Anthropologie, Jun 2019, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análise semiótica do “Caso da burca” na França : estratégias de visibilidade, “rostidade” e crise icônica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Conférence Internationale Brésilienne de Communication Ecclésiale (Eclesiocom) « Comunicação, religião e cultura visual »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chair Unesco de Communication de l’Universidade Metodista de São Paulo, Aug 2016, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...965 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032985v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03032984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘L’affaire de la burqa à travers la presse régionale’ : mise en scène du fait religieux, stratégies de visibilité, énonciation humoristique et dénonciation politique</w:t>
               </w:r>
@@ -6712,186 +6712,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: Memoria del Mundo. 30 años de actualidades cinematográficas en Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ICAIC-El Hurón azul, inPress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noticiero ICAIC 30 ans d’actualités cinématographiques à Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-86938-291-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INA</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04070839v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04070843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afro-Amérique latine : diaspora, représentations et résistances identitaires dans les sociétés (post)coloniales</w:t>
               </w:r>
@@ -7876,51 +7876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1677-1222.2024vol24i1a11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rebeyrotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3495" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.13389" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02989007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25768/FAL.doc.si2019.dt07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1322465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22230/cjc.2015v40n1a2839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marine Rakotonirina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrafo Rabe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure P&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Gilloteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Knetsch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2022/noticiero-icaic-30-ans-d-actualit-s-cin-matographiques-cuba.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Mekki-Berrada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Brant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flora" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461665096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Cruz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam D&#237;ez Bosch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Sabat&#233; Gauxachs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/tel-04145534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA020024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1677-1222.2024vol24i1a11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rebeyrotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3495" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.13389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02989007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25768/FAL.doc.si2019.dt07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1322465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22230/cjc.2015v40n1a2839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marine Rakotonirina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrafo Rabe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure P&#233;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Gilloteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Knetsch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2022/noticiero-icaic-30-ans-d-actualit-s-cin-matographiques-cuba.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Mekki-Berrada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Brant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flora" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461665096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Cruz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam D&#237;ez Bosch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Sabat&#233; Gauxachs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/tel-04145534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA020024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>