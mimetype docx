--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -2232,3598 +2232,3598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: fontes audiovisuais para uma história e memoria afro-de-colonial em Angola, Guiné, Cabo Verde e Moçambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III COLÓQUIO INTERNACIONAL REPRESENTAÇÕES DE AFRICANOS E DE PESSOAS DE ASCENDÊNCIA AFRICANA: PERSPECTIVAS AFRO-DECOLONIAIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Luanda, Angola</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os objetos “faitiches” da crença evangélica neopentecostal: religião e cultura material.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX Jornadas sobre Alternativas Religiosas na América Latina Religiões na América Latina. Horizontes e Novos Desafios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le fait religieux et spirituel à la Réunion : une laïcité créole?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Relicom: religions et communication, recherches et perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Música en el Noticiero ICAIC latinoamericano: guías narrativos y performativos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M u s i q u e e t c h a n s o n e n A m é r i q u e l a t i n e e t d a n s l e s C a r a ï b e s : r é s i s t a n c e s e t d i s c o u r s d e c o n t r e - p o u v o i r ( X X e t X X I s i è c l e s )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion; Université de Bordeaux, Mar 2023, Saint Denis (97400), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Luanda, Angola</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture matérielle de l’évangélisme lusophone: production et usages des objets faitiches comme techniques du croire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture matérielle du religieux : des objets de piété aux objets de consommation courante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’Histoire Religieuse Contemporaine, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion; Université de Bordeaux, Mar 2023, Saint Denis (97400), Francia</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nénènes sous l’oeil photographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENTRETIENS PATRIMOINE DU ICONOGRAPHIQUE DE L’OCÉAN INDIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iconothèque historique de l’Océan Indien, May 2023, Saint Denis (La Réunion) / Saint Pierre (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’Histoire Religieuse Contemporaine, Sep 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religião e Política no governo de Bolsonaro A problematização dos “evangélicos e o bolsonarismo” . Panorama da produção científica na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Simpósio Luso-brasileiro de Estudos de Religião Religião e Política: Territórios e Fronteiras do Domínio Religioso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Católica Portuguesa; Pontifícia Universidade Católica de São Paulo, Apr 2023, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Iconothèque historique de l’Océan Indien, May 2023, Saint Denis (La Réunion) / Saint Pierre (La Réunion), France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chambre créole: note sur des photographies de Nénènes à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études hommage Frédéric Lambert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 2 - Institut Français de Presse, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Católica Portuguesa; Pontifícia Universidade Católica de São Paulo, Apr 2023, Lisboa, Portugal</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir le religieux par une approche sémio-anthropologique : la croyance à l’épreuve du terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Sémiotiques de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 2 - Institut Français de Presse, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimindiaocea: plateforme culturelle numérique et contributive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Contribution numérique, cultures, savoirs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plateforme numérique immersive PATRIMINDIAOCEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nöel-Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un patrimoine pour l’avenir, une science pour le patrimoine Heritage for the Future, Science for Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.371-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La plateforme numérique immersive PATRIMINDIAOCEA</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colorisation, colonisation et anticapitalisme dans le Noticiero ICAIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Colorisation, colonisation : mondes colorés, mondes colonisés dans l’aire indianocéanique du 17e siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Nov 2022, Saint Denis (97400), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion dans l’espace public. Enjeux contemporains de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire mensuel UQAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, Nov 2022, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC : 30 ans d’actualités cinématographiques à Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.371-376</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario CRIMIC Artes visuales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Auditorium du Grand Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plateforme numérique immersive PATRIMINDIAOCEA : Intégrer le patrimoine culturel de l’Indiaocéanie dans le processus de résilience des territoires européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un patrimoine pour l’avenir, une science pour le patrimoine, une aventure européenne de la recherche et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Mar 2023, Paris, France. pp.hal-03796130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Journée d’études Colorisation, colonisation : mondes colorés, mondes colonisés dans l’aire indianocéanique du 17e siècle à nos jours</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tricontinentale aux épistémologies du sud : la place de la créolisation dans la réécriture de la mémoire latino-américaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéités, hybridations, créolisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire doctoral LCF - OIES CREGUR, May 2022, Saint Denis, La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages journalistiques de la notion 'd'islamophobie' dans la presse d'opinion portugaise (2010-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Résonances islamiques en Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint Denis, Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le religieux pris dans les jeux de nomination et les enjeux de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment nommer le religieux ? Enjeux confessionnels, politiques et savants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sciences sociales des Religions, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evangelical material religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossroads in Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Cultural Studies Conference, Nov 2022, Lisbonne (communication acceptée mais congrès annulé), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médias et tendances islamophobes en Ibérique. Le cas du Portugal (2010-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Islamophobie pseudo-savante et médiatique. Regards croisés Canada-Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval, Québéc, Nov 2022, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coutume et ses enjeux comme objets de discours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coutume dans l’Océan Indien.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Réunion, Nov 2022, Saint Denis (97400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, Nov 2022, Montréal Québec, Canada</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les affaire du voile : 30 ans de débat médiatique (1980-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Laïcité: perspectives nationale et locale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris Auditorium du Grand Palais, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: una mirada cubana sobre el mundi afro hispanoamericano en el contexto de Guerra Fria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International : Échanges, représentations et résistances dans le mode Afro Hispano-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint Denis, Reunión</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture, Mar 2023, Paris, France. pp.hal-03796130</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do púlpito à mesa redonda: mapa das práticas digitais católicas em tempos de pandemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do Clique ao Toque (6° edição)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire doctoral LCF - OIES CREGUR, May 2022, Saint Denis, La Réunion, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplacements et carrefours interdisciplinaires : objets et terrains d’étude. Penser le religieux sous un prisme communicationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Hors les Murs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint Denis, Réunion</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ética da comunicação no espaço digital: como “viver juntos”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simpósio Internacional e Interdisciplinar de Teologia e Estudos de Religião do CITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sciences sociales des Religions, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: expérimentation journalistique dans la couverture des &amp;quot;années de plomb&amp;quot; en Amérique latine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5° édition du Colloque MEJOR (Rencontres internationales de recherches sur le journalisme)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Laval, Québéc, Nov 2022, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Écrans et identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écran total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association for Cultural Studies Conference, Nov 2022, Lisbonne (communication acceptée mais congrès annulé), Portugal</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Noticiero ICAIC : una fuente sobre/de/para la historia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Permanente de la Red de Investigación del Cine (REDIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Guadalajara, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion, Nov 2022, Saint Denis (97400), France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A criação do tempo revolucionário: experiências passadas e devires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colóquio "Nas garras do presente: ressonâncias"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cuban news coverage of Latin American dictatorships (1960-1990). How to report political uncertainty under uncertain conditions of production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Lisbon Winter School : Media and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint Denis, Reunión</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC : un regard cubain sur le « tiers monde » (1960-1990). Le rôle des actualités cinématographiques dans la diffusion de la propagande révolutionnaire en contexte de Guerre Froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Histoire mondiale des actualités cinématographiques pendant la seconde moitié du XX siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ANTRACT, Sep 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’Assemblée, la parole est aux conservateurs. Analyse discursive des mentions à Dieu et à la famille lors de la destitution de la présidente Dilma Roussef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Discours politiques et médiatiques en Amérique Latine : bilan du millénaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Analyse des Discours de Amérique Latine (ADAL), Feb 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Saint Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: cine-jornal e memória do terceiro mundo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECC Cofffe Break</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mobilidade das “técnicas do crer”. O caso das igrejas evangélicas neo-pentecostais brasileiras de Lisboa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Colloque de l’APA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Portugaise d’Anthropologie, Jun 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC : censure, expérimentation et révolution à l’ère des dictatures d’Amérique Latine (1960-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI Sémaine de l’Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Hispanique d'Étude de l'Amérique Latine, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiotic study of Notifiero ICAIC newsreel moving character: historical archives, media device and memory producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ECREA « Moving Media, Memory, History »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque ECREA « Moving Media, Memory, History », Jun 2019, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Guadalajara, México</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC latino-americano: as representações do turismo nas atualidades cinematográficas da propaganda cubana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Colloque SOPCOM « Communication, Tourisme et Culture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Madère, Nov 2019, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rio de Janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analisando o Noticiero ICAIC : um olhar cubano sobre as ditaduras latino-americanas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de Cinéma de Outro Preto (13° edition du CIneOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinémathèque du Brésil; Universo Produçoes, Jun 2018, Ouro Pretp, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Técnicas da crença evangélica em Portugal: objetos animados, corpos incarnados e discursos performativos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Identidades, Culturas, Vulnerabilidades »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GI « Identidades, Culturas, Vulnerabilidades », Dec 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Projet ANTRACT, Sep 2020, Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumo a uma definição extensiva do conceito de espaço publico : analise semiótica do ‘caso da burca’ na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Forum of Researchers in Islamic Contexts – Azimute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa (FCSH/NOVA) et Centro em Rede de Investigaçao em Antropologia (CRIA), Sep 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Portugaise d’Anthropologie, Jun 2019, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os ‘casos do véu’ em França : vinte anos de debate. A construçao discursiva de normas de visibilidade e espacialidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire AZIMUTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa (FCSH/NOVA) et Centro em Rede de Investigaçao em Antropologia (CRIA), Dec 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Analyse des Discours de Amérique Latine (ADAL), Feb 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A semiotic look at discursive issues in public debates : the case of the press coverage on the ‘burqa affair’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Colloquium Discourse, Representation, Argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal; Universidade Federal do Rio de Janeiro e Estacio de Sa, Aug 2017, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conselhos biblicos para os usuarios de redes sociais : rumo a uma nova teologia da comunicação ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII Conferência Brasileira de Comunicação Eclesial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco, l’Universdade Metodista de São Paulo et PUC- Campinas, Aug 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Hispanique d'Étude de l'Amérique Latine, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les filles/femmes voilées comme catégorie médiatique : la construction des normes de visibilité et de spatialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Approches discursives en sociologie: « Normes et discours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Printemps-CNRS-UVSQ, Mar 2017, Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque ECREA « Moving Media, Memory, History », Jun 2019, Loughborough, United Kingdom</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of evangelcal neo-conservative discours in Brazil (1986-2016) : reconfiguring the intersections of politics, religions and media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « The Brazilian Coup d’Etat and the right-wing tide »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universitat et la Fondation Rosa Luxemburg, Sep 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Madère, Nov 2019, Madère, Portugal</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couverture humoristique de « l’affaire de la burqa » dans la presse régionale : le projet séculaire d’un journalisme dénonciateur en contexte d’islamophobie/islamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Colloque International MEJOR « Le journalisme impuissant ? Projet séculaire du journalisme et contextes extrêmes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval; Université de Montréal; Université libre de Bruxelles; Université Paris-Sorbonne; Université de Brasilia; Université Federal de Santa Catarina, May 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cinémathèque du Brésil; Universo Produçoes, Jun 2018, Ouro Pretp, Brazil</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A circulação transnacional das técnicas do crer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « O facto transnacional : Migração, Religião e Territórios Urbanos »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences Sociales de l’Université de Lisbonne, Dec 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GI « Identidades, Culturas, Vulnerabilidades », Dec 2017, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media construction of Islamic visibility and redefinition of public spaces: the case of French “veil affairs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale « Media, Religion and Publics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Media, Religion and Culture (ISMRC), Aug 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa (FCSH/NOVA) et Centro em Rede de Investigaçao em Antropologia (CRIA), Sep 2017, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análise semiótica do “Caso da burca” na França : estratégias de visibilidade, “rostidade” e crise icônica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Conférence Internationale Brésilienne de Communication Ecclésiale (Eclesiocom) « Comunicação, religião e cultura visual »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chair Unesco de Communication de l’Universidade Metodista de São Paulo, Aug 2016, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa (FCSH/NOVA) et Centro em Rede de Investigaçao em Antropologia (CRIA), Dec 2017, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A “estigmatização” como argumento : entre denunciação e legitimação da lei do véu integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international sur l’Analyse du Discours «Discours et inégalités sociales»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Núcleo de Análise do Discurso (NAD) de la Faculté des Lettres de l’UFMG, Sep 2016, Minas Gerais, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032984v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03032985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘L’affaire de la burqa à travers la presse régionale’ : mise en scène du fait religieux, stratégies de visibilité, énonciation humoristique et dénonciation politique</w:t>
               </w:r>
@@ -7876,51 +7876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1677-1222.2024vol24i1a11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rebeyrotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3495" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.13389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02989007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25768/FAL.doc.si2019.dt07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1322465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22230/cjc.2015v40n1a2839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marine Rakotonirina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrafo Rabe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure P&#233;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Gilloteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Knetsch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2022/noticiero-icaic-30-ans-d-actualit-s-cin-matographiques-cuba.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Mekki-Berrada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Brant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flora" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461665096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Cruz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam D&#237;ez Bosch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Sabat&#233; Gauxachs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/tel-04145534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA020024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1677-1222.2024vol24i1a11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rebeyrotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3495" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.13389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02989007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25768/FAL.doc.si2019.dt07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1322465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22230/cjc.2015v40n1a2839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marine Rakotonirina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrafo Rabe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure P&#233;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Gilloteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Knetsch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2022/noticiero-icaic-30-ans-d-actualit-s-cin-matographiques-cuba.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Mekki-Berrada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Brant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flora" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461665096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Cruz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam D&#237;ez Bosch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Sabat&#233; Gauxachs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/tel-04145534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA020024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>