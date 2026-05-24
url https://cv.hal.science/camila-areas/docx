--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -585,165 +585,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Distance et lien social dans « l’affaire de la burqa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le voile islamique s’invite dans l’arène scientifique : enjeux de visibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Varia, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989007v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02997231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noticiero ICAIC: um olhar cubano experimental e performático sobre as ditaduras latino-americanas</w:t>
               </w:r>
@@ -1490,4892 +1490,4892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Argentina en el Noticiero ICAIC : el « fracaso » en cuestión</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia programa FAILURE (Reversing the genealogies of unsuccess)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Mar del Plata, Apr 2024, Mar del Plata, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC Latinoamericano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentación de libro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grupo de Estudios Audiovisuales (GESTA), Mar 2024, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: memoria del mundo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX CONGRESO ASAECA - El destino de las imágenes. Escenarios posibles para el cine y el audiovisual ante la emergencia de las multipantallas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Argentina de Estudios sobre Cine y Audiovisual, Mar 2024, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cinejornal cubano Noticiero ICAIC : patrimonialização e projeto cientifico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projeto Temático "Audiovisual, história e preservação"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Escola de Comunicações e Artes, Universidade de São Paulo., Apr 2024, São Paulo-SP, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Grupo de Estudios Audiovisuales (GESTA), Mar 2024, Montevideo, Uruguay</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panel AFSR: Religion in times of crisis: theoretical and conceptual approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Conference EUARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Religion, May 2024, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Argentina de Estudios sobre Cine y Audiovisual, Mar 2024, Buenos Aires, Argentina</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualidades argentinas en el NIL: el “fracaso” desde un punto de vista revolucionario.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Congreso de “small stories” - Programme FAILURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Madrid Institute for Advanced Studies - Casa de Velázquez, Oct 2024, Madrid (on line event), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, European Academy of Religion, May 2024, Palermo, Italy</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retracer les solidarités anticolonialistes de la tricontinentale depuis l’Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Marine Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrafo Rabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Rendez-vous d’Histoire des Colonisations "Anti-colonialisme et Inter-nationalisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur les Ordres Coloniaux, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Madrid Institute for Advanced Studies - Casa de Velázquez, Oct 2024, Madrid (on line event), España</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chambre créole: note sur des photographies de Nénènes à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études hommage Frédéric Lambert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 2 - Institut Français de Presse, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Camila Arêas</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les caméras cubaines se tournent vers l’OI (1960-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations populaires de l’océan Indien à l’ère des Indépendances (années 1950-années 1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Sep 2023, Saint Denis (97400), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques notions d’études sur le journalisme. Météo et climat : temporalités, nomination, déontologie et politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anja Marine Rakotonirina</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Idelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche sur les Ordres Coloniaux, Jun 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « Médias et climat, nouvelles approches »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion la 1ère; Université de La Réunion, Mar 2023, Saint Denis (97400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de Mar del Plata, Apr 2024, Mar del Plata, Argentina</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évangélisme néo-pentecôtiste lusophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10E Congrès de l’AFS : Intersections et circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: fontes audiovisuais para uma história e memoria afro-de-colonial em Angola, Guiné, Cabo Verde e Moçambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III COLÓQUIO INTERNACIONAL REPRESENTAÇÕES DE AFRICANOS E DE PESSOAS DE ASCENDÊNCIA AFRICANA: PERSPECTIVAS AFRO-DECOLONIAIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Luanda, Angola</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Música en el Noticiero ICAIC latinoamericano: guías narrativos y performativos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M u s i q u e e t c h a n s o n e n A m é r i q u e l a t i n e e t d a n s l e s C a r a ï b e s : r é s i s t a n c e s e t d i s c o u r s d e c o n t r e - p o u v o i r ( X X e t X X I s i è c l e s )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion; Université de Bordeaux, Mar 2023, Saint Denis (97400), Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait religieux et spirituel à la Réunion : une laïcité créole?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Relicom: religions et communication, recherches et perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Jun 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os objetos “faitiches” da crença evangélica neopentecostal: religião e cultura material.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX Jornadas sobre Alternativas Religiosas na América Latina Religiões na América Latina. Horizontes e Novos Desafios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nénènes sous l’oeil photographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENTRETIENS PATRIMOINE DU ICONOGRAPHIQUE DE L’OCÉAN INDIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iconothèque historique de l’Océan Indien, May 2023, Saint Denis (La Réunion) / Saint Pierre (La Réunion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture matérielle de l’évangélisme lusophone: production et usages des objets faitiches comme techniques du croire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture matérielle du religieux : des objets de piété aux objets de consommation courante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’Histoire Religieuse Contemporaine, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religião e Política no governo de Bolsonaro A problematização dos “evangélicos e o bolsonarismo” . Panorama da produção científica na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Simpósio Luso-brasileiro de Estudos de Religião Religião e Política: Territórios e Fronteiras do Domínio Religioso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Católica Portuguesa; Pontifícia Universidade Católica de São Paulo, Apr 2023, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir le religieux par une approche sémio-anthropologique : la croyance à l’épreuve du terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Sémiotiques de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimindiaocea: plateforme culturelle numérique et contributive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Contribution numérique, cultures, savoirs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colorisation, colonisation et anticapitalisme dans le Noticiero ICAIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Colorisation, colonisation : mondes colorés, mondes colonisés dans l’aire indianocéanique du 17e siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Nov 2022, Saint Denis (97400), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion dans l’espace public. Enjeux contemporains de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire mensuel UQAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, Nov 2022, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC : 30 ans d’actualités cinématographiques à Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Idelson</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réunion la 1ère; Université de La Réunion, Mar 2023, Saint Denis (97400), France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario CRIMIC Artes visuales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Auditorium du Grand Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion, Sep 2023, Saint Denis (97400), France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plateforme numérique immersive PATRIMINDIAOCEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nöel-Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un patrimoine pour l’avenir, une science pour le patrimoine Heritage for the Future, Science for Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.371-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Luanda, Angola</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plateforme numérique immersive PATRIMINDIAOCEA : Intégrer le patrimoine culturel de l’Indiaocéanie dans le processus de résilience des territoires européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un patrimoine pour l’avenir, une science pour le patrimoine, une aventure européenne de la recherche et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Mar 2023, Paris, France. pp.hal-03796130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tricontinentale aux épistémologies du sud : la place de la créolisation dans la réécriture de la mémoire latino-américaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéités, hybridations, créolisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire doctoral LCF - OIES CREGUR, May 2022, Saint Denis, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Jun 2023, Tours, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages journalistiques de la notion 'd'islamophobie' dans la presse d'opinion portugaise (2010-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Résonances islamiques en Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion; Université de Bordeaux, Mar 2023, Saint Denis (97400), Francia</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le religieux pris dans les jeux de nomination et les enjeux de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment nommer le religieux ? Enjeux confessionnels, politiques et savants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sciences sociales des Religions, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’Histoire Religieuse Contemporaine, Sep 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evangelical material religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossroads in Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Cultural Studies Conference, Nov 2022, Lisbonne (communication acceptée mais congrès annulé), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Iconothèque historique de l’Océan Indien, May 2023, Saint Denis (La Réunion) / Saint Pierre (La Réunion), France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médias et tendances islamophobes en Ibérique. Le cas du Portugal (2010-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Islamophobie pseudo-savante et médiatique. Regards croisés Canada-Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval, Québéc, Nov 2022, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Católica Portuguesa; Pontifícia Universidade Católica de São Paulo, Apr 2023, Lisboa, Portugal</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coutume et ses enjeux comme objets de discours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coutume dans l’Océan Indien.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Nov 2022, Saint Denis (97400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 2 - Institut Français de Presse, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A criação do tempo revolucionário: experiências passadas e devires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colóquio "Nas garras do presente: ressonâncias"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les affaire du voile : 30 ans de débat médiatique (1980-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Laïcité: perspectives nationale et locale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: una mirada cubana sobre el mundi afro hispanoamericano en el contexto de Guerra Fria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International : Échanges, représentations et résistances dans le mode Afro Hispano-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint Denis, Reunión</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.371-376</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do púlpito à mesa redonda: mapa das práticas digitais católicas em tempos de pandemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do Clique ao Toque (6° edição)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion, Nov 2022, Saint Denis (97400), France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplacements et carrefours interdisciplinaires : objets et terrains d’étude. Penser le religieux sous un prisme communicationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Hors les Murs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, Nov 2022, Montréal Québec, Canada</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ética da comunicação no espaço digital: como “viver juntos”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simpósio Internacional e Interdisciplinar de Teologia e Estudos de Religião do CITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris Auditorium du Grand Palais, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: expérimentation journalistique dans la couverture des &amp;quot;années de plomb&amp;quot; en Amérique latine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5° édition du Colloque MEJOR (Rencontres internationales de recherches sur le journalisme)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture, Mar 2023, Paris, France. pp.hal-03796130</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Écrans et identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écran total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire doctoral LCF - OIES CREGUR, May 2022, Saint Denis, La Réunion, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Noticiero ICAIC : una fuente sobre/de/para la historia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Permanente de la Red de Investigación del Cine (REDIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Guadalajara, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint Denis, Réunion</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC : un regard cubain sur le « tiers monde » (1960-1990). Le rôle des actualités cinématographiques dans la diffusion de la propagande révolutionnaire en contexte de Guerre Froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Histoire mondiale des actualités cinématographiques pendant la seconde moitié du XX siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ANTRACT, Sep 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sciences sociales des Religions, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cuban news coverage of Latin American dictatorships (1960-1990). How to report political uncertainty under uncertain conditions of production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Lisbon Winter School : Media and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association for Cultural Studies Conference, Nov 2022, Lisbonne (communication acceptée mais congrès annulé), Portugal</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’Assemblée, la parole est aux conservateurs. Analyse discursive des mentions à Dieu et à la famille lors de la destitution de la présidente Dilma Roussef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Discours politiques et médiatiques en Amérique Latine : bilan du millénaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Analyse des Discours de Amérique Latine (ADAL), Feb 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Laval, Québéc, Nov 2022, Laval (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC: cine-jornal e memória do terceiro mundo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECC Cofffe Break</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion, Nov 2022, Saint Denis (97400), France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC : censure, expérimentation et révolution à l’ère des dictatures d’Amérique Latine (1960-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI Sémaine de l’Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Hispanique d'Étude de l'Amérique Latine, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mobilidade das “técnicas do crer”. O caso das igrejas evangélicas neo-pentecostais brasileiras de Lisboa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Colloque de l’APA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Portugaise d’Anthropologie, Jun 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint Denis, Reunión</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiotic study of Notifiero ICAIC newsreel moving character: historical archives, media device and memory producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ECREA « Moving Media, Memory, History »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque ECREA « Moving Media, Memory, History », Jun 2019, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noticiero ICAIC latino-americano: as representações do turismo nas atualidades cinematográficas da propaganda cubana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Colloque SOPCOM « Communication, Tourisme et Culture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Madère, Nov 2019, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Saint Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analisando o Noticiero ICAIC : um olhar cubano sobre as ditaduras latino-americanas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de Cinéma de Outro Preto (13° edition du CIneOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinémathèque du Brésil; Universo Produçoes, Jun 2018, Ouro Pretp, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Técnicas da crença evangélica em Portugal: objetos animados, corpos incarnados e discursos performativos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Identidades, Culturas, Vulnerabilidades »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GI « Identidades, Culturas, Vulnerabilidades », Dec 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumo a uma definição extensiva do conceito de espaço publico : analise semiótica do ‘caso da burca’ na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Forum of Researchers in Islamic Contexts – Azimute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa (FCSH/NOVA) et Centro em Rede de Investigaçao em Antropologia (CRIA), Sep 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os ‘casos do véu’ em França : vinte anos de debate. A construçao discursiva de normas de visibilidade e espacialidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire AZIMUTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa (FCSH/NOVA) et Centro em Rede de Investigaçao em Antropologia (CRIA), Dec 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Guadalajara, México</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A semiotic look at discursive issues in public debates : the case of the press coverage on the ‘burqa affair’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Colloquium Discourse, Representation, Argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal; Universidade Federal do Rio de Janeiro e Estacio de Sa, Aug 2017, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rio de Janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conselhos biblicos para os usuarios de redes sociais : rumo a uma nova teologia da comunicação ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII Conferência Brasileira de Comunicação Eclesial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco, l’Universdade Metodista de São Paulo et PUC- Campinas, Aug 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les filles/femmes voilées comme catégorie médiatique : la construction des normes de visibilité et de spatialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Approches discursives en sociologie: « Normes et discours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Printemps-CNRS-UVSQ, Mar 2017, Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Projet ANTRACT, Sep 2020, Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of evangelcal neo-conservative discours in Brazil (1986-2016) : reconfiguring the intersections of politics, religions and media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « The Brazilian Coup d’Etat and the right-wing tide »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universitat et la Fondation Rosa Luxemburg, Sep 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Analyse des Discours de Amérique Latine (ADAL), Feb 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couverture humoristique de « l’affaire de la burqa » dans la presse régionale : le projet séculaire d’un journalisme dénonciateur en contexte d’islamophobie/islamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Colloque International MEJOR « Le journalisme impuissant ? Projet séculaire du journalisme et contextes extrêmes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval; Université de Montréal; Université libre de Bruxelles; Université Paris-Sorbonne; Université de Brasilia; Université Federal de Santa Catarina, May 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A circulação transnacional das técnicas do crer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « O facto transnacional : Migração, Religião e Territórios Urbanos »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences Sociales de l’Université de Lisbonne, Dec 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Portugaise d’Anthropologie, Jun 2019, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media construction of Islamic visibility and redefinition of public spaces: the case of French “veil affairs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale « Media, Religion and Publics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Media, Religion and Culture (ISMRC), Aug 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Hispanique d'Étude de l'Amérique Latine, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análise semiótica do “Caso da burca” na França : estratégias de visibilidade, “rostidade” e crise icônica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Conférence Internationale Brésilienne de Communication Ecclésiale (Eclesiocom) « Comunicação, religião e cultura visual »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chair Unesco de Communication de l’Universidade Metodista de São Paulo, Aug 2016, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque ECREA « Moving Media, Memory, History », Jun 2019, Loughborough, United Kingdom</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A “estigmatização” como argumento : entre denunciação e legitimação da lei do véu integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international sur l’Analyse du Discours «Discours et inégalités sociales»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Núcleo de Análise do Discurso (NAD) de la Faculté des Lettres de l’UFMG, Sep 2016, Minas Gerais, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Madère, Nov 2019, Madère, Portugal</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘L’affaire de la burqa à travers la presse régionale’ : mise en scène du fait religieux, stratégies de visibilité, énonciation humoristique et dénonciation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International et Interdisciplinaire « Fait religieux et médias »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe sociétés, religions, laïcités (École pratique des hautes études–CNRS) et le Centre de recherche historique (EHESS), Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cinémathèque du Brésil; Universo Produçoes, Jun 2018, Ouro Pretp, Brazil</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A imagem midiática do véu integral no &amp;quot;Caso da burca&amp;quot; na França: estratégias de visibilidade e crise icônica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École Internationale « Art, littérature et son dans la culture de l'image contemporaine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMIC; Paris IV; Université National de Brasilia, Dec 2015, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GI « Identidades, Culturas, Vulnerabilidades », Dec 2017, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Belief’: a cross-disciplinary concept at the heart of media and religion interplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pré-conférence Internationale de l’International Communication Association (ICA) : « Media and Religion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa (FCSH/NOVA) et Centro em Rede de Investigaçao em Antropologia (CRIA), Sep 2017, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">République, laïcité et identité nationale : analyse du répertoire républicain édifiant le débat de presse autour de la loi sur le voile intégral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle de l’Association for the Study of Modern and Contemporary France (ASCMF) : « Language, Culture and Power in France »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Southampton, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa (FCSH/NOVA) et Centro em Rede de Investigaçao em Antropologia (CRIA), Dec 2017, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political dispute over the status (religious/profane) of French territories: analysis of television debate on Marine Le Pen “catch-phrase” about Muslim prayer in the streets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Media and Religion : The interplay of profane and sacred</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Media and Religion TWG of ECREA (European Communication Research and Education Association); École Doctorale « Media Studies » de l’Université de Bucarest; AFCOM (Association of Educators in Journalism and Communication), Oct 2013, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal; Universidade Federal do Rio de Janeiro e Estacio de Sa, Aug 2017, Rio de Janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique républicaine et altérité musulmane en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Politique et Altérité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIRAF (association franco-allemande et interdisciplinaire de jeunes chercheurs), Mar 2013, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unesco, l’Universdade Metodista de São Paulo et PUC- Campinas, Aug 2017, São Paulo, Brazil</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voile comme vécu politique du corps: émancipation féminine et culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les lieux du corps : Politique et émancipation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSPRP (Centre de Sociologie des Pratiques et des Représentations Politiques, Université Paris Diderot-Paris 7); GTM-CRESPPA (Genre Travail Mobilités – Centre de Recherches Sociologiques et Politiques de Paris, Université Paris 8); LLCP (Laboratoire d’études et de recherches sur les Logiques Contemporaines de la Philosophie, Université Paris 8); Maison des Sciences de l’Homme, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Printemps-CNRS-UVSQ, Mar 2017, Saint Quentin en Yvelines, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie pousse l'Union Européenne à discuter l'identité de l'Europe. Une analyse du débat sur l'intégration de la Turquie à l'Union Européenne à travers les presses française, espagnole et turque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international inter et transdisciplinaire « Identité(s): constructions et reconstructions dans le discours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032992v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03032994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fait divers à l’affaire: la burqa dévoilée par la presse régionale</w:t>
               </w:r>
@@ -6712,300 +6712,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Afro-Amérique latine : diaspora, représentations et résistances identitaires dans les sociétés (post)coloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Leiva-Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mónica Cárdenas Moreno; Camila Arêas; Andrea Leiva-Espitia; Christine Orobitg. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Indianocéaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-490596-84-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noticiero ICAIC: Memoria del Mundo. 30 años de actualidades cinematográficas en Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ICAIC-El Hurón azul, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noticiero ICAIC 30 ans d’actualités cinématographiques à Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Arêas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-86938-291-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070839v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-03850241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7876,51 +7876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1677-1222.2024vol24i1a11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rebeyrotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3495" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.13389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02989007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25768/FAL.doc.si2019.dt07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1322465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22230/cjc.2015v40n1a2839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marine Rakotonirina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrafo Rabe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure P&#233;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Gilloteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Knetsch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2022/noticiero-icaic-30-ans-d-actualit-s-cin-matographiques-cuba.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Mekki-Berrada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Brant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flora" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461665096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Cruz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam D&#237;ez Bosch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Sabat&#233; Gauxachs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/tel-04145534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA020024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1677-1222.2024vol24i1a11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rebeyrotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3495" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.13389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02989007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25768/FAL.doc.si2019.dt07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1322465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22230/cjc.2015v40n1a2839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03003870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03004100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marine Rakotonirina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrafo Rabe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Gilloteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Knetsch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070843v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2022/noticiero-icaic-30-ans-d-actualit-s-cin-matographiques-cuba.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Mekki-Berrada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Brant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flora" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461665096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02997254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Cruz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam D&#237;ez Bosch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Sabat&#233; Gauxachs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/tel-04145534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA020024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>