--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -66,705 +66,1059 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International news flows through the lens of platformization</w:t>
+                <w:t xml:space="preserve">Éditorial. Portée mondiale et enjeux locaux de #MeToo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Ouakrat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camila Moreira-Cesar</w:t>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le journalisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 116 (3), pp.5-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quad.116.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475401v1</w:t>
+                <w:t xml:space="preserve">hal-05589521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations de la communication politique dans le Brésil contemporain : de la centralité de la télévision à l’ère WhatsApp (1960-2020)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’entretien de recherche avec les spécialistes du discours : retour réflexif sur le milieu des communicant·e·s politiques en France et au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.11-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991520v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid and Populism in the News: how Brazilian media outlets approach the issue of populism during the pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Fernandes dos Santos</w:t>
+                <w:t xml:space="preserve">Éditorial. Les savoirs en santé : un enjeu de médiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Devars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journalism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25200/BJR.v17n3.2021.1426⟩</w:t>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114 (1), pp.5-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quad.114.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03982358v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un renouveau des conseillers en com’ ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial. Vers une approche “profane” de la communication politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Devars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+                <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101, pp.9-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaderni.1657⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2024/3 (113), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quad.113.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04333520v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les communicants politiques à l’ère des campagnes WhatsApp au Brésil ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+                <w:t xml:space="preserve">International news flows through the lens of platformization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Ouakrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nina Fernandes dos Santos</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rebillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Surm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira-Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaderni.1737⟩</w:t>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02867430v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mídia e a construção de personagens de autoficção biográfica : uma leitura semântico-lexical de três notícias sobre a morte enigmática de João Guimarães Rosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les mutations de la communication politique dans le Brésil contemporain : de la centralité de la télévision à l’ère WhatsApp (1960-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Marinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letras de Hoje – Estudos e debates em linguística, literatura e língua portuguesa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15448/1984-7726.2017.2.25640⟩</w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41e année (4), pp.74-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.224.0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991522v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Covid and Populism in the News: how Brazilian media outlets approach the issue of populism during the pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brazilian Journalism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.536-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25200/BJR.v17n3.2021.1426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un renouveau des conseillers en com’ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.1657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les communicants politiques à l’ère des campagnes WhatsApp au Brésil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La fin des communicants politiques ?, 101, pp.77-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.1737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mídia e a construção de personagens de autoficção biográfica : uma leitura semântico-lexical de três notícias sobre a morte enigmática de João Guimarães Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letras de Hoje – Estudos e debates em linguística, literatura e língua portuguesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15448/1984-7726.2017.2.25640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le web imite la télévision : La campagne électorale de Marcelo Freixo aux municipales de Rio de Janeiro en 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.153-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/telev.008.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -774,1912 +1128,1609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir journaliste dans un espace public en mutation : représentations et attentes professionnelles des étudiant.es dans les formations reconnues ou non par la CPNEJ en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lula et Lava Jato : la mise en récit d’une dénonciation politique dans la presse brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les scènes de la dénonciation publique. Médias, langages et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la vague conservatrice dans le contexte brésilien et français : éléments pour une réflexion théorique sur les transformations de la sphère publique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journalisme et Espace Public. Les transformations de la sphère publique – 60 ans après Strukturwandel der Öffentlichkeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Coimbra, Jul 2022, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populism in the News : how Brazilian media outlets approach the issue of populism during the pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le journalisme au pluriel : profils, motivations et définitions de l’activité selon les étudiant·e·s en journalisme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th World Congress of Political Science – New Nationalisms in an Open World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Congress of Political Science, Jul 2021, En ligne, United States</w:t>
+              <w:t xml:space="preserve">9e Congrès de l’Association Française de Sociologie – Changer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991548v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le journalisme au pluriel : profils, motivations et définitions de l’activité selon les étudiant·e·s en journalisme en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Populism in the News : how Brazilian media outlets approach the issue of populism during the pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de l’Association Française de Sociologie – Changer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">26th World Congress of Political Science – New Nationalisms in an Open World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Congress of Political Science, Jul 2021, En ligne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991546v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice, l’accusé et le candidat Lula dans les couvertures des hebdomadaires brésiliens : 12/07/2017 au 31/01/2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Helena Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès Annuel de la Compós – Association Nationale des Programmes de Post-Graduation en Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Compós – Association Nationale des Programmes de Post-Graduation en Communication, Jun 2019, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la communication en périodes de crise : le rôle joué par le Mídia NINJA dans la contestation au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêver d’un autre monde – médias, utopies et expérimentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société pour l’Histoire des Médias, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique saisie par l’humour : le cas du collectif Porta dos Fundos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPOLÍTICA 2017 : Démocratie en crise? Médias, Opinion publique et Institutions du Brésil Contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs Brésiliens en Communication et Politique, May 2017, Porto Alegre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation du discours juridique par le journalisme dans la couverture de l’opération Lava Jato : réflexions sur l’arbitrage de la politique de nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, diversité, tolérance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBERCOM, Nov 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours politiques et médiatiques en Amérique latine au XXIe siècle. Bilan réflexif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">DISCOURS POLITIQUES ET MÉDIATIQUES EN AMÉRIQUE LATINE. RETOUR(S) SUR LES DEUX PREMIÈRES DÉCENNIES DU XXIe SIÈCLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Hernández Bayter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ailin Nacucchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2021</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991528v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours politiques et médiatiques en Amérique latine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry Hernández Bayter</w:t>
+                <w:t xml:space="preserve">Communication politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Recherches Amériques latines, Denis Rolland; Joëlle Chassin, 978-2-343-24817-2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Devars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pawelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782326001985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...214 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333633v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-03991531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O impeachment de Dilma Rousseff no jornal Le Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Helena Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquadramentos políticos e midiáticos da presidenta do Brasil, Dilma Rousseff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora Figura de Linguagem, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campanhas políticas e WhatsApp : a porosidade entre as campanhas oficiais e os ativismos nas eleições de 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emerson Urizzi Cervi; Maria Helena Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impactos político-comunicacionais nas eleições brasileiras de 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPOP / Carvalho Comunicação</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-199, 2021, 978-65-992120-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestações e votos sobre impeachment de Dilma Rousseff na primeira página de jornais brasileiros</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’apport des sondages d’opinion en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Esther Solano; Camila Rocha. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Emmanuel Guigo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">As direitas nas redes e nas ruas – a crise política no Brasil</w:t>
+              <w:t xml:space="preserve">Communication politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.247-276, 2019, 978-8577433667</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-69, 2019, 9782326001985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02867449v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des sondages d’opinion en politique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Manifestações e votos sobre impeachment de Dilma Rousseff na primeira página de jornais brasileiros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pierre-Emmanuel Guigo. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Steigleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Helena Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Esther Solano; Camila Rocha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication politique</w:t>
+              <w:t xml:space="preserve">As direitas nas redes e nas ruas – a crise política no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-69, 2019, 9782326001985</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressão Popular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-276, 2019, 978-8577433667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02867401v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des conseillers en communication politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Emmanuel Guigo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-84, 2019, 9782326001985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02867403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jornalismo, Assessoria de Imprensa e o Governo brasileiro : um estudo da obra No Planalto com a Imprensa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Helena Weber; Marja Pfeifer Coelho; Carlos Locatelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicação pública e política : pesquisa e práticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Insular, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux numériques, l’agora moderne ? L’interaction comme stratégie de visibilité de la catastrophe environnementale à Mariana (Brésil) par les médias alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif DAEM (Doctorant-e-s Arts et Medias). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et médias : lieux du politique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.303-312, 2017, 978-2-343-12782-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02867433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2689,118 +2740,221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de la violence et la politique brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Helena Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation de la communication politique gouvernementale et ses enjeux démocratiques en France et au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Sorbonne Nouvelle - Paris 3; Universidade Federal do Rio Grande do Sul (Porto Alegre, Brésil), 2020. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PA030020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05571124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2947,51 +3101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.224.0074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v17n3.2021.1426" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Marinho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2017.2.25640" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.008.0153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Weber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hern&#225;ndez Bayter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailin Nacucchio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05537983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/discours-politiques-et-mediatiques-en-amerique-latine/7435?srsltid=AfmBOopKY5JHM1rldWUIxUry10--bFJsna3RM3BGt31_bVW1T0QeoApo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pawelski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100499520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03980047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fernandacavassana.files.wordpress.com/2021/01/2021_cerviweber_ebookeleicoes2018_inctdd.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Becker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Steigleder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expressaopopular.com.br/loja/produto/as-direitas-nas-redes-e-nas-ruas-a-crise-politica-no-brasil/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54671" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.116.0005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.113.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.224.0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v17n3.2021.1426" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1737" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Marinho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2017.2.25640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.008.0153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hern&#225;ndez Bayter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailin Nacucchio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pawelski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100499520" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03980047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fernandacavassana.files.wordpress.com/2021/01/2021_cerviweber_ebookeleicoes2018_inctdd.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Steigleder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expressaopopular.com.br/loja/produto/as-direitas-nas-redes-e-nas-ruas-a-crise-politica-no-brasil/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54671" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05571124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>