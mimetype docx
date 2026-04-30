--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -263,251 +263,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation under the human right to science and under other social and cultural rights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La protection de l'environnement saisie par la Cour interaméricaine des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Costa de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human Rights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (3), pp.380-396</w:t>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645391v1</w:t>
+                <w:t xml:space="preserve">halshs-04661209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l'environnement saisie par la Cour interaméricaine des droits de l'homme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticipation under the human right to science and under other social and cultural rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.441</w:t>
+              <w:t xml:space="preserve">International Journal of Human Rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (3), pp.380-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04661209v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défenseurs et défenseures des droits humains : les contributions du système interaméricain à leur protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Gorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -804,51 +804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cour interaméricaine des droits de l'homme (année 2021) : la discrimination à l'égard du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Neiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -856,51 +856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Osmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022-02, pp.423-437. </w:t>
@@ -1020,51 +1020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses du droit face aux exigences de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1184,51 +1184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commission interaméricaine des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Neiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Osmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (21), pp.487-505. </w:t>
@@ -1312,897 +1312,1126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03283509v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métamorphoses du droit face aux exigences de la transition écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(dir.), « Chronique Environnement et droits de l’Homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Pomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Bentirou-Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.176-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962034v1</w:t>
+                <w:t xml:space="preserve">hal-04550801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat s’installe à Strasbourg –Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les métamorphoses du droit face aux exigences de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observateur de Bruxelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Des nouveaux enjeux du droit européen de l’environnement, 2021/2 (n° 124), p. 24-29</w:t>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265249v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le climat s’installe à Strasbourg. Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme »</w:t>
+                <w:t xml:space="preserve">Le climat s’installe à Strasbourg –Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observateur de Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2 (124), pp.22-27</w:t>
+              <w:t xml:space="preserve">, 2021, Des nouveaux enjeux du droit européen de l’environnement, 2021/2 (n° 124), p. 24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229380v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l’‘humanisation’ des changements climatiques’ et la ‘climatisation’ des droits de l’homme. Émergence et pertinence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Le climat s’installe à Strasbourg. Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14</w:t>
+              <w:t xml:space="preserve">L'Observateur de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (124), pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645448v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Accord de Paris et les interactions entre changement climatique et droits de l’homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Pomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDEI. Bulletin du droit de l'environnement industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.189-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645459v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d’humanisation des changements climatiques : Réflexions autour de l’Accord de Paris</w:t>
+                <w:t xml:space="preserve">Réflexions sur l’‘humanisation’ des changements climatiques’ et la ‘climatisation’ des droits de l’homme. Émergence et pertinence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14</w:t>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645454v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumo à internacionalização da proteção penal do meio ambiente : dos ecocrimes ao ecocidio</w:t>
+                <w:t xml:space="preserve">Perspectives d’humanisation des changements climatiques : Réflexions autour de l’Accord de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Neyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Direito Internacional = Brazilian Journal of Law and Public Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12</w:t>
+              <w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645464v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma análise de Belo Monte à luz do princípio da integração</w:t>
+                <w:t xml:space="preserve">L’Accord de Paris et les interactions entre changement climatique et droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMOS, Revista do Programa de Pós-Graduação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (1)</w:t>
+              <w:t xml:space="preserve">BDEI. Bulletin du droit de l'environnement industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645473v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique « Actualités du droit brésilien »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rumo à internacionalização da proteção penal do meio ambiente : dos ecocrimes ao ecocidio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Perruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maira Rocha Machado</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.199-222</w:t>
+              <w:t xml:space="preserve">Revista de Direito Internacional = Brazilian Journal of Law and Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161664v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’homme et la nature au regard de l’écocide : quelle équité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique « Actualités du droit brésilien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Milon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Rocha Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.199-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645470v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Brasil e o desaparecimento forçado de pessoas</w:t>
+                <w:t xml:space="preserve">L’homme et la nature au regard de l’écocide : quelle équité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Perruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uma análise de Belo Monte à luz do princípio da integração</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMOS, Revista do Programa de Pós-Graduação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Brasil e o desaparecimento forçado de pessoas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Perruso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOMOS, Revista do Programa de Pós-Graduação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2212,245 +2441,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du workshop Les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dienelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gengnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Thoren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'études avancées Programme de recherche CAT, Mar 2024, Paris Institut d'études avancées, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04847052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International law and Earth's habitability: What is at stake in terms of equity? A case study of climate litigation in international human rights law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dienelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESIL Conférence annuelle 2023, Aix-en-Provence Is International Law Fair? Le droit international est-il juste ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of International Law, Aug 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04321433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2460,627 +2689,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droits de l’Homme face à l’urgence climatique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Dir.) Les droits de l’Homme au service de l’urgence climatique ?, Numéro spécial,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 et 2, 2022</w:t>
+              <w:t xml:space="preserve">, 2, pp.101-191, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962038v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dir.) Les droits de l’Homme au service de l’urgence climatique ?, Numéro spécial,</w:t>
+                <w:t xml:space="preserve">(Dir.), « Les droits de l’Homme au service de l’urgence climatique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, pp.101-191, 2022</w:t>
+              <w:t xml:space="preserve">, 1, pp.3-87, 2022, numéro spécial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078578v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dir.), « Les droits de l’Homme au service de l’urgence climatique ? »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les droits de l’Homme face à l’urgence climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Perruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, pp.3-87, 2022, numéro spécial</w:t>
+              <w:t xml:space="preserve">, 1 et 2, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078574v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société écologique: normes et relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Campus de la transition. Les Liens qui libèrent, pp.144, 2023, 979-10-209-2472-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les chemins d'un Jus commune universalisable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Akemi Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid 19. Tour du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Akemi Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ota de Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigehisa Kuriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sonnenschein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Thioub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manucius. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3090,1327 +3319,1327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre au sérieux » la transition écologique : de la nécessaire mutation du droit et des institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Florilèges du droit de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La mémoire du droit, p. 41-76, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Mobilisations, résistances et participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chavalarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782271151414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking the ecological transition seriously: the need for changes in law and institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Labor, Human Resources and Population Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de délimitation du commun</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Outils juridiques de délimitation du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fouchard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mireille Delmas-Marty; Kathia Martin-Chenut; Camila Perruso. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Perruso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Delmas-Marty, K. Martin-Chenut et C. Perruso (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les chemins d'un Jus commune universalisable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, 2021</w:t>
+              <w:t xml:space="preserve">Sur les chemins d'un Jus commune universalisable,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp. 345-362, 2021, Collection de l'Institut des sciences juridiques et philosophiques de la Sorbonne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962022v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils juridiques de délimitation du commun</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">M. Delmas-Marty, K. Martin-Chenut et C. Perruso (dir.),. </w:t>
+                <w:t xml:space="preserve">Les droits de l'Homme au service de la lutte climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Akemi Perruso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christel Cournil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les chemins d'un Jus commune universalisable,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp. 345-362, 2021, Collection de l'Institut des sciences juridiques et philosophiques de la Sorbonne</w:t>
+              <w:t xml:space="preserve">La fabrique d’un droit climatique au service de la trajectoire 1,5°C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090787v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droits de l'Homme au service de la lutte climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Les outils de délimitation du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Akemi Perruso</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christel Cournil. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Delmas-Marty; Kathia Martin-Chenut; Camila Perruso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique d’un droit climatique au service de la trajectoire 1,5°C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, 2021</w:t>
+              <w:t xml:space="preserve">Sur les chemins d'un Jus commune universalisable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962016v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affaire Jeunes c. Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christel Cournil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions de justice climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DECI éditions, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perspectives d’appréhension du principe de précaution dans le système interaméricain des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Akemi Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D'Ambrosio, Luca and Giudicelli-Delage, Geneviève and Manacorda, Stefano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principe de précaution et métamorphoses de la responsabilité juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.105-117, 2018, 978-2-84934-332-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les points de contact nationaux : un forum de résolution des conflits complémentaire ou concurrent du juge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Varison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE saisie par le droit. Perspectives interne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.607-624, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organe de protection des droits de l'homme et responsabilité des entreprises : la contribution des obligations positives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE saisie par le droit. Perspectives interne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.659-675, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile réparation des rapports sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Varison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE saisie par le droit. Perspectives interne et international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.397-413, 2016, 978-2-233-00793-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire Chevron-Texaco et l’apport des projets de Conventions Ecocrimes et Ecocide à la responsabilisation pénale des entreprises transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des écocrimes à l’écocide, le droit pénal au secours de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-86, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumo à internacionalização da proteção penal do meio ambiente : dos ecocrimes ao ecocídio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Direito Internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centro Universitário de Brasília, Programa de Mestrado e Doutorado em Direito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.541-569, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des systèmes régionaux de protection des droits de l’homme à la sauvegarde de l’environnement et à la pénalisation des atteintes environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Neyret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des écocrimes à l’écocide, le droit pénal au secours de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-65, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4478,51 +4707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80483783"/>
+    <w:nsid w:val="F132D725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4709,51 +4938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camila-perruso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8856-6310" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243230559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161243v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Perruso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magalh&#227;es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Costa de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gorski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas De Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Osmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2302.0401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neiva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2202.0423" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Par" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283509v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2102.0487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Rocha Machado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dienelt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gengnagel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Thoren" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Akemi Perruso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehisa Kuriyama" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sonnenschein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thioub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962016v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109509v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Varison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicacoesacademicas.uniceub.br/index.php/rdi/article/view/3753" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camila-perruso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8856-6310" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243230559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161243v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Perruso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magalh&#227;es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Costa de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gorski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas De Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Osmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2302.0401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neiva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2202.0423" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Par" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283509v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2102.0487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colard-Fabregoule" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bentirou-Mathlouthi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Rocha Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dienelt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gengnagel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Thoren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Akemi Perruso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehisa Kuriyama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sonnenschein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thioub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547815v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Varison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicacoesacademicas.uniceub.br/index.php/rdi/article/view/3753" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>