--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1014,610 +1014,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métamorphoses du droit face aux exigences de la transition écologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’affirmation d’un droit à un environnement propre, sain et durable universel. Notes sur la Résolution 48/13 du Conseil des droits de l’Homme des Nations Unies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathia Par</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, L’enseignement et la formation dans la transition écologique et sociétale, 101, pp.41-43</w:t>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357417v1</w:t>
+                <w:t xml:space="preserve">hal-03962029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’affirmation d’un droit à un environnement propre, sain et durable universel. Notes sur la Résolution 48/13 du Conseil des droits de l’Homme des Nations Unies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commission interaméricaine des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Neiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Osmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (21), pp.487-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsc.2102.0487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962029v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03283509v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commission interaméricaine des droits de l'homme</w:t>
+                <w:t xml:space="preserve">Les métamorphoses du droit face aux exigences de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Par</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’enseignement et la formation dans la transition écologique et sociétale, 101, pp.41-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03283509v2</w:t>
+                <w:t xml:space="preserve">hal-03357417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(dir.), « Chronique Environnement et droits de l’Homme »</w:t>
+                <w:t xml:space="preserve">Le climat s’installe à Strasbourg –Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Bentirou-Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.176-205</w:t>
+              <w:t xml:space="preserve">L'Observateur de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Des nouveaux enjeux du droit européen de l’environnement, 2021/2 (n° 124), p. 24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550801v1</w:t>
+                <w:t xml:space="preserve">hal-03265249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métamorphoses du droit face aux exigences de la transition écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(dir.), « Chronique Environnement et droits de l’Homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Pomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Bentirou-Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.176-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962034v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat s’installe à Strasbourg –Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les métamorphoses du droit face aux exigences de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observateur de Bruxelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Des nouveaux enjeux du droit européen de l’environnement, 2021/2 (n° 124), p. 24-29</w:t>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265249v1</w:t>
+                <w:t xml:space="preserve">hal-03962034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le climat s’installe à Strasbourg. Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme »</w:t>
               </w:r>
@@ -1698,64 +1698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Pomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2697,191 +2697,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dir.) Les droits de l’Homme au service de l’urgence climatique ?, Numéro spécial,</w:t>
+                <w:t xml:space="preserve">(Dir.), « Les droits de l’Homme au service de l’urgence climatique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, pp.101-191, 2022</w:t>
+              <w:t xml:space="preserve">, 1, pp.3-87, 2022, numéro spécial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078578v1</w:t>
+                <w:t xml:space="preserve">hal-04078574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dir.), « Les droits de l’Homme au service de l’urgence climatique ? »</w:t>
+                <w:t xml:space="preserve">(Dir.) Les droits de l’Homme au service de l’urgence climatique ?, Numéro spécial,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, pp.3-87, 2022, numéro spécial</w:t>
+              <w:t xml:space="preserve">, 2, pp.101-191, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078574v1</w:t>
+                <w:t xml:space="preserve">hal-04078578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits de l’Homme face à l’urgence climatique ?</w:t>
               </w:r>
@@ -3327,355 +3327,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre au sérieux » la transition écologique : de la nécessaire mutation du droit et des institutions</w:t>
+                <w:t xml:space="preserve">Taking the ecological transition seriously: the need for changes in law and institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Florilèges du droit de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La mémoire du droit, p. 41-76, 2024</w:t>
+              <w:t xml:space="preserve">Handbook of Labor, Human Resources and Population Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547798v1</w:t>
+                <w:t xml:space="preserve">hal-04547815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Mobilisations, résistances et participation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prendre au sérieux » la transition écologique : de la nécessaire mutation du droit et des institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Perruso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782271151414</w:t>
+              <w:t xml:space="preserve">Florilèges du droit de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La mémoire du droit, p. 41-76, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497960v1</w:t>
+                <w:t xml:space="preserve">hal-04547798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking the ecological transition seriously: the need for changes in law and institutions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chapitre 5. Mobilisations, résistances et participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chavalarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Labor, Human Resources and Population Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782271151414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547815v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils juridiques de délimitation du commun</w:t>
               </w:r>
@@ -4059,204 +4059,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les points de contact nationaux : un forum de résolution des conflits complémentaire ou concurrent du juge ?</w:t>
+                <w:t xml:space="preserve">Organe de protection des droits de l'homme et responsabilité des entreprises : la contribution des obligations positives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leandro Varison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE saisie par le droit. Perspectives interne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.607-624, 2016</w:t>
+              <w:t xml:space="preserve">, pp.659-675, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109509v1</w:t>
+                <w:t xml:space="preserve">hal-02159656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organe de protection des droits de l'homme et responsabilité des entreprises : la contribution des obligations positives</w:t>
+                <w:t xml:space="preserve">Les points de contact nationaux : un forum de résolution des conflits complémentaire ou concurrent du juge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Varison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE saisie par le droit. Perspectives interne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.659-675, 2016</w:t>
+              <w:t xml:space="preserve">, pp.607-624, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159656v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile réparation des rapports sociaux</w:t>
               </w:r>
@@ -4268,51 +4268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Varison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE saisie par le droit. Perspectives interne et international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.397-413, 2016, 978-2-233-00793-3</w:t>
@@ -4335,217 +4335,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’affaire Chevron-Texaco et l’apport des projets de Conventions Ecocrimes et Ecocide à la responsabilisation pénale des entreprises transnationales</w:t>
+                <w:t xml:space="preserve">Rumo à internacionalização da proteção penal do meio ambiente : dos ecocrimes ao ecocídio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des écocrimes à l’écocide, le droit pénal au secours de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.67-86, 2015</w:t>
+              <w:t xml:space="preserve">Revista de Direito Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centro Universitário de Brasília, Programa de Mestrado e Doutorado em Direito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.541-569, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109510v1</w:t>
+                <w:t xml:space="preserve">hal-02128057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumo à internacionalização da proteção penal do meio ambiente : dos ecocrimes ao ecocídio</w:t>
+                <w:t xml:space="preserve">L’affaire Chevron-Texaco et l’apport des projets de Conventions Ecocrimes et Ecocide à la responsabilisation pénale des entreprises transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Perruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Direito Internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Des écocrimes à l’écocide, le droit pénal au secours de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-86, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centro Universitário de Brasília, Programa de Mestrado e Doutorado em Direito</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02128057v1</w:t>
+                <w:t xml:space="preserve">hal-02109510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des systèmes régionaux de protection des droits de l’homme à la sauvegarde de l’environnement et à la pénalisation des atteintes environnementales</w:t>
               </w:r>
@@ -4707,51 +4707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F132D725"/>
+    <w:nsid w:val="2D45DE02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4938,51 +4938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camila-perruso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8856-6310" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243230559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161243v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Perruso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magalh&#227;es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Costa de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gorski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas De Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Osmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2302.0401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neiva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2202.0423" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Par" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283509v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2102.0487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colard-Fabregoule" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bentirou-Mathlouthi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Rocha Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dienelt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gengnagel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Thoren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Akemi Perruso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehisa Kuriyama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sonnenschein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thioub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547815v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Varison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicacoesacademicas.uniceub.br/index.php/rdi/article/view/3753" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camila-perruso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8856-6310" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243230559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161243v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Perruso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magalh&#227;es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Costa de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gorski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas De Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Osmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2302.0401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neiva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2202.0423" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283509v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2102.0487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Par" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colard-Fabregoule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bentirou-Mathlouthi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Rocha Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dienelt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gengnagel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Thoren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Akemi Perruso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehisa Kuriyama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sonnenschein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thioub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Varison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicacoesacademicas.uniceub.br/index.php/rdi/article/view/3753" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>