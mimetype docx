--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1119,165 +1119,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04507518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialiser les traces des violences politiques au Chili : catégories, acteurs et limites</w:t>
+                <w:t xml:space="preserve">Représentations contrastées du tourisme dans la construction des routes de la mémoire au Chili : des revendications aux pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF); GT14 - Héritage et patrimoine, Jul 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Conferencière invitée à la journée d’études « Les routes touristiques de la mémoire dans le monde hispanique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalila Lehmann-Chine et Allison Taillot, Nov 2024, Université de Nanterre, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672541v1</w:t>
+                <w:t xml:space="preserve">halshs-04925136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations contrastées du tourisme dans la construction des routes de la mémoire au Chili : des revendications aux pratiques</w:t>
+                <w:t xml:space="preserve">Patrimonialiser les traces des violences politiques au Chili : catégories, acteurs et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conferencière invitée à la journée d’études « Les routes touristiques de la mémoire dans le monde hispanique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalila Lehmann-Chine et Allison Taillot, Nov 2024, Université de Nanterre, Nanterre, France</w:t>
+              <w:t xml:space="preserve">XXIIe Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF); GT14 - Héritage et patrimoine, Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04925136v1</w:t>
+                <w:t xml:space="preserve">hal-04672541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional claims, spatial belonging and memorialisation. Constructing memory itineraries in the Valparaiso Region (Chile)</w:t>
               </w:r>
@@ -1326,165 +1326,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04166205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Se réapproprier la ville par la mémorialisation des violences politiques ? La construction d’une route de la mémoire dans la région de Valparaiso à l’épreuve des dynamiques urbaines »</w:t>
+                <w:t xml:space="preserve">Territorios vividos, reclamaciones regionales y acciones de memorialización</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Biennale de sociologie de l’urbain et des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau thématique 9 (Sociologie de l’urbain et des territoires) de la Association française de sociologie, Dec 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Congreso Latinoamericano de Sociología. ALAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04116277v1</w:t>
+                <w:t xml:space="preserve">halshs-03755120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorios vividos, reclamaciones regionales y acciones de memorialización</w:t>
+                <w:t xml:space="preserve">« Se réapproprier la ville par la mémorialisation des violences politiques ? La construction d’une route de la mémoire dans la région de Valparaiso à l’épreuve des dynamiques urbaines »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Latinoamericano de Sociología. ALAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, México, México</w:t>
+              <w:t xml:space="preserve">4ème Biennale de sociologie de l’urbain et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique 9 (Sociologie de l’urbain et des territoires) de la Association française de sociologie, Dec 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03755120v1</w:t>
+                <w:t xml:space="preserve">halshs-04116277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disputar las memorias políticas desde el territorio: reflexiones a partir del caso chileno</w:t>
               </w:r>
@@ -1809,165 +1809,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03105562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la « colline prison» à Valparaiso : stigmate et transformation d'une infrastructure urbaine emblématique au prisme de la mémoire des habitants</w:t>
+                <w:t xml:space="preserve">New ‘Memory Paths’ and Commemorative Art in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.484-488</w:t>
+              <w:t xml:space="preserve">10th Conference of the European Research Networks Sociology of the Arts &amp; Sociology of Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854383v1</w:t>
+                <w:t xml:space="preserve">halshs-03105528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ‘Memory Paths’ and Commemorative Art in Chile</w:t>
+                <w:t xml:space="preserve">Habiter la « colline prison» à Valparaiso : stigmate et transformation d'une infrastructure urbaine emblématique au prisme de la mémoire des habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the European Research Networks Sociology of the Arts &amp; Sociology of Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Valette, Malta</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.484-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03105528v1</w:t>
+                <w:t xml:space="preserve">hal-01854383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la fabrique des nouveaux dispositifs de mémorialisation au Chili</w:t>
               </w:r>
@@ -2610,182 +2610,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire collective et patrimonialisation : réflexions à partir du cas de l’ancienne prison de Valparaiso</w:t>
+                <w:t xml:space="preserve">Mémoire collective, participation citoyenne et contestations urbaines: la construction de l'Ex-cárcel de Valparaiso (Chili) comme un espace patrimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts, culture, mémoire </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.89-108, 2017, Collection Logiques sociales, 978-2-343-12379-0</w:t>
+              <w:t xml:space="preserve">De la participation à la co-construction des patrimoines urbains. L'invention du commun?, sous la direction d'Elizabeth Auclair, Anne Hertzog et Marie-Laure Poulot, Paris, Editions Le Manuscrit, p. 107-131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546498v1</w:t>
+                <w:t xml:space="preserve">halshs-01724626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire collective, participation citoyenne et contestations urbaines: la construction de l'Ex-cárcel de Valparaiso (Chili) comme un espace patrimonial</w:t>
+                <w:t xml:space="preserve">Mémoire collective et patrimonialisation : réflexions à partir du cas de l’ancienne prison de Valparaiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan; Bruno Péquignot et Cécile Prévost-Thomas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la participation à la co-construction des patrimoines urbains. L'invention du commun?, sous la direction d'Elizabeth Auclair, Anne Hertzog et Marie-Laure Poulot, Paris, Editions Le Manuscrit, p. 107-131</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Arts, culture, mémoire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-108, 2017, Collection Logiques sociales, 978-2-343-12379-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01724626v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prison et représentations de la culture : une lecture des formes de la médiation culturelle. Le cas de l’ancienne prison de Valparaiso</w:t>
               </w:r>
@@ -3134,51 +3134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27644280"/>
+    <w:nsid w:val="8CD330DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3365,51 +3365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camila-van-diest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5009-6245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172446368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila van Diest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18441/ibam.24.2024.86.215-238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7770/CUHSO-V33N2-ART654" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25222/larr.725" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.38200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075774ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/rev.austral.cienc.soc.2014.n26-05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/tdf.n10.9314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Carvajal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cuartopropio.cl/index.php/catalogo/artes-escenicas-y-audiovisuales/teatro/item/486-nomadismo-y-ensamblajes-companias-teatrales-de-chile-1990-2008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Larra&#237;n," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Alberdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53845" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01473483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04513187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA152" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camila-van-diest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5009-6245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172446368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila van Diest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18441/ibam.24.2024.86.215-238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7770/CUHSO-V33N2-ART654" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25222/larr.725" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.38200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075774ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/rev.austral.cienc.soc.2014.n26-05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/tdf.n10.9314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Carvajal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cuartopropio.cl/index.php/catalogo/artes-escenicas-y-audiovisuales/teatro/item/486-nomadismo-y-ensamblajes-companias-teatrales-de-chile-1990-2008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Larra&#237;n," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Alberdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53845" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01473483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04513187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA152" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>