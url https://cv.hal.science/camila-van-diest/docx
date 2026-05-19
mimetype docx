--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -843,234 +843,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Activism and Difficult Heritage in Chile</w:t>
+                <w:t xml:space="preserve">Mobilisations patrimoniales autour des anciens lieux d'enfermement au Chili : des résistances à la ville néolibérale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ISA Forum of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2025, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Communication en tant qu'intervenante invitée aux journées d'études Enjeux éthiques et politiques de la patrimonialisation (CR 44 “Héritage et patrimoine” de l’Association internationale des sociologues de langue française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisées par Laure Marchis-Mouren Roulet, Yannick Hascoët, Florence Grazer-Bideau, Muriel Girard, Céline Barrère et Elieth Eyebiyi, Oct 2025, Université d'Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05171095v1</w:t>
+                <w:t xml:space="preserve">halshs-05333387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisations patrimoniales autour des anciens lieux d'enfermement au Chili : des résistances à la ville néolibérale ?</w:t>
+                <w:t xml:space="preserve">Réclamer et patrimonialiser les anciens lieux d’enfermement pour se réapproprier la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication en tant qu'intervenante invitée aux journées d'études Enjeux éthiques et politiques de la patrimonialisation (CR 44 “Héritage et patrimoine” de l’Association internationale des sociologues de langue française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisées par Laure Marchis-Mouren Roulet, Yannick Hascoët, Florence Grazer-Bideau, Muriel Girard, Céline Barrère et Elieth Eyebiyi, Oct 2025, Université d'Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire PLACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05333387v1</w:t>
+                <w:t xml:space="preserve">hal-05043033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réclamer et patrimonialiser les anciens lieux d’enfermement pour se réapproprier la ville</w:t>
+                <w:t xml:space="preserve">Memory Activism and Difficult Heritage in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire PLACES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">5th ISA Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2025, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043033v1</w:t>
+                <w:t xml:space="preserve">halshs-05171095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations mémorielles et contestations du projet urbain néolibéral : repenser les ambigüités des politiques participatives au Chili</w:t>
               </w:r>
@@ -1326,165 +1326,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04166205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorios vividos, reclamaciones regionales y acciones de memorialización</w:t>
+                <w:t xml:space="preserve">« Se réapproprier la ville par la mémorialisation des violences politiques ? La construction d’une route de la mémoire dans la région de Valparaiso à l’épreuve des dynamiques urbaines »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Latinoamericano de Sociología. ALAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, México, México</w:t>
+              <w:t xml:space="preserve">4ème Biennale de sociologie de l’urbain et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique 9 (Sociologie de l’urbain et des territoires) de la Association française de sociologie, Dec 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03755120v1</w:t>
+                <w:t xml:space="preserve">halshs-04116277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Se réapproprier la ville par la mémorialisation des violences politiques ? La construction d’une route de la mémoire dans la région de Valparaiso à l’épreuve des dynamiques urbaines »</w:t>
+                <w:t xml:space="preserve">Territorios vividos, reclamaciones regionales y acciones de memorialización</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Biennale de sociologie de l’urbain et des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau thématique 9 (Sociologie de l’urbain et des territoires) de la Association française de sociologie, Dec 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Congreso Latinoamericano de Sociología. ALAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04116277v1</w:t>
+                <w:t xml:space="preserve">halshs-03755120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disputar las memorias políticas desde el territorio: reflexiones a partir del caso chileno</w:t>
               </w:r>
@@ -1671,303 +1671,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04293973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques culturelles et inscriptions territoriales de la mémoire. L’exemple de la route de la mémoire dans la région de Valparaiso (Chili)</w:t>
+                <w:t xml:space="preserve">Stigmate et construction de l’altérité au prisme des mémoires des habitants. L’exemple de la ‘colline prison’ à Valparaiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l’Institut des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03105548v1</w:t>
+                <w:t xml:space="preserve">halshs-03105562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmate et construction de l’altérité au prisme des mémoires des habitants. L’exemple de la ‘colline prison’ à Valparaiso</w:t>
+                <w:t xml:space="preserve">Politiques culturelles et inscriptions territoriales de la mémoire. L’exemple de la route de la mémoire dans la région de Valparaiso (Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de l’Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l’Institut des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03105562v1</w:t>
+                <w:t xml:space="preserve">halshs-03105548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ‘Memory Paths’ and Commemorative Art in Chile</w:t>
+                <w:t xml:space="preserve">Habiter la « colline prison» à Valparaiso : stigmate et transformation d'une infrastructure urbaine emblématique au prisme de la mémoire des habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the European Research Networks Sociology of the Arts &amp; Sociology of Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Valette, Malta</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.484-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03105528v1</w:t>
+                <w:t xml:space="preserve">hal-01854383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la « colline prison» à Valparaiso : stigmate et transformation d'une infrastructure urbaine emblématique au prisme de la mémoire des habitants</w:t>
+                <w:t xml:space="preserve">New ‘Memory Paths’ and Commemorative Art in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila van Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.484-488</w:t>
+              <w:t xml:space="preserve">10th Conference of the European Research Networks Sociology of the Arts &amp; Sociology of Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854383v1</w:t>
+                <w:t xml:space="preserve">halshs-03105528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la fabrique des nouveaux dispositifs de mémorialisation au Chili</w:t>
               </w:r>
@@ -3134,51 +3134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CD330DB"/>
+    <w:nsid w:val="CB7B3744"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3365,51 +3365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camila-van-diest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5009-6245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172446368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila van Diest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18441/ibam.24.2024.86.215-238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7770/CUHSO-V33N2-ART654" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25222/larr.725" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.38200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075774ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/rev.austral.cienc.soc.2014.n26-05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/tdf.n10.9314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Carvajal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cuartopropio.cl/index.php/catalogo/artes-escenicas-y-audiovisuales/teatro/item/486-nomadismo-y-ensamblajes-companias-teatrales-de-chile-1990-2008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Larra&#237;n," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Alberdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53845" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01473483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04513187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA152" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camila-van-diest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5009-6245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172446368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila van Diest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18441/ibam.24.2024.86.215-238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7770/CUHSO-V33N2-ART654" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25222/larr.725" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.38200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075774ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/rev.austral.cienc.soc.2014.n26-05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/tdf.n10.9314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Carvajal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cuartopropio.cl/index.php/catalogo/artes-escenicas-y-audiovisuales/teatro/item/486-nomadismo-y-ensamblajes-companias-teatrales-de-chile-1990-2008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Corro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Larra&#237;n," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Alberdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53845" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01473483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04513187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA152" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>