--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1351,295 +1351,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.0683 Effect of glutamate excitotoxicity on white matter integrity in bipolar disorder: a TBSS study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P.0718 High levels of peripheral neuroinflammatory markers are associated with disruption of white matter integrity in patients with major depressive disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Di Pasquasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bravi</w:t>
+                <w:t xml:space="preserve">E. Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bollettini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camilla Di Pasquasio</w:t>
+                <w:t xml:space="preserve">C. Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Conte</w:t>
+                <w:t xml:space="preserve">R. Zanardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zanardi</w:t>
+                <w:t xml:space="preserve">S. Poletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th ECNP Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Lisboa, Portugal. pp.S500-S501, </w:t>
+              <w:t xml:space="preserve">, Oct 2021, Lisboa, Portugal. pp.S525-S526, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.10.644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.10.788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735403v1</w:t>
+                <w:t xml:space="preserve">hal-04735429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.0718 High levels of peripheral neuroinflammatory markers are associated with disruption of white matter integrity in patients with major depressive disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P.0683 Effect of glutamate excitotoxicity on white matter integrity in bipolar disorder: a TBSS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bollettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Di Pasquasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zanardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Poletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th ECNP Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Lisboa, Portugal. pp.S525-S526, </w:t>
+              <w:t xml:space="preserve">, Oct 2021, Lisboa, Portugal. pp.S500-S501, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.10.788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.10.644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735429v1</w:t>
+                <w:t xml:space="preserve">hal-04735403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2043,51 +2043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Di Pasquasio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila de Pellegrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pineaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15776-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mazza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Calesella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Poletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gennaro Mazza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Palladini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca de Lorenzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bravi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2021.11.031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollettini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Colombo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2022.111534" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Colombo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caselani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2022.2075016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bollettini Irene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-021-01346-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasya Kayleen Tsabitaah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fleury-Benoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bravi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bollettini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zanardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.10.644" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorenzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poletti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.10.788" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065881v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6610616c645cd6a4c470e1c2a0069dcdff8cbf1c;origin=https://hal.archives-ouvertes.fr/hal-05065881;visit=swh:1:snp:85073fcdbe5b49bacee8a263992891d4ec21e720;anchor=swh:1:rel:eb00fede42d31a1efc10503121da094663833eef;path=/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Di Pasquasio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila de Pellegrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pineaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15776-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mazza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Calesella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Poletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gennaro Mazza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Palladini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca de Lorenzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bravi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2021.11.031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bollettini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Colombo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2022.111534" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Colombo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caselani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2022.2075016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bollettini Irene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-021-01346-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasya Kayleen Tsabitaah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fleury-Benoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorenzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zanardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.10.788" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bravi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bollettini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.10.644" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065881v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6610616c645cd6a4c470e1c2a0069dcdff8cbf1c;origin=https://hal.archives-ouvertes.fr/hal-05065881;visit=swh:1:snp:85073fcdbe5b49bacee8a263992891d4ec21e720;anchor=swh:1:rel:eb00fede42d31a1efc10503121da094663833eef;path=/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>