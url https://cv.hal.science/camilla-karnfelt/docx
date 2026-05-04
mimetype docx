--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -1637,298 +1637,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulateurs Compatibles CMS en Technologie LTCC en Bande Ku</w:t>
+                <w:t xml:space="preserve">SMD Compatible Ku-band LTCC Circulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.22-25</w:t>
+              <w:t xml:space="preserve">ESA 2024 SPCD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Oct 2024, Nordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619686v1</w:t>
+                <w:t xml:space="preserve">hal-04763019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMD Compatible Ku-band LTCC Circulators</w:t>
+                <w:t xml:space="preserve">Circulateurs Compatibles CMS en Technologie LTCC en Bande Ku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.22-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762998v1</w:t>
+                <w:t xml:space="preserve">hal-04619686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMD Compatible Ku-band LTCC Circulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1937,103 +1928,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2024 SPCD Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2024, Paris, France. pp.168-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763019v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ku/K-Band LTCC SMD Circulator for Space Applications</w:t>
               </w:r>
@@ -2304,51 +2304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2380,295 +2380,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 0.35-μm subthreshold CMOS ASIC for a Smart Contact Lens Eye-Tracker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Massin</w:t>
+                <w:t xml:space="preserve">Ku-Band Microstrip Junction Circulators Manufactured using Low Temperature Co-fired Ceramics Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Seguin</w:t>
+                <w:t xml:space="preserve">Nicolas Ryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nourrit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+                <w:t xml:space="preserve">Lilia Qassym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Cibien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937413⟩</w:t>
+              <w:t xml:space="preserve">APMC 2022: Asia-Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2022, Yokohama, Japan. pp.112-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/APMC55665.2022.10000006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851970v1</w:t>
+                <w:t xml:space="preserve">hal-04112183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ku-Band Microstrip Junction Circulators Manufactured using Low Temperature Co-fired Ceramics Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ryon</w:t>
+                <w:t xml:space="preserve">A 0.35-μm subthreshold CMOS ASIC for a Smart Contact Lens Eye-Tracker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Qassym</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Cibien</w:t>
+                <w:t xml:space="preserve">Vincent Nourrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMC 2022: Asia-Pacific Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2022, Yokohama, Japan. pp.112-114, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Austin, TX, United States. pp.1140-1144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/APMC55665.2022.10000006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112183v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne lentille de type Lüneburg réalisée en LTCC pour 60 GHz</w:t>
               </w:r>
@@ -3225,51 +3225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen Printing on Low Temperature Cofired Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44 th International Microelectronics and Packaging conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5650,467 +5650,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CapilRTram, developing Brest as a digital city</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+                <w:t xml:space="preserve">ORIGIN : Radio sur Fibre pour un Réseau Local Domestique millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffray Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pizzinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GROWAN: International symposium on Green radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique Microonde (SFO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947208v1</w:t>
+                <w:t xml:space="preserve">hal-01251359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORIGIN : Radio sur Fibre pour un Réseau Local Domestique millimétrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antenne cornet en technologie mousse pour une application radio sur fibre à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique Microonde (SFO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251359v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne cornet en technologie mousse pour une application radio sur fibre à 60 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+                <w:t xml:space="preserve">CapilRTram, developing Brest as a digital city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lucarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">GROWAN: International symposium on Green radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623194v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio sur fibre pour un réseau local domestique millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffray Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pizzinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t>
@@ -7243,64 +7243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulateurs compacts en bande Ku en technologie LTCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Parker-Soues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Qassym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,77 +7618,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin : a 60 GHz radio-over-fiber home area network project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de guidage HF Technologie et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7879,51 +7879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de guidage HF - Technologie et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7961,51 +7961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de guidage hyperfréquences - Propagation et géométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8614,51 +8614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6351871"/>
+    <w:nsid w:val="8BDCEF3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8845,51 +8845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camilla-karnfelt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-9980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194692817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics8030103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zelenchuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Kirillov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Munina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112354" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02946988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Massin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferranti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71233-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03084845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Douglas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02946960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khezzar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khedrouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Denidni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21272/jnep.12(4).04009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Gulan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Zirath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2519522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Maldonado-Basilio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Abdul-Majid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Seregelyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0346-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galaup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C32237A414DFC763337E0DA966AAA91D20207716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadeddine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myssipsa Mehraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gall&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norayr Nessimian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Bartsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens M&#252;ller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04762998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732431" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04763019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04763021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Jemmeli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Turki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Marah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04763003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jemmeli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732487" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ryon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Qassym" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cibien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.10000006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03752358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zelenchuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03931274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Ivanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khezzar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedrouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Denidni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955745" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS52219.2021.9629111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03669960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC53418.2021.9584969" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03669947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Dario Guerrero Enriquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546402" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC.2017.8346838" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC.2017.8346839" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2016.7588410" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Linn&#233;r" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Lam Tam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf S&#246;dervall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2015.7413011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345879" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Guemri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucarz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872658" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845217v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Hussein Rida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chuiton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Jager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947715v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayath El Haj Shhade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118597v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498328v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399375" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399354" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rudnicki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Starski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2004.1357127" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker-Soues" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe La&#235;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meija Iris Heller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441116v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/electromagnetisme-propagation-42277210/structures-de-guidage-hf-e1172/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-e1172" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387595v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264426v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-e1170" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten E. Gunnarsson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Masuda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Ferndahl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185681v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01356199v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04145257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camilla-karnfelt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-9980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194692817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics8030103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zelenchuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Kirillov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Munina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112354" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02946988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Massin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferranti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71233-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03084845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Douglas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02946960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khezzar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khedrouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Denidni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21272/jnep.12(4).04009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Gulan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Zirath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2519522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Maldonado-Basilio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Abdul-Majid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Seregelyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0346-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galaup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C32237A414DFC763337E0DA966AAA91D20207716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadeddine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myssipsa Mehraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gall&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norayr Nessimian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Bartsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens M&#252;ller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04763019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04762998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732431" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04763021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Jemmeli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Turki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Marah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04763003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jemmeli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732487" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ryon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Qassym" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cibien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.10000006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03752358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zelenchuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03931274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Ivanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khezzar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedrouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Denidni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955745" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS52219.2021.9629111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03669960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC53418.2021.9584969" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03669947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Dario Guerrero Enriquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546402" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC.2017.8346838" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC.2017.8346839" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2016.7588410" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Linn&#233;r" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Lam Tam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf S&#246;dervall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2015.7413011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345879" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Guemri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucarz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872658" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845217v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Hussein Rida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chuiton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Jager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947715v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayath El Haj Shhade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118597v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498328v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399375" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399354" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rudnicki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Starski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2004.1357127" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker-Soues" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe La&#235;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meija Iris Heller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441116v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/electromagnetisme-propagation-42277210/structures-de-guidage-hf-e1172/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-e1172" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387595v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264426v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-e1170" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten E. Gunnarsson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Masuda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Ferndahl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185681v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01356199v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04145257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>