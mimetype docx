--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,8559 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8508 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camilla Kärnfelt </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt - Enseignant-chercheur, département Micro-ondes IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camilla-karnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3855-9980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194692817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=kmR6TSMAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of Thermistors in Low Temperature Cofired Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, New Horizons in Ceramic Processing and Manufacturing: Celebrating the Institute for Manufacturing Technologies of Ceramic Components and Composites of the University of Stuttgart, 8 (3), pp.103. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics8030103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial-Based LTCC Compressed Luneburg Lens Antenna at 60 GHz for Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Zelenchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalii Kirillov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Munina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.2354. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12112354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laser emitting contact lens for eye tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71233-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacrificial Volume Materials for Small Hole Generation in Low-Temperature Cofired Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Zelenchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics9122168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-profile Ultra-wideband LTCC Based Microstrip Antenna for Millimeter-wave Applications under 100 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Khedrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Denidni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nano and Electronic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21272/jnep.12(4).04009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering and thermomechanical behavior of a Low Temperature Co-fired Ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (18), pp.22609-22615. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A D-Band Packaged Antenna on Organic Substrate With High Fault Tolerance for Mass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Gulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Zirath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.359 - 365. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2519522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-over-fibre access for sustainable digital cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Maldonado-Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Abdul-Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Seregelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1-2), pp.3 - 21. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0346-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation techniques and simulation platforms for 77 GHz FMCW ACC radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W-band Cylindric Dielectric Resonator Antenna on LTCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Sadeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myssipsa Mehraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2025: European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach for Extracting the Relative Permittivity using a Ring Resonator Fabricated on an LTCC Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Sadeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norayr Nessimian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25 th European Microelectronics &amp; Packaging Conference (EMPC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Sep 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulateurs Compatibles CMS en Technologie LTCC en Bande Ku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMD Compatible Ku-band LTCC Circulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2024, Paris, France. pp.168-171, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMD Compatible Ku-band LTCC Circulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2024 SPCD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2024, Nordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ku/K-Band LTCC SMD Circulator for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Jemmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Marah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA SPCD Workshop, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2024, Nordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ku/K-Band LTCC SMD Circulator for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jemmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Marah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.521-524, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ku-band Circulators Manufactured by LTCC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swedish Microwave Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH, Royal Institute of Technology, Stockholm, Sweden, May 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0.35-μm subthreshold CMOS ASIC for a Smart Contact Lens Eye-Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nourrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Austin, TX, United States. pp.1140-1144, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ku-Band Microstrip Junction Circulators Manufactured using Low Temperature Co-fired Ceramics Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ryon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Qassym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Cibien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2022: Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Yokohama, Japan. pp.112-114, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/APMC55665.2022.10000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne lentille de type Lüneburg réalisée en LTCC pour 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Zelenchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Munina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 : XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Lamination Methods to Control Low Temperature Co-fired Ceramic Shrinkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICMT 2022: Ceramic Interconnect and Ceramic Microsystems Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPW-Fed LTCC Based Broadband Microstrip Antenna for Millimeter-Wave Applications at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khedrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Denidni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif (en ligne), Algeria. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Low Temperature Co-fired Ceramic Shrinkage for Unconstrained Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPC 2021: 23rd European Microelectronics and Packaging Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Göteborg (online), Sweden. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EMPC53418.2021.9584969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen Printing on Low Temperature Cofired Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44 th International Microelectronics and Packaging conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial-based LTCC Compressed Luneburg Lens Antenna at 60 GHz for Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Zelenchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Munina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tel Aviv, Israel. pp.513-515, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMCAS52219.2021.9629111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Chemical Lamination Tests of Grooved Internal Cavities in LTCC for Thermal Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS From Nano to Macro Power Electronics and Packaging European Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 60 GHz DRA topology adapted to the LTCC process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Dario Guerrero Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 13th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro heat pipe design and fabrication on LTCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTC 2018 : 7th Electronics System-Integration Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresde, Germany. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental LTCC platform for millimeter-wave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Microelectronics and Packaging Conference (EMPC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EMPC.2017.8346839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive component development in LTCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPMC 2017 : 21st European Microelectronics and Packaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EMPC.2017.8346838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QFN packaged grid array antenna in low dielectric constant LTCC for D-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Zirath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWS-AMP 2016 : IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Chengdu, China. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2016.7588410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer l'utilisation de grilles critériées (rubrics) dans les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : 8ème Colloque Questions de pédagogies dans l'enseignement supérieur : Innover : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.343 - 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooved Laminated Waveguides in LTCC for mm-wave packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiNaPAD 2015 : Micro/Nano-electronics Packaging and Assembly, Design and manufacturing Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooved Laminated Waveguide devices for U-, V-, W-and G-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2015 : 45th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.777-780, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt of the Metallic 3D Printing Technology for Millimeter-Wave Antenna Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Linnér</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pui Lam Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Södervall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2015 : Asia-Pacific Microwave Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanjing, China. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC.2015.7413011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filterless millimetre-wave optical generation using optical phase modulators without DC bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiaa Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2014 : 10th Conference on Ph.D Research In Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la technologie LTCC dans le LabSticc pour une intégration mixte RF et optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arenas-Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée 2014 du Club Optique Micro-ondes de la SPO (Société Française d'Optique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération optique de signaux millimétriques à base de modulateurs de phase optiques sans filtrage optique ou RF et sans polarisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiaa Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2014 : Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison sans fils à 60 GHz et réseau domestique multi-gigabit/s basé sur une infrastructure radio sur fibre bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-ST-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du Wi-Fi dans le tram de Brest : ingénierie et handover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et amélioration des performances du lien optique dans un système Radio-sur-Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un boitier multicouche LTCC intégrant un Oscillateur MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodor Hussein Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chuiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Frequency Characterization of LTCC Materials in K and W Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodor Hussein Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chuiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giga-Hertz symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-over-Fibre transmission of multiple wireless standards for digital cities: exploiting the new tramway infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiaa Guemri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCESS 2012: 3rd International Conference on Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN : Radio sur Fibre pour un Réseau Local Domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microonde (SFO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne cornet en technologie mousse pour une application radio sur fibre à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adonis Bikiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapilRTram, developing Brest as a digital city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN: International symposium on Green radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pico-cellular system using radio over fiber technology for wireless high bit rate communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN 2011 : International symposium on Green Radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio sur fibre pour un réseau local domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapilR, photonic based infrastructures for broadband wireless access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN: International symposium on Green radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CapilR : technique radio sur fibre pour les communications sans fil à haut débit : paramètres radio d'un laser à optimiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Laser et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme de simulation globale pour radar ACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayath El Haj Shhade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Bodereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoGIST'09 : Conférence francophone sur les technologies de linformation, de la communication et de la géolocalisation dans les systèmes de transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Quay-Portrieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for FMCW radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Bodereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">77GHz ACC radar simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayath El Haj Shhade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme de simulation globale pour radar automobile ACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayath El Haj Shhade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Bodereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Conférence Francophone sur les Technologies de l’Information, de la Communication et de la Géolocalisation dans les Systèmes de Transports, CoGIST09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Quay Portrieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations, measurements and equivalent circuit for a CPW-CPW vertical interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rudnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Starski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Microwaves, Radar and Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Warsaw, Poland. pp.682-685, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2004.1357127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W-band Cylindric Dielectric Resonator Antenna on LTCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Sadeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myssipsa Mehraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2025: European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulateurs compacts en bande Ku en technologie LTCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Parker-Soues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ryon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Qassym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2020 : 16èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELVIDOR: Electrode vibrante à micro-fil d'or, mesure in-situ des concentrations en cuivre en milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meija Iris Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Waeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI2017: Atelier expérimentation et instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELVIDOR- Vibrating Gold micro-wire electrode: In situ high resolution measurements of copper in marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meija Iris Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Waeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Coail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2017: Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin : a 60 GHz radio-over-fiber home area network project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adonis Bikiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Green Radio over Fiber &amp; All optical Technologies for Wireless Access Networks (GROWAN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures de guidage HF Technologie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Potelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, base documentaire : TIP350WEB (ref. article : e1172), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Electronique, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v3-e1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures de guidage HF - Technologie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions T.I., pp.1 - 17, 2016, Électromagnétisme. Propagation -E1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures de guidage hyperfréquences - Propagation et géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E1170, Editions T.I., pp.E1170 -, 2015, Électromagnétisme. Propagation, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-e1170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Frontends for Millimeterwave Applications Using III-V Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Zirath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten E. Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Ferndahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Circuit Design: Sensors, Actuators and Power Drivers; Integrated Power Amplifiers from Wireline to RF; Very High Frequency Front Ends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radars FMCW pour l'aide à la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Bodereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Micro-Ondes (Institut Mines-Télécom-Télécom Bretagne-UEB); Autocruise (Autocruise); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2010, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions d'intégration en boîtier de puces MMIC via la technologie LTCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Télécom Bretagne; Université de Bretagne Occidentale, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01356199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave and millimeter wave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronics. Université de Bretagne Occidentale (UBO), Brest, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04145257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8614,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BDCEF3A"/>
+    <w:nsid w:val="326A40C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8845,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camilla-karnfelt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-9980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194692817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics8030103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zelenchuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Kirillov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Munina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112354" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02946988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Massin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferranti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71233-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03084845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Douglas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02946960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khezzar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khedrouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Denidni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21272/jnep.12(4).04009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Gulan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Zirath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2519522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Maldonado-Basilio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Abdul-Majid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Seregelyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0346-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galaup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C32237A414DFC763337E0DA966AAA91D20207716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadeddine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myssipsa Mehraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gall&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norayr Nessimian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Bartsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens M&#252;ller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04763019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04762998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732431" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04763021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Jemmeli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Turki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Marah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04763003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jemmeli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732487" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ryon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Qassym" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cibien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.10000006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03752358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zelenchuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03931274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Ivanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khezzar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedrouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Denidni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955745" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS52219.2021.9629111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03669960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC53418.2021.9584969" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03669947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Dario Guerrero Enriquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546402" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC.2017.8346838" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC.2017.8346839" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2016.7588410" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Linn&#233;r" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Lam Tam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf S&#246;dervall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2015.7413011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345879" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Guemri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucarz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872658" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845217v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Hussein Rida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chuiton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Jager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947715v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayath El Haj Shhade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118597v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498328v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399375" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399354" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rudnicki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Starski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2004.1357127" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker-Soues" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe La&#235;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meija Iris Heller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441116v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/electromagnetisme-propagation-42277210/structures-de-guidage-hf-e1172/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-e1172" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387595v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264426v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-e1170" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten E. Gunnarsson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Masuda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Ferndahl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185681v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01356199v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04145257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camilla-karnfelt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-9980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194692817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=kmR6TSMAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics8030103" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zelenchuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Kirillov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Munina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02946988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Massin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferranti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71233-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03084845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Douglas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02946960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khezzar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khedrouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Denidni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21272/jnep.12(4).04009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Gulan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zwick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Zirath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2519522" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Maldonado-Basilio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Abdul-Majid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Seregelyi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0346-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galaup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C32237A414DFC763337E0DA966AAA91D20207716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadeddine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myssipsa Mehraz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gall&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999547" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norayr Nessimian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Bartsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens M&#252;ller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04762998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732431" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04763019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04763021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Jemmeli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Turki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Marah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04763003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jemmeli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937413" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ryon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Qassym" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cibien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/APMC55665.2022.10000006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03752358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zelenchuk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03931274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Ivanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khezzar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedrouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Denidni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955745" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03669960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC53418.2021.9584969" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03669947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS52219.2021.9629111" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Dario Guerrero Enriquez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546402" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC.2017.8346839" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801575v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC.2017.8346838" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2016.7588410" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264336v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345879" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Linn&#233;r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Lam Tam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf S&#246;dervall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2015.7413011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Guemri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucarz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872658" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Hussein Rida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chuiton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724986v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Jager" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947715v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799886v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954232v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118597v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayath El Haj Shhade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498328v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399375" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399354" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535099v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rudnicki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Starski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2004.1357127" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132024v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker-Soues" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe La&#235;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meija Iris Heller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coail" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/electromagnetisme-propagation-42277210/structures-de-guidage-hf-e1172/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-e1172" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387595v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-e1170" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten E. Gunnarsson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Masuda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Ferndahl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01356199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04145257v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>