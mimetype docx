--- v0 (2026-03-21)
+++ v1 (2026-05-24)
@@ -1133,261 +1133,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term decrease in Baltic Sea blue mussel shell length</w:t>
+                <w:t xml:space="preserve">Isotopic niche size variability in an ecosystem engineer along a disturbance gradient in a South African lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Åkermark</w:t>
+                <w:t xml:space="preserve">Lydia Källberg Normark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Liénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara d'Agata</w:t>
+                <w:t xml:space="preserve">Deena Pillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Garbaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Ml Karlson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Candida Savage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 276, pp.108029. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.105541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875049v1</w:t>
+                <w:t xml:space="preserve">hal-03875032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sprinkling of gold dust: Pine pollen as a carbon source in Baltic Sea coastal food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term decrease in Baltic Sea blue mussel shell length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Åkermark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Liénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie L Hedgespeth</w:t>
+                <w:t xml:space="preserve">Chiara d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare Bradshaw</w:t>
+                <w:t xml:space="preserve">Agnes Ml Karlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (1), pp.53-65. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 276, pp.108029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874990v1</w:t>
+                <w:t xml:space="preserve">hal-03875049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of vital dietary biomolecules in eco-evo-devo dynamics</w:t>
               </w:r>
@@ -1501,161 +1518,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic niche size variability in an ecosystem engineer along a disturbance gradient in a South African lagoon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sprinkling of gold dust: Pine pollen as a carbon source in Baltic Sea coastal food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Liénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Källberg Normark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camilla Liénart</w:t>
+                <w:t xml:space="preserve">Alyssa R Cirtwill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deena Pillay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrius Garbaras</w:t>
+                <w:t xml:space="preserve">Melanie L Hedgespeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida Savage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clare Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 173, pp.105541. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (1), pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.11974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875032v1</w:t>
+                <w:t xml:space="preserve">hal-03874990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variation in stable isotope and elemental composition of key-species reflect environmental changes in the Baltic Sea</w:t>
               </w:r>
@@ -2703,307 +2703,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of particulate organic matter in a coastal system characterized by the occurrence of marine mucilage – A stable isotope study</w:t>
+                <w:t xml:space="preserve">Geographic variation in stable isotopic and fatty acid composition of three families of anguilliform leptocephali and particulate organic matter (POM) in the western South Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Liénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rouaud</w:t>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Cavalheiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie David</w:t>
+                <w:t xml:space="preserve">Jun Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 544, pp.225-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495435v1</w:t>
+                <w:t xml:space="preserve">hal-01243513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic variation in stable isotopic and fatty acid composition of three families of anguilliform leptocephali and particulate organic matter (POM) in the western South Pacific</w:t>
+                <w:t xml:space="preserve">Dynamics of particulate organic matter in a coastal system characterized by the occurrence of marine mucilage – A stable isotope study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Liénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Susperregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Feunteun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael J Miller</w:t>
+                <w:t xml:space="preserve">V. Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Aoyama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
+                <w:t xml:space="preserve">Joana Cavalheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.12--22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps11575⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243513v1</w:t>
+                <w:t xml:space="preserve">hal-01495435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3261,51 +3261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Susperregui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferchiche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7363-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fournioux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Garbaras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-799-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lheureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10399" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Gorse-Labadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffwsc.2024.1437431" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes M L Karlson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kautsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Granberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwanmi Lim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62832-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tedengren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chynel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric &#197;kermark" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara d'Agata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ml Karlson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa R Cirtwill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie L Hedgespeth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bradshaw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Blanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Chaguaceda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun S Killen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.08.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia K&#228;llberg Normark" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena Pillay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Savage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105541" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Qvarfordt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Walve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Karlson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00865-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton &#214;berg Sysoev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena H&#246;glander" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11633" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.I. Kahma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.L. Karlson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li&#233;nart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. M&#246;rth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humborg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105402" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02546088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Barbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106720" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02518761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Ghinter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102264" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fahy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.06.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cavalheiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JVNCTZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11575" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01552291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0255" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Susperregui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferchiche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7363-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fournioux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Garbaras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-799-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lheureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10399" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Gorse-Labadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffwsc.2024.1437431" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes M L Karlson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kautsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Granberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwanmi Lim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62832-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tedengren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chynel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia K&#228;llberg Normark" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena Pillay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Savage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105541" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric &#197;kermark" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara d'Agata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ml Karlson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Blanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Chaguaceda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun S Killen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.08.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa R Cirtwill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie L Hedgespeth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bradshaw" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11974" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Qvarfordt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Walve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Karlson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00865-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton &#214;berg Sysoev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena H&#246;glander" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11633" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.I. Kahma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.L. Karlson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li&#233;nart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. M&#246;rth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humborg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105402" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02546088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Barbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106720" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02518761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Ghinter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102264" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fahy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.06.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243513v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11575" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cavalheiro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JVNCTZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01552291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0255" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>