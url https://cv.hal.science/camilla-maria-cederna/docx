--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -106,412 +106,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les archives d’Elisa Chimenti: un patrimoine à sauvegarder et à valoriser, entre l’Italie et le Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Archives du Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marra: la langue amère d’Elisa Chimenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla M. Cederna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/atlante.29457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture d’exil d’Elisa Chimenti, une mosaïque des voix et de créations des femmes entre métissage et transgression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Cederna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/atlante.28113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux préparatoires (2020-2022) pour l'édition numérique enrichie des inédits d’Elisa Chimenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Écritures de l’exil au féminin : de la transgression au métissage, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/atlante.27665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chimenti: écrivaine en exil, arabophile et antifasciste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oltreoceano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -536,51 +536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Antonio Borgese : dall’esilio all’eutopia mondialista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il primo amore </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -605,51 +605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourriture et écriture au cœur du harem (Elisa Chimenti, Naples 1883-Tanger 1969).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L’alimentation au Moyen-Orient : une question multi-enjeux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -674,51 +674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fermeture de la Comédie-Italienne de Paris (1697) : vrai ou faux scandale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, théâtre et scandale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -743,51 +743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couscous, contes, sortilèges. La fabrique de l’écriture d’Elisa Chimenti (Naples 1883-Tanger 1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Secrets de fabrication - segredos de fabrico, 44 (44), pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -812,51 +812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jacot-Grapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -894,51 +894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scandale de l’intime : la coquetterie entre rébellion et transgression dans le &amp;quot;Théâtre Italien&amp;quot; d’Evariste Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.344-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -963,51 +963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une femme aussi a des ailes ; elle n’a qu’à apprendre à voler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ال موجة الثقافية = La vague culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1032,51 +1032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être de passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40, pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1095,678 +1095,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Chimenti (Naples, 1883-Tanger, 1969): la traversée infinie de l’écriture entre les mondes, entre les langues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Passages interdits (en vol entre les vagues)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ال موجة الثقافية = La vague culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 5, pp.5-9</w:t>
+              <w:t xml:space="preserve">, 2016, 6, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720619v1</w:t>
+                <w:t xml:space="preserve">hal-01720615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISPATRIO/DISPATRIATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elisa Chimenti (Naples, 1883-Tanger, 1969): la traversée infinie de l’écriture entre les mondes, entre les langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ال موجة الثقافية = La vague culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DISPATRIO/DISPATRIATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ال موجة الثقافية = La vague culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attesa/ L’attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.116-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre mythe et réalité : Tanger, ville de l’amour et de la déchirure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ال موجة الثقافية = La vague culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poémas de Camilla Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Otra </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie d’Alda Merini : entre folie, révolte et délire amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ال موجة الثقافية = La vague culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.5-7</w:t>
+              <w:t xml:space="preserve">, 2015, 3, pp.6-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Goldoni : le pouvoir de la passion entre monde et théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Otra </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.150-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradurre/adattare/mettere in scena i classici oggi: il teatro di Goldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thema/Open Access Research Journal for Theatre, Music, Arts </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1-2), pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vittorio Alfieri, théâtre et révolution »; « La passion du cheval »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cheval chevaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Le cheval, animal féminin ou masculin ?, 2, pp.235-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1791,51 +1791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specchi pericolosi. Carlo Gozzi, critico del dramma flebile francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Carlo Gozzi entre dramaturgie de l’auteur et dramaturgie de l’acteur, 13, pp.223-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1860,51 +1860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goldoni et le genre sérieux : entre dénégation et reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Carlo Goldoni et la France : un dialogue dramaturgique de la modernité, 53 (1-2), pp.97-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1929,51 +1929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letteratura e sapere nelle riviste milanesi, tra Illuminismo e Romanticismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni dell’Hôtel de Gallifet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Il giornalismo milanese dall’Illuminismo al Romanticismo, Atti della giornata di studi (18 novembre), sous la direction de Pérette-Cécile Buffaria et de Paolo Grossi, pp.49-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1998,51 +1998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo stile di Bruto (“Ma se le mie parole esser den seme,/ che frutti onore a chi da morte io desto”)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni dell’Hôtel de Gallifet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vittorio Alfieri. Drammaturgia e autobiografia, Atti della giornata di studi (4 février), sous la direction de Pérette-Cécile Buffaria et Paolo Grossi, pp.105-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2067,51 +2067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Alfieri et Louis-Sébastien Mercier : l’homme de lettres entre déception et néologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vittorio Alfieri et la culture française, sous la direction de Pérette-Cécile Buffaria et Paolo Grossi, pp.201-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2136,51 +2136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Antonio Borgese, antifascista critico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroMega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2205,51 +2205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à: Mafia: finzione e potere/ Mafia fiction et puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mezzavoce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2274,51 +2274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Consolo: quelques réflexions sur son œuvre ; son dernier roman &amp;quot;Nottetempo, Casa per casa&amp;quot;, suivi d' «Un entretien avec Vincenzo Consolo»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Sicile : La lumière et le deuil, 553-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2343,51 +2343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrida e la critica decostruttiva americana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingua e Stile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, XXIV, n° 1, pp.159-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2412,51 +2412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuovi argomenti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2513,206 +2513,206 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scènes de coquettes, entre tradition et innovation (1708-1721)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emanuele De Luca; Andrea Fabiano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’apothéose d’Arlequin. La Comédie italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Press, 2023, 979-10-231-2549-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scènes de coquettes, entre tradition et innovation (1708-1721)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuele de Luca; Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.61-74, 2023, e-Theatrum Mundi, 9791023125498. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/ROEX6960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/ROEX6960⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05118476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterità e métissage nella scrittura di esilio di Elisa Chimenti, “eterna viaggiatrice nel paese delle chimere”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chiara Licameli; Silvia Tatti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scrittrici in esilio tra Otto e Novecento : luoghi, esperienze, narrazioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quodlibet, 2022</w:t>
@@ -2741,51 +2741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chimenti (Naples, 1883-Tanger, 1969) : la traversée infinie de l’écriture entre les mondes, entre les langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Chaarani; Laurence Denooz; Sylvie Thiéblemont-Dollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pleins feux sur les femmes invisibles, Actes du colloque interdisciplinaire international (Université de Lorraine, 22-23 novembre 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -2814,51 +2814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Gherardi a Goldoni : (fausses) coquettes, civette, lusinghiere, incantatrici sirene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Gutiérrez Carou; Francesco Cotticelli; Irina Freixeiro Ayo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldoni «avant la lettre»: drammaturgie e pratiche attoriali fra Italia, Spagna e Francia (1650-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, lineadacqua edizioni, 2019</w:t>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moksidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire la vie irrémédiable d’Antonia Pozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matteo Mario Vecchio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonia Pozzi, Une vie irrémédiable. Poèmes, écrits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laborintus, 2018</w:t>
@@ -3059,51 +3059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Benjelloun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3145,51 +3145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Zoubeir Ben Bouchta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Batsch (dir.); Fançoise Saquer-Sabin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces sexués - Topographie des genres dans les espaces imaginaires et symboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIT Verlag, pp.439-446, 2017</w:t>
@@ -3218,51 +3218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre violence et utopie : la mise en scène des genres dans le théâtre de Zoubeir Ben Bouchta (Tanger, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Batsch (éd.); Françoise Saquer-Sabin (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces sexués - Topographie des genres dans les espaces imaginaires et symboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIT Verlag, pp.425-438, 2017</w:t>
@@ -3285,422 +3285,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caterina Dolfin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Didier; Antoinette Fouque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, des femmes, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un genre national ? Le statut de la comédie dans le débat théorique sur le théâtre au début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Decroisette (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Histoire derrière le rideau. Écritures scéniques du Risorgimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang pp.61-72, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Caminer Turra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Didier; Antoinette Fouque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, des femmes, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Béatrice Didier; Antoinette Fouque. </w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre italien en France : une intégration difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camilla Cederna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, des femmes, 2013</w:t>
+              <w:t xml:space="preserve">Le théâtre italien en France au XVIIIe siècle : entre attraction et dénégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Passionné pour les différences ”. Le projet de métissage théâtral de Goldoni à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Dumas; Karl Zieger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Autre au miroir de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.187-198, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de l’Amérique dans la culture italienne des années 30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Dulphy, Y. Léonard, M. Matard-Bonucci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectuels, artistes, militants : le voyage comme expérience de l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.269-284, 2009</w:t>
@@ -3729,197 +3729,197 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiaméricanisme et fascisme : Emilio Cecchi, America amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georgy Katzarov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’antiaméricanisme. Une histoire culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164189v1</w:t>
+                <w:t xml:space="preserve">hal-02504569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiaméricanisme et fascisme : Emilio Cecchi, America amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georgy Katzarov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’antiaméricanisme. Une histoire culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504569v1</w:t>
+                <w:t xml:space="preserve">hal-02164189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirandello e l’America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enzo Lauretta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pirandello e l’Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manni, 2001, Pirandello e l'Europa</w:t>
@@ -3948,51 +3948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La storia non esiste”: erudizione e impostura in Sciascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosario Castelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leonardo Sciascia ed il Settecento in Sicilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Salvatore Sciascia, 1998, Leonardo Sciascia ed il Settecento in Sicilia</w:t>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premessa all’edizione italiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roland Barthes, L'avventura semiologica, traduzione di Camilla M. Cederna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Einaudi, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4090,51 +4090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postfazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gerard Genette, Soglie. I dintorni del testo, traduzione di Camilla M. Cederna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Einaudi, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4191,51 +4191,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra storia e finzione. L’arabica impostura dal Settecento a Leonardo Sciascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medinova. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4247,764 +4247,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enthousiasmes, passions et émotions dans l’Europe moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jacot Grapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2018, Atlante. Revue d'études romanes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fausse coquette / Louis Biancolelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineadacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, archivio del teatro pregoldoniano, 978-88-95598-96-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie irrémédiable. Poèmes, écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matteo Mario Vecchio. Editions Laborintus, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aller/retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 9, 2018, Atlante. Revue d'études romanes</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moksidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Vague culturelle, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antonia Pozzi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esilio di voci/ Voix d’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATI, pp.146, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduzioni, adattamenti, adozioni : tradurre il teatro del Sei Settecento oggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camilla Maria Cederna (dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thema/Open Access Research Journal for Theatre, Music, Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°3 (N° 1-2), pp.129, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre italien en France au XVIIIe siècle : entre attraction et dénégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEGES, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imposture littéraire et stratégies politiques : le Conseil d’Egypte des Lumières siciliennes à Leonardo Sciascia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, pp.237, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafia : fictions et puissance, Actes du colloque, Paris, Istituto Italiano di Cultura, 27-29 janvier 1993, in «Mezzavoce», I, n° 2, novembre-décembre 1994 (en collaboration avec Camilla M. Cederna).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Matteo Mario Vecchio. Editions Laborintus, 2018</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristallo, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">La Vague culturelle, 2018</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">traduction de: Roland Barthes, L'avventura semiologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Einaudi, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...356 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">traduction de Gerard Genette, Soglie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Einaudi, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5054,64 +5054,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prologue. Enthousiasme et passions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jacot Grapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, pp.4-22, 2018, Enthousiasme et passions. Littérature et arts du 16e au 18e siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5136,77 +5136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthousiasmes, passions et émotions dans l'Europe moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jacot-Grapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5263,51 +5263,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chemin des coquettes, entre tradition et innovation (1708-1721)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Comédie-Italienne de Paris (1716-1780) : Colloque du tricentenaire </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5332,51 +5332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre Italien de Gherardi : La&amp;quot; Fausse coquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldoni « avant la lettre » esperienze teatrali pregoldoniane (1650-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Santiago de Compostela, Espagne. pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5401,51 +5401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra dramma e commedia: traduzioni / tradimenti / oscillazioni, nel dibattito sul teatro sulla “Biblioteca italiana” e dintorni (1816-1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nazione a teatro. La scena teatrale italiana tra Rivoluzione e Risorgimento. Atti della giornata di studi </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Villeneuve d'Ascq, France. pp.21-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5470,51 +5470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre plurilinguisme et nationalisme: stratégies de la traduction en Sicile à la fin du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence et traduction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Hautes Etudes en Sciences Sociales (Centre de Recherches sur l’Europe); Université de Sofia “Saint Clément d’Ohrid”; Istituto Italiano per gli Studi Filosofici, May 1993, Melnik, Bulgarie. pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5571,51 +5571,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'étude du programme de recherche Migrobjets (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5691,51 +5691,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nazione a teatro. La scena teatrale italiana tra Rivoluzione e Risorgimento. Atti della giornata di studi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camilla Cederna ; Vincenza Perdichizzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nazione a teatro. La scena teatrale italiana tra Rivoluzione e Risorgimento. Atti della giornata di studi </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. Edizioni dell’Orso, pp.142, 2015</w:t>
@@ -5796,51 +5796,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AR Aller/Retour/Andata e ritorno/ Back and forth/ Ombres entre les langues/Ombre tra le lingue/ Shadows between languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moksidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6040,51 +6040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla M. Cederna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Cederna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.29457" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390970v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cederna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.28113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Desideri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Modolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.27665" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacot-Grapa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01719655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05118476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ROEX6960" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02164184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moksidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sibilio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01719676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benjelloun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01719661v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01719684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01719644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01834059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02164186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02164189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01679866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usc.es/goldoni/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacot Grapa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Pozzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thema-journal.eu/index.php/thema/issue/view/4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Longo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01719689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01834037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01436594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Cederna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla M. Cederna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.29457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cederna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.28113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Desideri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Modolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.27665" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacot-Grapa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01719655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05118476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ROEX6960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02164184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moksidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sibilio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01719676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benjelloun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01719661v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01719644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01719684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02164186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01834059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02164189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460595v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacot Grapa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01679866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usc.es/goldoni/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Pozzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thema-journal.eu/index.php/thema/issue/view/4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Longo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02163352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01719689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01834037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01436594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01720758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>