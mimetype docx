--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,965 +100,965 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t>
+                <w:t xml:space="preserve">Biodegradability of tomato stem-reinforced composites: Towards a virtuous approach to local and circular waste upcycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Maillard</w:t>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Méline Calatraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Marais</w:t>
+                <w:t xml:space="preserve">Coralie Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t>
+              <w:t xml:space="preserve">Cleaner and Circular Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.100136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clcb.2025.100136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358079v1</w:t>
+                <w:t xml:space="preserve">hal-04984275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics in ferns reveals key innovations and divergent evolution of the secondary cell walls</w:t>
+                <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahin Ali</w:t>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Wen Tan</w:t>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Ken Lim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lukas Pfeifer</w:t>
+                <w:t xml:space="preserve">Suzanne Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-025-01978-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 694, pp.137685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495188v1</w:t>
+                <w:t xml:space="preserve">hal-05048803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide distribution and cell wall deposition in the endosperm and outer layers of developing sorghum grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Costes</w:t>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Navarro Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 124, pp.104239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative transcriptomics in ferns reveals key innovations and divergent evolution of the secondary cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Wen Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Voisin</w:t>
+                <w:t xml:space="preserve">Peng Ken Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Hengchi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Marquis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lafon</w:t>
+                <w:t xml:space="preserve">Lukas Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137685⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (5), pp.1028-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-025-01978-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048803v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradability of tomato stem-reinforced composites: Towards a virtuous approach to local and circular waste upcycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Calatraba</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gabrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Buffet</w:t>
+                <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner and Circular Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.100136. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clcb.2025.100136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984275v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ imaging of LPMO action on plant tissues</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics in ferns reveals key innovations and divergent evolution of the secondary cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Leroy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+                <w:t xml:space="preserve">Zahin Mohd Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Wen Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Ken Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengchi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122465⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.08.27.609851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693620v1</w:t>
+                <w:t xml:space="preserve">hal-04685341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics in ferns reveals key innovations and divergent evolution of the secondary cell walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ imaging of LPMO action on plant tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahin Mohd Ali</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lukas Pfeifer</w:t>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 343, pp.122465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.08.27.609851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685341v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Linkage Glucan Is the Main Carbohydrate Source and Starch Is an Alternative Source during Brachypodium Grain Germination</w:t>
               </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Le-Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,2232 +1172,2232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Growth-Related Features of Wheat Grain Pericarp Revealed by Synchrotron-Based X-ray Micro-Tomography and 3D Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between proteins and cellulose in a liquid crystalline media: Design of a droplet based experimental platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Legland</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Melanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12051038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.125488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056508v1</w:t>
+                <w:t xml:space="preserve">hal-04144481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between proteins and cellulose in a liquid crystalline media: Design of a droplet based experimental platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">New Growth-Related Features of Wheat Grain Pericarp Revealed by Synchrotron-Based X-ray Micro-Tomography and 3D Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Marquis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 245, pp.125488. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12051038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144481v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time imaging of enzymatic degradation of pretreated maize internodes reveals different cell types have different profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Leroy</w:t>
+                <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 353, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.3454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.127140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664146v1</w:t>
+                <w:t xml:space="preserve">hal-03622545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolution of the flax cell wall composition during development and after gravitropism by synchrotron fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew King</w:t>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.114256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622545v1</w:t>
+                <w:t xml:space="preserve">hal-03525299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlation of water distribution and fine structure of arabinoxylans in the developing wheat grain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticipating global warming effects: A comprehensive study of drought impact of both flax plants and fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kervoëlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119738⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.115011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736294v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating global warming effects: A comprehensive study of drought impact of both flax plants and fibres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatial correlation of water distribution and fine structure of arabinoxylans in the developing wheat grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115011⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 294, pp.119738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682977v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the flax cell wall composition during development and after gravitropism by synchrotron fluorescence imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Real-time imaging of enzymatic degradation of pretreated maize internodes reveals different cell types have different profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 175, pp.114256. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 353, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.127140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525299v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TaCslA12 gene expressed in the wheat grain endosperm synthesizes wheat-like mannan when expressed in yeast and Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 302, pp.110693. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110693⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 306, pp.110845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.110845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261408v1</w:t>
+                <w:t xml:space="preserve">hal-03261403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The TaCslA12 gene expressed in the wheat grain endosperm synthesizes wheat-like mannan when expressed in yeast and Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 306, pp.110845. </w:t>
+              <w:t xml:space="preserve">, 2021, 302, pp.110693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.110845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261403v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparations de matériel lignocellulosique, cellules d'observation et contraintes associées pour une imagerie multi-techniques de la dégradation enzymatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mobility of pectin methylesterase in pectin/cellulose gels is enhanced by the presence of cellulose and by its catalytic capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Helary</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12551), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49108-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628140v1</w:t>
+                <w:t xml:space="preserve">hal-02618559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic distribution in apple epidermal and outer cortex tissue by multispectral deep-UV autofluorescence cryo-imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 283, pp.51-59. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2019.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-019-0468-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981950v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-019-0468-y⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619011v1</w:t>
+                <w:t xml:space="preserve">hal-02628430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Préparations de matériel lignocellulosique, cellules d'observation et contraintes associées pour une imagerie multi-techniques de la dégradation enzymatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Helary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628430v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of pectin methylesterase in pectin/cellulose gels is enhanced by the presence of cellulose and by its catalytic capacity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phenolic distribution in apple epidermal and outer cortex tissue by multispectral deep-UV autofluorescence cryo-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (12551), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 283, pp.51-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49108-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618559v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Time-Lapse Imaging of Lignocellulosic Biomass Hydrolysis: Tracking Enzyme Localization by Protein Autofluorescence and Biochemical Modification of Cell Walls by Microfluidic Infrared Microspectroscopy</w:t>
+                <w:t xml:space="preserve">Ferulate and lignin cross-links increase in cell walls of wheat grain outer layers during late development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+                <w:t xml:space="preserve">Anne Laure Chateignier-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jamme</w:t>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Andre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Arata Yoshinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00200⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 276, pp.199-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627190v1</w:t>
+                <w:t xml:space="preserve">hal-02625128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferulate and lignin cross-links increase in cell walls of wheat grain outer layers during late development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron Time-Lapse Imaging of Lignocellulosic Biomass Hydrolysis: Tracking Enzyme Localization by Protein Autofluorescence and Biochemical Modification of Cell Walls by Microfluidic Infrared Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 276, pp.199-207. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625128v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodeling of pectin and hemicelluloses in tomato pericarp during fruit growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Moise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 257, pp.48-62. </w:t>
@@ -3435,103 +3435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing pericarp of maize: A model to study arabinoxylan synthesis and feruloylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose J. Ordaz-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1-20. </w:t>
@@ -3563,295 +3563,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endomembrane proteomics reveals putative enzymes involved in cell wall metabolism in wheat grain outer layers.</w:t>
+                <w:t xml:space="preserve">The deconstruction of pectic rhamnogalacturonan i unmasks the occurrence of a novel arabinogalactan oligosaccharide epitope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhtadi Suliman</w:t>
+                <w:t xml:space="preserve">Valerie Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (9), pp.2649-2658. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (11), pp.2181-2196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcv128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640973v1</w:t>
+                <w:t xml:space="preserve">hal-02637617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deconstruction of pectic rhamnogalacturonan i unmasks the occurrence of a novel arabinogalactan oligosaccharide epitope</w:t>
+                <w:t xml:space="preserve">Endomembrane proteomics reveals putative enzymes involved in cell wall metabolism in wheat grain outer layers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Cornuault</w:t>
+                <w:t xml:space="preserve">Muhtadi Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Ropartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (11), pp.2181-2196. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (9), pp.2649-2658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcv128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637617v1</w:t>
+                <w:t xml:space="preserve">hal-02640973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring architecture of xyloglucan cellulose nanocrystal complexes through enzyme susceptibility at different adsorption regimes</w:t>
               </w:r>
@@ -3863,77 +3863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (2), pp.589-596. </w:t>
@@ -3971,103 +3971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wheat grain contains pectic domains exhibiting specific spatial and development-associated distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4133,77 +4133,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to deal with large multispectral images comparison? PCA score distribution as a tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,103 +4254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUMBIO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
@@ -4373,307 +4373,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging LPMO action at the tissue level using MALDI MS, deep UV fluorescence and FT-IR microspectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Plant Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179062v1</w:t>
+                <w:t xml:space="preserve">hal-04787683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Imaging LPMO action at the tissue level using MALDI MS, deep UV fluorescence and FT-IR microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
+              <w:t xml:space="preserve">16th Plant Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787683v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of polysaccharide composition during sorghum grain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,103 +4754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Bioimaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4875,103 +4875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. NEUBIAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4990,583 +4990,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le péricarpe du grain de maïs : un modèle pour étudier la synthèse et la féruloylation des arabinoxylanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Juan Ordaz-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mark Wilkinson</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735249v1</w:t>
+                <w:t xml:space="preserve">hal-02736575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le péricarpe du grain de maïs : un modèle pour étudier la synthèse et la féruloylation des arabinoxylanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+                <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Juan Ordaz-Ortiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+                <w:t xml:space="preserve">Mark Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736575v1</w:t>
+                <w:t xml:space="preserve">hal-02735249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Remodelling of pectin and hemicelluloses in tomato pericarp during fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Moise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Cell Wall Meeting</w:t>
+              <w:t xml:space="preserve">XIVth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798140v1</w:t>
+                <w:t xml:space="preserve">hal-01608772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodelling of pectin and hemicelluloses in tomato pericarp during fruit growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth Cell Wall Meeting</w:t>
+              <w:t xml:space="preserve">14. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608772v1</w:t>
+                <w:t xml:space="preserve">hal-02798140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles de la lignification du grain de céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5621,103 +5621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des parois cellulaires dans le développement du grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines (Graines 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2013, Dijon, France</w:t>
@@ -5817,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5897,372 +5897,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imageries multiéchelles et multispectrales en fluorescence dans l’UV-visible et l’UV profond pour le suivi des couches externes du grain de blé au cours du développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème JST du Réseau des Microscopistes INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Français de Biologie des Graines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280072v1</w:t>
+                <w:t xml:space="preserve">hal-02093374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Imageries multiéchelles et multispectrales en fluorescence dans l’UV-visible et l’UV profond pour le suivi des couches externes du grain de blé au cours du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillon Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Helary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">9ème JST du Réseau des Microscopistes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093374v1</w:t>
+                <w:t xml:space="preserve">hal-03280072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cavité apoplastique du grain de blé contient un « gel » d'arabinoxylanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Roscoff, France. , 2019</w:t>
@@ -6291,103 +6291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Cell Wall Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Asilomar, Californie, United States. , 2018</w:t>
@@ -6416,77 +6416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The testa of wheat grains contains a thick cutinized and specialized cell wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,90 +6554,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on cell wall biogenesis in wheat grain using sub-cellular proteomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhtadi Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
@@ -6698,103 +6698,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6989,51 +6989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wen Tan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ken Lim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengchi Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01978-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137685" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Buffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clcb.2025.100136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122465" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Mohd Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.08.27.609851" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127140" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119738" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114256" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110845" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2019.02.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49108-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00200" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Moise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.01.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01476" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv075" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buffetto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cornuault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gro Rydahl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv128" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089620" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sainz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wilkinson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793974v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149665v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Buffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clcb.2025.100136" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137685" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wen Tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ken Lim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengchi Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01978-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Mohd Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.08.27.609851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122465" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119738" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127140" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110845" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49108-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2019.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Moise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.01.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01476" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buffetto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cornuault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gro Rydahl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv128" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv075" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089620" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sainz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736575v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wilkinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793974v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149665v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>