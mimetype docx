--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -100,779 +100,779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradability of tomato stem-reinforced composites: Towards a virtuous approach to local and circular waste upcycling</w:t>
+                <w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Guilhem Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Calatraba</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Buffet</w:t>
+                <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner and Circular Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.100136. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clcb.2025.100136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984275v1</w:t>
+                <w:t xml:space="preserve">hal-05358079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics in ferns reveals key innovations and divergent evolution of the secondary cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Voisin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Zahin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Marquis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Qiao Wen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Lafon</w:t>
+                <w:t xml:space="preserve">Peng Ken Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengchi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137685⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (5), pp.1028-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-025-01978-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048803v1</w:t>
+                <w:t xml:space="preserve">hal-05495188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide distribution and cell wall deposition in the endosperm and outer layers of developing sorghum grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Navarro Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 124, pp.104239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics in ferns reveals key innovations and divergent evolution of the secondary cell walls</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Ken Lim</w:t>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hengchi Chen</w:t>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Pfeifer</w:t>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-025-01978-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 694, pp.137685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495188v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Maillard</w:t>
+                <w:t xml:space="preserve">Biodegradability of tomato stem-reinforced composites: Towards a virtuous approach to local and circular waste upcycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Méline Calatraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Marais</w:t>
+                <w:t xml:space="preserve">Coralie Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t>
+              <w:t xml:space="preserve">Cleaner and Circular Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.100136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clcb.2025.100136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358079v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics in ferns reveals key innovations and divergent evolution of the secondary cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahin Mohd Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Wen Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Ken Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengchi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Le-Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,334 +1172,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between proteins and cellulose in a liquid crystalline media: Design of a droplet based experimental platform</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Growth-Related Features of Wheat Grain Pericarp Revealed by Synchrotron-Based X-ray Micro-Tomography and 3D Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Marquis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125488⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12051038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144481v1</w:t>
+                <w:t xml:space="preserve">hal-04056508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Growth-Related Features of Wheat Grain Pericarp Revealed by Synchrotron-Based X-ray Micro-Tomography and 3D Reconstruction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interactions between proteins and cellulose in a liquid crystalline media: Design of a droplet based experimental platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (5), pp.1038. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.125488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12051038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056508v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,511 +1570,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the flax cell wall composition during development and after gravitropism by synchrotron fluorescence imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial correlation of water distribution and fine structure of arabinoxylans in the developing wheat grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Florent Grélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">Bastien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114256⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 294, pp.119738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525299v1</w:t>
+                <w:t xml:space="preserve">hal-03736294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipating global warming effects: A comprehensive study of drought impact of both flax plants and fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Melelli</w:t>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Kervoëlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 184, pp.115011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlation of water distribution and fine structure of arabinoxylans in the developing wheat grain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Evolution of the flax cell wall composition during development and after gravitropism by synchrotron fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Grélard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Arnaud</w:t>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 294, pp.119738. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.114256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736294v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time imaging of enzymatic degradation of pretreated maize internodes reveals different cell types have different profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 353, pp.1-10. </w:t>
@@ -2106,948 +2106,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The TaCslA12 gene expressed in the wheat grain endosperm synthesizes wheat-like mannan when expressed in yeast and Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 306, pp.110845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.110845⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 302, pp.110693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261403v1</w:t>
+                <w:t xml:space="preserve">hal-03261408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TaCslA12 gene expressed in the wheat grain endosperm synthesizes wheat-like mannan when expressed in yeast and Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Bouder</w:t>
+                <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 302, pp.110693. </w:t>
+              <w:t xml:space="preserve">, 2021, 306, pp.110845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.110845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261408v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of pectin methylesterase in pectin/cellulose gels is enhanced by the presence of cellulose and by its catalytic capacity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Préparations de matériel lignocellulosique, cellules d'observation et contraintes associées pour une imagerie multi-techniques de la dégradation enzymatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+                <w:t xml:space="preserve">Stéphane Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Helary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618559v1</w:t>
+                <w:t xml:space="preserve">hal-04628140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenolic distribution in apple epidermal and outer cortex tissue by multispectral deep-UV autofluorescence cryo-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 283, pp.51-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-019-0468-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619011v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-019-0468-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628430v1</w:t>
+                <w:t xml:space="preserve">hal-02619011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparations de matériel lignocellulosique, cellules d'observation et contraintes associées pour une imagerie multi-techniques de la dégradation enzymatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefrançois</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Helary</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628140v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic distribution in apple epidermal and outer cortex tissue by multispectral deep-UV autofluorescence cryo-imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mobility of pectin methylesterase in pectin/cellulose gels is enhanced by the presence of cellulose and by its catalytic capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 283, pp.51-59. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12551), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2019.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49108-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981950v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferulate and lignin cross-links increase in cell walls of wheat grain outer layers during late development</w:t>
               </w:r>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateignier-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arata Yoshinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,64 +3206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
@@ -3340,51 +3340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Moise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3435,103 +3435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing pericarp of maize: A model to study arabinoxylan synthesis and feruloylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose J. Ordaz-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1-20. </w:t>
@@ -3563,295 +3563,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deconstruction of pectic rhamnogalacturonan i unmasks the occurrence of a novel arabinogalactan oligosaccharide epitope</w:t>
+                <w:t xml:space="preserve">Endomembrane proteomics reveals putative enzymes involved in cell wall metabolism in wheat grain outer layers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Cornuault</w:t>
+                <w:t xml:space="preserve">Muhtadi Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Ropartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (11), pp.2181-2196. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (9), pp.2649-2658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcv128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637617v1</w:t>
+                <w:t xml:space="preserve">hal-02640973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endomembrane proteomics reveals putative enzymes involved in cell wall metabolism in wheat grain outer layers.</w:t>
+                <w:t xml:space="preserve">The deconstruction of pectic rhamnogalacturonan i unmasks the occurrence of a novel arabinogalactan oligosaccharide epitope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhtadi Suliman</w:t>
+                <w:t xml:space="preserve">Valerie Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (9), pp.2649-2658. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (11), pp.2181-2196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcv128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640973v1</w:t>
+                <w:t xml:space="preserve">hal-02637617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring architecture of xyloglucan cellulose nanocrystal complexes through enzyme susceptibility at different adsorption regimes</w:t>
               </w:r>
@@ -3863,77 +3863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (2), pp.589-596. </w:t>
@@ -3971,77 +3971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wheat grain contains pectic domains exhibiting specific spatial and development-associated distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4133,77 +4133,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to deal with large multispectral images comparison? PCA score distribution as a tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,103 +4254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUMBIO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
@@ -4373,307 +4373,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Imaging LPMO action at the tissue level using MALDI MS, deep UV fluorescence and FT-IR microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
+              <w:t xml:space="preserve">16th Plant Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787683v1</w:t>
+                <w:t xml:space="preserve">hal-04179062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging LPMO action at the tissue level using MALDI MS, deep UV fluorescence and FT-IR microspectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Plant Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179062v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of polysaccharide composition during sorghum grain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,103 +4754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Bioimaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4875,103 +4875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. NEUBIAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4996,103 +4996,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le péricarpe du grain de maïs : un modèle pour étudier la synthèse et la féruloylation des arabinoxylanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Juan Ordaz-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France. 75 p</w:t>
@@ -5121,77 +5121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5285,64 +5285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Moise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
@@ -5371,103 +5371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
@@ -5496,77 +5496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles de la lignification du grain de céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5621,103 +5621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des parois cellulaires dans le développement du grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines (Graines 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2013, Dijon, France</w:t>
@@ -5817,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5897,359 +5897,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Imageries multiéchelles et multispectrales en fluorescence dans l’UV-visible et l’UV profond pour le suivi des couches externes du grain de blé au cours du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillon Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Helary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">9ème JST du Réseau des Microscopistes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093374v1</w:t>
+                <w:t xml:space="preserve">hal-03280072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imageries multiéchelles et multispectrales en fluorescence dans l’UV-visible et l’UV profond pour le suivi des couches externes du grain de blé au cours du développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème JST du Réseau des Microscopistes INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Français de Biologie des Graines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280072v1</w:t>
+                <w:t xml:space="preserve">hal-02093374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cavité apoplastique du grain de blé contient un « gel » d'arabinoxylanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6291,77 +6291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6416,77 +6416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The testa of wheat grains contains a thick cutinized and specialized cell wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,90 +6554,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on cell wall biogenesis in wheat grain using sub-cellular proteomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhtadi Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
@@ -6698,103 +6698,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6989,51 +6989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Buffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clcb.2025.100136" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137685" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wen Tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ken Lim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengchi Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01978-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Mohd Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.08.27.609851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122465" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119738" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127140" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110845" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49108-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2019.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Moise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.01.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01476" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buffetto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cornuault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gro Rydahl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv128" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv075" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089620" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sainz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736575v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wilkinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793974v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149665v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wen Tan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ken Lim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengchi Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pfeifer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01978-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137685" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Buffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clcb.2025.100136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahin Mohd Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.08.27.609851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122465" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119738" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114256" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127140" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110845" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2019.02.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49108-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Moise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.01.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01476" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv075" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buffetto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cornuault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gro Rydahl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv128" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089620" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sainz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736575v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wilkinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793974v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149665v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>