--- v0 (2026-03-31)
+++ v1 (2026-04-24)
@@ -782,277 +782,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer son propre dispositif de formation : enjeux épistémologiques, méthodologiques et pédagogiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former les enseignants à la réflexivité par la co-écriture et l’enquête partagée : le cas du dispositif GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Sochala</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Evaluations, Etudes, Expertises en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIREL, Dec 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Printemps de la recherche, UNISFEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNISFEC, Mar 2024, Angers (Université catholique de l'Ouest), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046629v1</w:t>
+                <w:t xml:space="preserve">hal-04579121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les enseignants à la réflexivité par la co-écriture et l’enquête partagée : le cas du dispositif GPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer son propre dispositif de formation : enjeux épistémologiques, méthodologiques et pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Amilhat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maufrais Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Odile Maufrais</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sochala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la recherche, UNISFEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNISFEC, Mar 2024, Angers (Université catholique de l'Ouest), France</w:t>
+              <w:t xml:space="preserve">Séminaire Evaluations, Etudes, Expertises en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIREL, Dec 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579121v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage de la vidéo en classe d’éducation civique</w:t>
               </w:r>
@@ -1880,51 +1880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plateforme-gps-educ.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amilhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arse.251.0124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14539" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333133v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Ayachi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15w4n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plateforme-gps-educ.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amilhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arse.251.0124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14539" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333133v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Ayachi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15w4n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>