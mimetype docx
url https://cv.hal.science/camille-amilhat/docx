--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -713,112 +713,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débattre de questions démocratiques en classe. Conditions du développement de la réflexivité critique collective</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluer son propre dispositif de formation : enjeux épistémologiques, méthodologiques et pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maufrais Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sochala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Quelle éducation morale, civique et politique pour le citoyen du vingt-et-unième siècle ? Apports de la tradition philosophique et nouveaux défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPÉ de Paris, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Evaluations, Etudes, Expertises en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIREL, Dec 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645815v1</w:t>
+                <w:t xml:space="preserve">hal-05046629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants à la réflexivité par la co-écriture et l’enquête partagée : le cas du dispositif GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -877,251 +933,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la recherche, UNISFEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNISFEC, Mar 2024, Angers (Université catholique de l'Ouest), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer son propre dispositif de formation : enjeux épistémologiques, méthodologiques et pédagogiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’usage de la vidéo en classe d’éducation civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Evaluations, Etudes, Expertises en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIREL, Dec 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">L’école de la République : de la nécessaire participation à la formation des citoyennes et des citoyens à l’enjeu de former les enseignants à cette tâche majeure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRSPE, Nov 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046629v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage de la vidéo en classe d’éducation civique</w:t>
+                <w:t xml:space="preserve">Débattre de questions démocratiques en classe. Conditions du développement de la réflexivité critique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amilhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école de la République : de la nécessaire participation à la formation des citoyennes et des citoyens à l’enjeu de former les enseignants à cette tâche majeure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRSPE, Nov 2024, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Colloque Quelle éducation morale, civique et politique pour le citoyen du vingt-et-unième siècle ? Apports de la tradition philosophique et nouveaux défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de Paris, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333120v1</w:t>
+                <w:t xml:space="preserve">hal-04645815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre l'école et la cité : acquérir le statut de citoyen légitime</w:t>
               </w:r>
@@ -1880,51 +1880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plateforme-gps-educ.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amilhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arse.251.0124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14539" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333133v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Ayachi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15w4n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plateforme-gps-educ.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amilhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arse.251.0124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14539" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333133v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Ayachi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15w4n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>