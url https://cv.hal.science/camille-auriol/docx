--- v1 (2026-03-29)
+++ v2 (2026-05-17)
@@ -75,588 +75,722 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigma in cancer: Comparing community and health professionals’ acceptability of smoking and alcohol consumption</w:t>
+                <w:t xml:space="preserve">From responsibility to stigma: A mediation analysis of the relationship between neoliberal ideology, moral views of addiction, and the stigmatization of pregnant smokers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13591053261417030⟩</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13591053261427218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488452v1</w:t>
+                <w:t xml:space="preserve">hal-05594536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmatization of drinking patients with liver cancer: The role of socioeconomic status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stigma in cancer: Comparing community and health professionals’ acceptability of smoking and alcohol consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Préaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13591053261417030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04557213v1</w:t>
+                <w:t xml:space="preserve">hal-05488452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric features of the Cocaine Use Motivation Questionnaire (CUMQ)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stigmatization of drinking patients with liver cancer: The role of socioeconomic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Moulinas</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Walburg</w:t>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.12.013⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (7), pp.e29105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537686v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is smoking acceptable for lung cancer patient? Factors influencing the stigmatization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Psychometric features of the Cocaine Use Motivation Questionnaire (CUMQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raynal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Moulinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Walburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stigma and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/sah0000463⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182 (5), pp.428-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197865v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is smoking acceptable for lung cancer patient? Factors influencing the stigmatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stigma and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/sah0000463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the acceptability of alcohol drinking for a patient with colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (12), pp.e0296409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0296409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -666,100 +800,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugements d'Acceptabilité et Attributions Négatives concernant des personnes fictives diagnostiquées d'un cancer et consommatrices de tabac ou d'alcool - Approche multifactorielle auprès de la population générale et des professionnel-le-s de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Toulouse, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024TLSEJ017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04920134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -769,491 +903,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugement d'acceptabilité de la consommation d'alcool chez les patientes ayant un cancer colorectal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation des jeunes adultes à la consommation de cocaïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Walburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Du plaisir à la dépendance, regards croisés sur les addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugement d'acceptabilité des addictions chezles personnes atteintes de cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jugement de la consommation du tabac chez les femmes atteintes de cancer du poumon, auprès d'un public tout venant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique des Doctorant·e·s de l’Ecole Doctorale CLESCO (JSDOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude inter-Écoles Doctorales, (In)Dépendance(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197904v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugement de la consommation du tabac chez les femmes atteintes de cancer du poumon, auprès d'un public tout venant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jugement d'acceptabilité des addictions chezles personnes atteintes de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude inter-Écoles Doctorales, (In)Dépendance(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique des Doctorant·e·s de l’Ecole Doctorale CLESCO (JSDOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197922v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des comportements de santé sur le jugement des femmes consommatrices et atteintes de cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorant.e.s Santé Société, IFERISS &amp; ISS Parcours, trajectoire et temporalité en Santé : panorama pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Fédératif d'Etudes et de Recherches Interdisciplinaire Santé et Société, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1263,410 +1397,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tabagisme est-il acceptable chez une patiente atteinte d'un cancer du poumon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugement et stigmatisation concernant la consommation d'alcool chez les femmes ayant reçu un diagnostic de cancer colorectal : approche auprès d'un public tout venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GREPACO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor influencing the smoking judgement of women diagnosed with lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées du Cancéropôle GSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de l’échelle de motivation dans la consommation de cocaïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Walburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1813,51 +1947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488452v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auriol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raynal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pr&#233;aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261417030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04557213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537686v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Moulinas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Walburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04920134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197904v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594536v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auriol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261427218" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pr&#233;aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261417030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04557213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Moulinas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Walburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000463" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296409" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04920134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>