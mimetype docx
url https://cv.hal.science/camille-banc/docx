--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -543,407 +543,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What degree of complexity to model the release of metals from solid deposits from water treatment nature-based solutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46427/gold2022.11301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790516v1</w:t>
+                <w:t xml:space="preserve">insu-03884622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14N/15N isotopic distribution and nitrification / denitrification microbial potentials to investigate nitrogen dynamics in filter media of vertical flow treatment wetland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 17th International Conference on Wetland Systems for Water Pollution Control (ICWS2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France. pp.187-190</w:t>
+              <w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS EAU TOULOUSE, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992051v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What degree of complexity to model the release of metals from solid deposits from water treatment nature-based solutions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">14N/15N isotopic distribution and nitrification / denitrification microbial potentials to investigate nitrogen dynamics in filter media of vertical flow treatment wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Blanc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWA 17th International Conference on Wetland Systems for Water Pollution Control (ICWS2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. pp.187-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03884622v1</w:t>
+                <w:t xml:space="preserve">hal-03992051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterização da fração orgânica da camada de depósito de lodo na primeira etapa de um Sistema Francês em operação no Brasil</w:t>
               </w:r>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1197,64 +1197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1322,64 +1322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1478,51 +1478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WETPOL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t>
@@ -1545,273 +1545,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of pollutants partition between soluble and particulate organic matter in French Vertical Flow Constructed Wetlands sludge deposits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMARE 2019 : International conference on Applications of Multi-scale Approaches in Environmental chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">CODEGEPRA - SFGP Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144485v1</w:t>
+                <w:t xml:space="preserve">hal-02489894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+                <w:t xml:space="preserve">Modelling of pollutants partition between soluble and particulate organic matter in French Vertical Flow Constructed Wetlands sludge deposits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODEGEPRA - SFGP Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">AMARE 2019 : International conference on Applications of Multi-scale Approaches in Environmental chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489894v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation géochimique d’un dépôt organique : premiers résultats</w:t>
               </w:r>
@@ -1823,64 +1823,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1931,77 +1931,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical modelling of a sludge deposit: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2182,471 +2182,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de modélisation pour le comportement à la lixiviation d’une matrice anthropique en contact avec l’eau</w:t>
+                <w:t xml:space="preserve">Modélisation de lixiviation du dépôt d’un lit planté de roseaux selon différentes conditions de pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée de la section Rhône-Alpes de la société chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969318v1</w:t>
+                <w:t xml:space="preserve">hal-04969245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la mobilité et de la spéciation des éléments majeurs et traces métalliques au sein d’une matrice anthropique</w:t>
+                <w:t xml:space="preserve">Méthodologie de modélisation pour le comportement à la lixiviation d’une matrice anthropique en contact avec l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969283v1</w:t>
+                <w:t xml:space="preserve">hal-04969318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de lixiviation du dépôt d’un lit planté de roseaux selon différentes conditions de pH</w:t>
+                <w:t xml:space="preserve">Modélisation de la mobilité et de la spéciation des éléments majeurs et traces métalliques au sein d’une matrice anthropique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Rhône-Alpes de la société chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969245v1</w:t>
+                <w:t xml:space="preserve">hal-04969283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation géochimique comme outil d’aide à la décision pour les gestionnaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2807,394 +2807,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of trace metals leaching behaviour in sludge deposits with high organic contents.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les filtres plantés de roseaux : une filière durable pour l'épuration des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Clermont, France</w:t>
+              <w:t xml:space="preserve">INSA Campus Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973320v1</w:t>
+                <w:t xml:space="preserve">hal-02011155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of trace metals behaviour capacity into a high organic sludge deposit</w:t>
+                <w:t xml:space="preserve">Modelling of trace metals leaching behaviour in sludge deposits with high organic contents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Clermont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025333v1</w:t>
+                <w:t xml:space="preserve">hal-01973320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les filtres plantés de roseaux : une filière durable pour l'épuration des eaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+                <w:t xml:space="preserve">Modelling of trace metals behaviour capacity into a high organic sludge deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Campus Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011155v1</w:t>
+                <w:t xml:space="preserve">hal-02025333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3349,51 +3349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Trein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Moraes Motta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lia Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03884622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03193885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelia Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17538" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Trein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Moraes Motta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lia Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03884622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03193885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelia Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17538" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>