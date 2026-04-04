--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -418,1101 +418,1101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05156392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qui doit gouverner ? Jeunesse(s) et soutien à différents modes de gouvernement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Jeunes, religions et spiritualités, 98, pp.7-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.098.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protesta si rinnova : il caso dei Gilets Jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meridiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Contropolitiche, 109, pp.101-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276707v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Support for deliberative mini-publics among the losers of representative democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Talukder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (2), pp.295-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007123423000479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beyond digital populism: civic culture and visions of political participation among Five Star Movement activists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista italiana di scienza politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (1), pp.70-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ipo.2023.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prefigurative leadership: The Building of Leadership Roles in a Municipal Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/agora.098.0007⟩</w:t>
+              <w:t xml:space="preserve">Leadership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.111-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17427150221144393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La protesta si rinnova : il caso dei Gilets Jaunes</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03865390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A policy like no other? The populist radical right challenge in the field of democracy reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Otjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manès Weisskircher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meridiana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Party Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (4), pp.661-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13540688221089126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More competent thus more legitimate? MPs’ discourses on deliberative mini-publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Talukder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Political Parties and Deliberative Practices: Use and Abuse, 58 (3), pp.531-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41269-021-00209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03288742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les député∙e∙s perçoivent la démocratie participative et les mini-publics : une enquête en Belgique francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Talukder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rangoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leadership</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17427150221144393⟩</w:t>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Faire face à la constestation de la représentation politique : le rapport des élu.e.s à la démocratie, 41 (2), pp.93-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1086926ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control or participate? The Yellow Vests’ democratic aspirations through mixed methods analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Volker Best</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Otjes</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.479-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41253-022-00185-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Faire face à la contestation de la représentation politique : le rapport des élu.e.s à la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Faire face à la constestation de la représentation politique : le rapport des élu.e.s à la démocratie, 41 (2), pp.3-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1088646ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03669322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">David Talukder</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Supports Citizens Selected by Lot to be the Main Policymakers? A Study of French Citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Government and Opposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56 (3), pp.485-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,51 +1754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enraged, Engaged, or Both? A Study of the Determinants of Support for Consultative vs. Binding Mini-Publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2038,1040 +2038,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01973001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lecture critique « La démocratie en Europe vue par ses citoyens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Electoral Competition Determines Disproportionality. Majority Bonus and Regional Elections in France and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Cevipol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Scientists and Electoral Reforms in Europe and Canada: What They Know, What They Do</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ehrhard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Election Law Journal: Rules, Politics, and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.335-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/elj.2017.0445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conceptions of democracy, political representation and socio-economic well-being: explaining how French citizens assess the degree of democracy of their regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (4), pp.389-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41253-017-0043-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lecture critique « La démocratie en Europe vue par ses citoyens »</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changing Democracy? Why Inertia is Winning Over Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Close</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (4), pp.341-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00344893.2017.1317656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la compétition électorale détermine la disproportionnalité : bonus majoritaire et élections régionales en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.233-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.243.0233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short-term matters: the determinants of reforms of the core democratic rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Political Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.73-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1755773914000411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique « Rendre compte des liens entre diffusion et démocratisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 65 (3), pp.473-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.653.0473a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic hardship and extreme voting under the economic crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Vasilopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Cevipol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53-1, pp.177-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.2998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Political Scientists and Electoral Reforms in Europe and Canada: What They Know, What They Do</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electoral Systems with a Majority Bonus as Unconventional Mixed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...122 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 52 (4), pp.341-357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00344893.2017.1317656⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00344893.2014.902220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la compétition électorale détermine la disproportionnalité : bonus majoritaire et élections régionales en France et en Italie</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining the determinants and processes of institutional change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ripc.243.0233⟩</w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.357-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2014.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Lecture critique « Rendre compte des liens entre diffusion et démocratisation »</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants politiques de la fréquence des réformes démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 65 (3), pp.473-476. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.653.0473a⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 64 (5), pp.929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.645.0929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...168 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104976v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">hal-02186486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu signé « Giovanni Sartori, Partis et systèmes de partis : un cadre d’analyse »</w:t>
               </w:r>
@@ -3528,282 +3528,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The social and political determinants of support for democratic innovations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Contesting the rules of the game? Political conflict, polarization and procedural consensus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Menaggio (Como), Villa Vigoni, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire sens de la diversité des attentes institutionnelles des citoyens : une approche par les méthodes mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Derff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès national de l’AFSP, ST 7 : La représentation politique vue par les acteurs de la démocratie. Conflits et ambivalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Sciences Po Grenoble, PACTE, Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les comportements politiques des jeunesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque pluridisciplinaire et international "L'âge de voter. Dépasser le droit de vote à 18 ans ? Session : Les comportements politiques des jeunesses"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences Humaines de Bordeaux, Sep 2024, Pôle Juridique et judiciaire Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/ztaz-ee59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808581v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04696760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Revolution in Representation?</w:t>
               </w:r>
@@ -3956,50 +3956,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to measure alternative visions of political representation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop “Between responsible and responsive democratic governance: imagining intelligent democratic futures in the 21st Century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Stuttgart, Sep 2023, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beyond digital utopianism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4008,208 +4077,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Sep 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punish or partake? The Yellow Vests' democratic aspirations through mixed methods analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de l’ANR Gilets jaunes “Understanding the French Yellow Vests Movement through the lens of mixed methods”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4247,64 +4247,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disadvantaged citizens’ support for the replacement of politicians by randomly selected citizens’ assemblies: Evidence from 15 European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Rangoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Talukder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference, Panel : Public support for democratic innovations. Does the devil lie in the details?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR, Aug 2021, [En ligne], Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4411,51 +4411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succéder à Alain Juppé : héritage et alternance dans la campagne municipale de 2020 à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Della Sudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Treille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4487,260 +4487,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02988309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crise de la représentation en France, le cas des Gilets Jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les élections européennes et après ? Entre crises politiques et enjeux démocratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRM-CMRP - Centre Montesquieu de Recherches Politiques; CRDEI - Centre de Recherche et de Documentation Européennes et Internationales, Nov 2019, Agen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02519569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How MP’s perceive deliberative and participatory democracy: an inquiry into the French-Speaking Belgian case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Talukder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Democratic renewal in times of polarization. The case of Belgium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, Sep 2019, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02519450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Convergences et incompatibilités dans les préférences des citoyens quant à l’organisation de la démocratie en France : combiner régressions, ACM et entretiens individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Méthodes et Axe Légitimités, Organisations, Représentations (LOR), « Le quali/quanti en pratique : quelles méthodes, avec quelles données, pour quels éclairages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Émile Durkheim, Jun 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02376419v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-02519450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la démocratie représentative : visions du système politique et réformes institutionnelles dans le mouvement des Gilets jaunes</w:t>
               </w:r>
@@ -4847,64 +4847,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How MPs perceive deliberative and participatory democracy: an inquiry into the Belgian case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Rangoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Talukder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Joint Sessions of Workshops, atelier: Political Parties and Deliberative Practices: Use and Abuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4923,329 +4923,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels élus pour quelles réformes démocratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les élu.e.s aiment-ils la démocratie ? Le personnel politique face à la participation citoyenne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie et Participation; CERAPS - Centre d'Études et de Recherches Administratives, Politiques et Sociales; CED - Centre Émile Durkheim; CESSP - Centre européen de sociologie et de science politique, Nov 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02519097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer la démocratie : confronter les réformes de la démocratie aux attentes des citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d’été internationale « Participation et démocratie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizens’ attitudes towards forms of non-elected politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « La légitimité démocratique au coeur des pratiques politiques contemporaines », Groupe de travail « démocratie » de l’ABSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Could Representative Democracy Be Reformed? A Citizens’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Joint sessions of Workshops, atelier: Can Participatory Reforms Save Representative Democracy?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nicosie, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138709v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-03138664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la compétition électorale détermine la disproportionnalité : bonus majoritaire et élections régionales en France et en Italie</w:t>
               </w:r>
@@ -5501,165 +5501,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03138660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Mechanisms of Institutional Reforms: Understanding Why Some Reforms Succeed and Others Fail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR Joint Sessions of Workshops, atelier : Economic Recession, Democratic Recessions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Salamanca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Referendums on the reform of political institutions: a comparison of France, Italy and Ireland before and after the start of the crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ECPR General Conference, panel: Referendums in Times of Crisis: More but not Merrier?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138699v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03138696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fill in the Void ? The Politics of Institutional Reform in Ireland</w:t>
               </w:r>
@@ -5708,290 +5708,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The short term determinants of the reforms of core democratic rules: an empirical model for Western Europe, 1990-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier : ‘Parties, Party Systems and the Quality of Democracy’, European University Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electoral systems with majority bonus as mixed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Congrès de l’AFSP, Session thématique 28 : La coordination des partis et des électeurs dans les systèmes partisans bipolarisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03138656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Institutional muffling: constraints and resistance to the wave of democratic reforms in Ireland since 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ‘Political Legitimacy and the Paradox of Regulation’, atelier : Crowds pleasers or key janglers? The impact of drops in political legitimacy on democratic reforms and their consequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Electoral systems with majority bonus as mixed systems</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-electoral Coalition formation in Mixed-member Electoral Systems with Majority Bonus: France and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Joint Sessions of Workshops, atelier : The partisan effect of electoral systems: studying complex electoral rules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6344,71 +6344,71 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bon représentant</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Editions de l'Université de Bruxelles. A paraître, Science politique</w:t>
+                <w:t xml:space="preserve">Le bon représentant. Une comparaison européenne des conceptions citoyennes du système politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Université de Bruxelles. 2026, Science politique, 978-2-8004-1962-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6591,272 +6591,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bordeaux : Succéder à une entreprise politique dominante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Lefebvre, Sébastien Vignon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales de 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.63-75, 2023, Res Publica, 9782753588608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partis et environnement institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Squarcioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Haegel, Simon Persico (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partis politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.153-200, 2023, Traités de science politique, 9782802767534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232735v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une confiance très inégale dans les institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les européens et leurs valeurs, entre individualisme et individualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-170, 2023, Libres Cours Politique, 9782706151620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094922v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04232735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie directe et réformes institutionnelles</w:t>
               </w:r>
@@ -6954,51 +6954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on réformer la démocratie ? Convergences et incompatibilités dans les préférences des citoyens quant à l’organisation de la démocratie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludivine Damay; Vincent Jacquet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transformations de la légitimité démocratique : idéaux, revendications et perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, </w:t>
@@ -7494,103 +7494,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gilets jaunes » : quelle démocratie veulent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.r7rx3khxf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8143,51 +8143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro de Falco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17813/1086-671X-30-4-427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Vandamme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-025-00401-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Derff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ipo.2023.25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.098.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276707v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talukder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Rangoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123423000479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-021-00209-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17427150221144393" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Best" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man&#232;s Weisskircher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221089126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00185-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088646ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086926ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gov.2020.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0221" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2020.563351" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2020.1778511" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Panel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0043-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/elj.2017.0445" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Close" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2017.1317656" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773914000411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.653.0473a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Vasilopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2998" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0929" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2014.902220" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01072102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0171" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.034.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hosteins" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ztaz-ee59" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/prdh-am24" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Treille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138718v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198779582.001.0001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2045/9782706151620/les-europeens-et-leurs-valeurs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232735v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/democraties-directes-2022-9782802772156.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-les_transformations_de_la_legitimite_democratique_ideaux_revendications_et_perceptions_ludivine_damay_vincent_jacquet-9782806105813-68524.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/generations-desenchantees-jeunes-et-democratie/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-deconnexion-electorale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2016.2970" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315755403-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r7rx3khxf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05227962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05341587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro de Falco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17813/1086-671X-30-4-427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Vandamme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-025-00401-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Derff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.098.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276707v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talukder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Rangoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123423000479" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ipo.2023.25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17427150221144393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Best" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man&#232;s Weisskircher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221089126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-021-00209-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086926ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00185-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088646ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gov.2020.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0221" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2020.563351" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2020.1778511" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/elj.2017.0445" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Panel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0043-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Close" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2017.1317656" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773914000411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.653.0473a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Vasilopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2998" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2014.902220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0929" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01072102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0171" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.034.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hosteins" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ztaz-ee59" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/prdh-am24" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Treille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519569v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198779582.001.0001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232735v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2045/9782706151620/les-europeens-et-leurs-valeurs" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/democraties-directes-2022-9782802772156.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-les_transformations_de_la_legitimite_democratique_ideaux_revendications_et_perceptions_ludivine_damay_vincent_jacquet-9782806105813-68524.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/generations-desenchantees-jeunes-et-democratie/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-deconnexion-electorale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2016.2970" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315755403-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r7rx3khxf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05227962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05341587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>