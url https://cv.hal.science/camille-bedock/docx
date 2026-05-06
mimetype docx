--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -223,222 +223,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05364626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Surmonter un effet Guttman et classer des données d’enquête. Une alliance des analyses factorielles et des classes latentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Derff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167 (1), pp.58-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063251348078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A revolution in representation? Insider perspectives on a failed democratic experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41269-025-00401-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271960v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-05156392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui doit gouverner ? Jeunesse(s) et soutien à différents modes de gouvernement en France</w:t>
               </w:r>
@@ -1540,1460 +1540,1460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02529890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enraged, Engaged, or Both? A Study of the Determinants of Support for Consultative vs. Binding Mini-Publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00344893.2020.1778511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une représentation sous contrôle : visions du système politique et réformes institutionnelles dans le mouvement des Gilets Jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Liochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le pétitionnement en ligne, 28, pp.221-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.028.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02993252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizens' contrasting aspirations about their political system: entrustment, participation, identification and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.563351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpos.2020.563351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02933088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsinée André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Credit claiming et réformes imbriquées. Comprendre l’adoption de réformes de la démocratie par le process tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (6), pp.1015-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.686.1015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions of democracy, political representation and socio-economic well-being: explaining how French citizens assess the degree of democracy of their regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (4), pp.389-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-017-0043-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Electoral Competition Determines Disproportionality. Majority Bonus and Regional Elections in France and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Cevipol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Scientists and Electoral Reforms in Europe and Canada: What They Know, What They Do</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ehrhard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Election Law Journal: Rules, Politics, and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.335-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/elj.2017.0445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique « La démocratie en Europe vue par ses citoyens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changing Democracy? Why Inertia is Winning Over Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Close</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00344893.2020.1778511⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 52 (4), pp.341-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00344893.2017.1317656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la compétition électorale détermine la disproportionnalité : bonus majoritaire et élections régionales en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.233-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.243.0233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short-term matters: the determinants of reforms of the core democratic rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Political Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.73-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1755773914000411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique « Rendre compte des liens entre diffusion et démocratisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 65 (3), pp.473-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.653.0473a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic hardship and extreme voting under the economic crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Vasilopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.686.1015⟩</w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53-1, pp.177-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.2998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...300 lines deleted...]
-                <w:t xml:space="preserve">Sophie Panel</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining the determinants and processes of institutional change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 15 (4), pp.389-417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41253-017-0043-8⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.357-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2014.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lidia Núñez</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electoral Systems with a Majority Bonus as Unconventional Mixed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 52 (4), pp.341-357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00344893.2017.1317656⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00344893.2014.902220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...395 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00344893.2014.902220⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02186486v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02266773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants politiques de la fréquence des réformes démocratiques</w:t>
               </w:r>
@@ -3465,51 +3465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Hosteins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Derff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference, panel: Challenges and obstacles to democratic innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR; Université de Thessalonique, Aug 2025, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3528,606 +3528,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les comportements politiques des jeunesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire et international "L'âge de voter. Dépasser le droit de vote à 18 ans ? Session : Les comportements politiques des jeunesses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences Humaines de Bordeaux, Sep 2024, Pôle Juridique et judiciaire Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/ztaz-ee59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The social and political determinants of support for democratic innovations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Contesting the rules of the game? Political conflict, polarization and procedural consensus"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Menaggio (Como), Villa Vigoni, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire sens de la diversité des attentes institutionnelles des citoyens : une approche par les méthodes mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Derff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès national de l’AFSP, ST 7 : La représentation politique vue par les acteurs de la démocratie. Conflits et ambivalences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Sciences Po Grenoble, PACTE, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Revolution in Representation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rui</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norface GOVERNANCE Final Conference “Democratic Governance in a Turbulent Age”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Feb 2024, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconsolidation démocratique chez les jeunes français: pourquoi le droit de vote à 16 ans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque pluridisciplinaire et international "L'âge de voter. Dépasser le droit de vote à 18 ans ? Session : Les comportements politiques des jeunesses"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences Humaines de Bordeaux, Sep 2024, Pôle Juridique et judiciaire Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60527/ztaz-ee59⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/prdh-am24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond digital utopianism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Vandamme</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norface GOVERNANCE Final Conference “Democratic Governance in a Turbulent Age”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vienna, Feb 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Sep 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure alternative visions of political representation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Between responsible and responsive democratic governance: imagining intelligent democratic futures in the 21st Century"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Stuttgart, Sep 2023, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696754v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04696757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punish or partake? The Yellow Vests' democratic aspirations through mixed methods analysis</w:t>
               </w:r>
@@ -4487,329 +4487,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02988309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Convergences et incompatibilités dans les préférences des citoyens quant à l’organisation de la démocratie en France : combiner régressions, ACM et entretiens individuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Méthodes et Axe Légitimités, Organisations, Représentations (LOR), « Le quali/quanti en pratique : quelles méthodes, avec quelles données, pour quels éclairages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim, Jun 2019, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02376419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How MP’s perceive deliberative and participatory democracy: an inquiry into the French-Speaking Belgian case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Talukder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Democratic renewal in times of polarization. The case of Belgium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, Sep 2019, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02519450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crise de la représentation en France, le cas des Gilets Jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Les élections européennes et après ? Entre crises politiques et enjeux démocratiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRM-CMRP - Centre Montesquieu de Recherches Politiques; CRDEI - Centre de Recherche et de Documentation Européennes et Internationales, Nov 2019, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02519569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">How MP’s perceive deliberative and participatory democracy: an inquiry into the French-Speaking Belgian case</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de la démocratie représentative : visions du système politique et réformes institutionnelles dans le mouvement des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sacha Rangoni</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...143 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Liochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 12 : Au-delà des partis et des élections ? Confronter théorie politique et perceptions des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5501,165 +5501,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03138660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Referendums on the reform of political institutions: a comparison of France, Italy and Ireland before and after the start of the crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th ECPR General Conference, panel: Referendums in Times of Crisis: More but not Merrier?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Mechanisms of Institutional Reforms: Understanding Why Some Reforms Succeed and Others Fail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Joint Sessions of Workshops, atelier : Economic Recession, Democratic Recessions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138696v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03138699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fill in the Void ? The Politics of Institutional Reform in Ireland</w:t>
               </w:r>
@@ -5796,51 +5796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electoral systems with majority bonus as mixed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès de l’AFSP, Session thématique 28 : La coordination des partis et des électeurs dans les systèmes partisans bipolarisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5947,51 +5947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-electoral Coalition formation in Mixed-member Electoral Systems with Majority Bonus: France and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Joint Sessions of Workshops, atelier : The partisan effect of electoral systems: studying complex electoral rules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6591,186 +6591,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Partis et environnement institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Squarcioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Haegel, Simon Persico (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partis politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.153-200, 2023, Traités de science politique, 9782802767534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232735v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bordeaux : Succéder à une entreprise politique dominante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémi Lefebvre, Sébastien Vignon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.63-75, 2023, Res Publica, 9782753588608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049147v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04232735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une confiance très inégale dans les institutions</w:t>
               </w:r>
@@ -8143,51 +8143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro de Falco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17813/1086-671X-30-4-427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Vandamme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-025-00401-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Derff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.098.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276707v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talukder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Rangoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123423000479" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ipo.2023.25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17427150221144393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Best" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man&#232;s Weisskircher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221089126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-021-00209-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086926ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00185-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088646ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gov.2020.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0221" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2020.563351" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2020.1778511" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/elj.2017.0445" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Panel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0043-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Close" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2017.1317656" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773914000411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.653.0473a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Vasilopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2998" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2014.902220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0929" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01072102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0171" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.034.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hosteins" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ztaz-ee59" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/prdh-am24" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Treille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519569v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198779582.001.0001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232735v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2045/9782706151620/les-europeens-et-leurs-valeurs" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/democraties-directes-2022-9782802772156.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-les_transformations_de_la_legitimite_democratique_ideaux_revendications_et_perceptions_ludivine_damay_vincent_jacquet-9782806105813-68524.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/generations-desenchantees-jeunes-et-democratie/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-deconnexion-electorale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2016.2970" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315755403-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r7rx3khxf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05227962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05341587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro de Falco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17813/1086-671X-30-4-427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Derff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Vandamme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-025-00401-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.098.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276707v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talukder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Rangoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123423000479" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ipo.2023.25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17427150221144393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Best" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man&#232;s Weisskircher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221089126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-021-00209-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086926ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00185-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088646ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gov.2020.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2020.1778511" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0221" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2020.563351" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Panel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0043-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/elj.2017.0445" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Close" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2017.1317656" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773914000411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.653.0473a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Vasilopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2998" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.21" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2014.902220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0929" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01072102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0171" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.034.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hosteins" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ztaz-ee59" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/prdh-am24" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Treille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198779582.001.0001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232735v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2045/9782706151620/les-europeens-et-leurs-valeurs" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/democraties-directes-2022-9782802772156.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-les_transformations_de_la_legitimite_democratique_ideaux_revendications_et_perceptions_ludivine_damay_vincent_jacquet-9782806105813-68524.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/generations-desenchantees-jeunes-et-democratie/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-deconnexion-electorale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2016.2970" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315755403-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r7rx3khxf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05227962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05341587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>