--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -223,958 +223,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05364626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A revolution in representation? Insider perspectives on a failed democratic experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41269-025-00401-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Surmonter un effet Guttman et classer des données d’enquête. Une alliance des analyses factorielles et des classes latentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Derff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 167 (1), pp.58-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07591063251348078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05156392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Support for deliberative mini-publics among the losers of representative democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Talukder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (2), pp.295-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007123423000479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui doit gouverner ? Jeunesse(s) et soutien à différents modes de gouvernement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Jeunes, religions et spiritualités, 98, pp.7-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.098.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protesta si rinnova : il caso dei Gilets Jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meridiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Contropolitiche, 109, pp.101-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276707v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond digital populism: civic culture and visions of political participation among Five Star Movement activists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Vandamme</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista italiana di scienza politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (1), pp.70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ipo.2023.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prefigurative leadership: The Building of Leadership Roles in a Municipal Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leadership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.111-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17427150221144393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03865390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A policy like no other? The populist radical right challenge in the field of democracy reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Otjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manès Weisskircher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Party Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (4), pp.661-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13540688221089126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More competent thus more legitimate? MPs’ discourses on deliberative mini-publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Talukder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41269-025-00401-w⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Political Parties and Deliberative Practices: Use and Abuse, 58 (3), pp.531-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41269-021-00209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03288742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les député∙e∙s perçoivent la démocratie participative et les mini-publics : une enquête en Belgique francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Camille Bedock</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Talukder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...558 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Rangoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Faire face à la constestation de la représentation politique : le rapport des élu.e.s à la démocratie, 41 (2), pp.93-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1468,51 +1468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Supports Citizens Selected by Lot to be the Main Policymakers? A Study of French Citizens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Government and Opposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56 (3), pp.485-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1540,313 +1540,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02529890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une représentation sous contrôle : visions du système politique et réformes institutionnelles dans le mouvement des Gilets Jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Liochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinette Schnatterer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le pétitionnement en ligne, 3 (28), pp.221-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.028.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02993252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizens' contrasting aspirations about their political system: entrustment, participation, identification and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.563351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpos.2020.563351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enraged, Engaged, or Both? A Study of the Determinants of Support for Consultative vs. Binding Mini-Publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00344893.2020.1778511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903596v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">halshs-02933088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t>
               </w:r>
@@ -2129,200 +2129,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Political Scientists and Electoral Reforms in Europe and Canada: What They Know, What They Do</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ehrhard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Election Law Journal: Rules, Politics, and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.335-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/elj.2017.0445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When Electoral Competition Determines Disproportionality. Majority Bonus and Regional Elections in France and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Cevipol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138781v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02266754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture critique « La démocratie en Europe vue par ses citoyens »</w:t>
               </w:r>
@@ -3051,204 +3051,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La perception de la pauvreté dans un monde globalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (126), pp.171-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.126.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu signé « Giovanni Sartori, Partis et systèmes de partis : un cadre d’analyse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (3-4), pp.711-713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138737v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01072102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional change in Advanced European Democracies: an Exploratory Assessment</w:t>
               </w:r>
@@ -3465,51 +3465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Hosteins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Derff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference, panel: Challenges and obstacles to democratic innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR; Université de Thessalonique, Aug 2025, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3720,51 +3720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire sens de la diversité des attentes institutionnelles des citoyens : une approche par les méthodes mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Derff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès national de l’AFSP, ST 7 : La représentation politique vue par les acteurs de la démocratie. Conflits et ambivalences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Sciences Po Grenoble, PACTE, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3815,51 +3815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norface GOVERNANCE Final Conference “Democratic Governance in a Turbulent Age”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna, Feb 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4247,64 +4247,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disadvantaged citizens’ support for the replacement of politicians by randomly selected citizens’ assemblies: Evidence from 15 European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Rangoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Talukder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference, Panel : Public support for democratic innovations. Does the devil lie in the details?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR, Aug 2021, [En ligne], Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4556,260 +4556,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02376419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crise de la représentation en France, le cas des Gilets Jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les élections européennes et après ? Entre crises politiques et enjeux démocratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRM-CMRP - Centre Montesquieu de Recherches Politiques; CRDEI - Centre de Recherche et de Documentation Européennes et Internationales, Nov 2019, Agen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02519569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How MP’s perceive deliberative and participatory democracy: an inquiry into the French-Speaking Belgian case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Rangoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Talukder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Democratic renewal in times of polarization. The case of Belgium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Sep 2019, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02519450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la démocratie représentative : visions du système politique et réformes institutionnelles dans le mouvement des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bonin</w:t>
+                <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Liochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 12 : Au-delà des partis et des élections ? Confronter théorie politique et perceptions des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4847,64 +4847,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How MPs perceive deliberative and participatory democracy: an inquiry into the Belgian case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Rangoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Talukder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Joint Sessions of Workshops, atelier: Political Parties and Deliberative Practices: Use and Abuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4923,208 +4923,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réformer la démocratie : confronter les réformes de la démocratie aux attentes des citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d’été internationale « Participation et démocratie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels élus pour quelles réformes démocratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les élu.e.s aiment-ils la démocratie ? Le personnel politique face à la participation citoyenne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Démocratie et Participation; CERAPS - Centre d'Études et de Recherches Administratives, Politiques et Sociales; CED - Centre Émile Durkheim; CESSP - Centre européen de sociologie et de science politique, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02519097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizens’ attitudes towards forms of non-elected politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « La légitimité démocratique au coeur des pratiques politiques contemporaines », Groupe de travail « démocratie » de l’ABSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5162,51 +5162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could Representative Democracy Be Reformed? A Citizens’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Joint sessions of Workshops, atelier: Can Participatory Reforms Save Representative Democracy?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nicosie, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6954,51 +6954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on réformer la démocratie ? Convergences et incompatibilités dans les préférences des citoyens quant à l’organisation de la démocratie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludivine Damay; Vincent Jacquet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transformations de la légitimité démocratique : idéaux, revendications et perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, </w:t>
@@ -8143,51 +8143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro de Falco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17813/1086-671X-30-4-427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Derff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Vandamme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-025-00401-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.098.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276707v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talukder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Rangoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123423000479" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ipo.2023.25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17427150221144393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Best" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man&#232;s Weisskircher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221089126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-021-00209-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086926ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00185-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088646ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gov.2020.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2020.1778511" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0221" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2020.563351" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Panel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0043-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/elj.2017.0445" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Close" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2017.1317656" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773914000411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.653.0473a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Vasilopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2998" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.21" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2014.902220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0929" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01072102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0171" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.034.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hosteins" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ztaz-ee59" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/prdh-am24" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Treille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198779582.001.0001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232735v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2045/9782706151620/les-europeens-et-leurs-valeurs" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/democraties-directes-2022-9782802772156.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-les_transformations_de_la_legitimite_democratique_ideaux_revendications_et_perceptions_ludivine_damay_vincent_jacquet-9782806105813-68524.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/generations-desenchantees-jeunes-et-democratie/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-deconnexion-electorale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2016.2970" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315755403-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r7rx3khxf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05227962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05341587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro de Falco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17813/1086-671X-30-4-427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Vandamme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-025-00401-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Derff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talukder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Rangoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123423000479" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.098.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276707v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ipo.2023.25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17427150221144393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Best" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man&#232;s Weisskircher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221089126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-021-00209-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086926ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00185-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088646ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gov.2020.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0221" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2020.563351" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2020.1778511" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Panel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0043-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/elj.2017.0445" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Close" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2017.1317656" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773914000411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.653.0473a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Vasilopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2998" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.21" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2014.902220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0929" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01072102v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.034.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hosteins" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ztaz-ee59" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/prdh-am24" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Treille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198779582.001.0001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232735v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2045/9782706151620/les-europeens-et-leurs-valeurs" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/democraties-directes-2022-9782802772156.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-les_transformations_de_la_legitimite_democratique_ideaux_revendications_et_perceptions_ludivine_damay_vincent_jacquet-9782806105813-68524.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/generations-desenchantees-jeunes-et-democratie/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-deconnexion-electorale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2016.2970" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315755403-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r7rx3khxf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05227962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05341587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>