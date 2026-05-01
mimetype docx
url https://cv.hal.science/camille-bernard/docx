--- v0 (2026-03-04)
+++ v1 (2026-05-01)
@@ -66,393 +66,523 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theseus: A framework for managing knowledge graphs about geographical divisions and their evolution</w:t>
+                <w:t xml:space="preserve">OFF-SETT: A Semantic Framework for Annotating Trends in Spatiotemporal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+                <w:t xml:space="preserve">Daniela F Milon-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions in GIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tgis.12988⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (3), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi15030132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787939v1</w:t>
+                <w:t xml:space="preserve">hal-05583577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies pour représenter l'évolution des découpages territoriaux statistiques</w:t>
+                <w:t xml:space="preserve">Theseus: A framework for managing knowledge graphs about geographical divisions and their evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (8), pp.3202-3224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tgis.12988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.2019.00069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03141149v1</w:t>
+                <w:t xml:space="preserve">hal-03787939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Evolutive Data Infrastructure: A Spatial Data Infrastructure for Managing Data Flows of Territorial Statistical Information</w:t>
+                <w:t xml:space="preserve">Ontologies pour représenter l'évolution des découpages territoriaux statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF DIGITAL EARTH</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.409-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2019.00069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-Temporal Evolutive Data Infrastructure: A Spatial Data Infrastructure for Managing Data Flows of Territorial Statistical Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Digital Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (3), http://www.tandfonline.com/toc/tjde20/10/3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17538947.2016.1222003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -462,1185 +592,1185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic description of Satellite Earth Observation Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milon-Flores Daniela F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gensel Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and semantic description of changes in Earth Observation Time Series data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GeoChangeViz: visualizing Knowledge Graphs about changes in geographical divisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MACLEAN 2023 on Machine Learning for Earth Observation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Torino, Italy, Italy</w:t>
+              <w:t xml:space="preserve">ISWC 2023 THE 22ND INTERNATIONAL SEMANTIC WEB CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athènes, Grèce, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357877v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoChangeViz: visualizing Knowledge Graphs about changes in geographical divisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and semantic description of changes in Earth Observation Time Series data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela F. Milon-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2023 THE 22ND INTERNATIONAL SEMANTIC WEB CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Athènes, Grèce, Greece</w:t>
+              <w:t xml:space="preserve">Workshop MACLEAN 2023 on Machine Learning for Earth Observation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357933v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion de divisions territoriales et description de leur évolution dans le Web sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissance (IC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française pour l'intelligence artificielle, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling changes in territorial partitions over time: ontologies TSN and TSN-change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 33rd Annual ACM Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3167132.3167227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSN et TSN-change : ontologies pour représenter l'évolution des découpages territoriaux statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2017 - Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR Magis CNRS, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil, traçabilité et restitution des données territoriales du programme ESPON</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">STedi : une infrastructure logicielle pour renforcer la qualité des données territoriales statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.387-393</w:t>
+              <w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353418v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STedi : une infrastructure logicielle pour renforcer la qualité des données territoriales statistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recueil, traçabilité et restitution des données territoriales du programme ESPON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.387-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232153v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation sémantique de données de télédétection. Description des changements de végétation dans les alpages à partir de séries temporelles Sentinel-2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bley Dalouman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France. Unpublished, Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.15783.00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-based Algorithm for Managing the Evolution of Multi-Level Territorial Partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Seattle, WA, United States. , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3274895.3274944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1650,159 +1780,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Graphs to Reflect the Evolution of Geographic Divisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Big Geospatial Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.135-159, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-55462-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1812,252 +1942,252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SETT Ontology - Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela F. Milon-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire d'informatique de Grenoble. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013 Phase II (2011-2014). Mutli Dimensional Database Desigh and Development (M4D). Final Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2067,130 +2197,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration video of the TRACES-VIZ geovisualization web application developed within the framework of the ANR-FNS TRACES project, for the geovisualization of semantic environmental trajectories of territories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Milon-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2200,156 +2330,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces-Viz web application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rev:194c446f094e6b451d398176cc9914787a58b425;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/steamer/traces-viz;visit=swh:1:snp:b0c919bcf8f7199afdb1701f5e372ae11d429b46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2359,138 +2489,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation sémantique de données de télédétection. Description de changements de végétation dans les alpages à partir de séries temporelles Sentinel-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bley Dalouman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France. pp.367-371, 2025, 978-2-910545-13-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2637,51 +2767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12988" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Dao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rubrus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2016.1222003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milon-Flores Daniela F." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gensel J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F. Milon-Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giuliani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634424v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15783.00165" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274895.3274944" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gensel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55462-0_6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Milon-Flores" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:194c446f094e6b451d398176cc9914787a58b425;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/steamer/traces-viz;visit=swh:1:snp:b0c919bcf8f7199afdb1701f5e372ae11d429b46" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F Milon-Flores" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giuliani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi15030132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12988" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Dao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rubrus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2016.1222003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milon-Flores Daniela F." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gensel J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F. Milon-Flores" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167227" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634424v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15783.00165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274895.3274944" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gensel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55462-0_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Milon-Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:194c446f094e6b451d398176cc9914787a58b425;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/steamer/traces-viz;visit=swh:1:snp:b0c919bcf8f7199afdb1701f5e372ae11d429b46" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>