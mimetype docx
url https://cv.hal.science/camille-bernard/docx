--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1257,260 +1257,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STedi : une infrastructure logicielle pour renforcer la qualité des données territoriales statistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recueil, traçabilité et restitution des données territoriales du programme ESPON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.387-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232153v1</w:t>
+                <w:t xml:space="preserve">hal-01353418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil, traçabilité et restitution des données territoriales du programme ESPON</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STedi : une infrastructure logicielle pour renforcer la qualité des données territoriales statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.387-393</w:t>
+              <w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353418v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2083,51 +2083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2767,51 +2767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F Milon-Flores" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giuliani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi15030132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12988" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Dao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rubrus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2016.1222003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milon-Flores Daniela F." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gensel J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F. Milon-Flores" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167227" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634424v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15783.00165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274895.3274944" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gensel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55462-0_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Milon-Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:194c446f094e6b451d398176cc9914787a58b425;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/steamer/traces-viz;visit=swh:1:snp:b0c919bcf8f7199afdb1701f5e372ae11d429b46" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F Milon-Flores" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giuliani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi15030132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12988" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Dao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rubrus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2016.1222003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milon-Flores Daniela F." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gensel J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F. Milon-Flores" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167227" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634424v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15783.00165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274895.3274944" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gensel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55462-0_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Milon-Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:194c446f094e6b451d398176cc9914787a58b425;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/steamer/traces-viz;visit=swh:1:snp:b0c919bcf8f7199afdb1701f5e372ae11d429b46" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>