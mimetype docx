--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -75,1986 +75,2068 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une reconnaissance patrimoniale viti-vinicole à l’émergence d’une patrimonialisation dynamique du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Valex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire n°4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Rhône en Vignes : cultures en partage de Vienne à Valence, Feb 2026, Bourg les Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan-sur-Rhône&amp;quot;. Les récits médiatiques autour de la labellisation &amp;quot;Villeurbanne, Capitale Française de la Culture 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Valex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Mises en récit des territoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ELICO; Centre Norbert Elias, Feb 2024, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et patrimoine : des méthodes pour révéler les stratégies professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les webséries comme dispositifs médiatiques de production d’imaginaires territoriaux : intermédialité d’une promesse touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Neuvillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles modalités d’exercice du pouvoir politique au cœur des &amp;quot;projets numériques patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Valex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Pouvoir local et technologies numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céditec, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration numérique et pratiques des conseillers en séjour : comment s’approprier son espace de travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous Champlain sur le tourisme.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collectivités face aux enjeux touristiques : la stratégie territoriale de marque de la ville de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme et adaptions, Astres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les designs dans les offices de tourisme. Étude d’un hypertexte pour une expérience hyper-médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.384-396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation spatiale au sein des offices de tourisme équipés d’outils numériques : évolution des tâches et des modalités de distribution d’informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Congrès de la Sfsic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si l’office de tourisme devenait un objet de visite touristique ? Évolution du lieu, nouvelles offres et nouvelles frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche : zones de convergence et de créativité, 82e Congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs numériques dans l’espace de l’office de tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tourisme et sa communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la médiation à la réception des lieux de spectacles antiques : une approche combinée en sciences cognitives et muséologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière-Lebeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 42, p. 159-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une médiation de l’archéologie par le jouet Lego au Musée Lugdunum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière-Lebeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45, pp.213-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/141cw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image numérique en archéologie : de l’adjuvant de recherche à la production d’imaginaires touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L’Œuvre et son image numérisée : représentation, fabrication, documentation, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les applications de visite de sites patrimoniaux : en quête de singularité dans un univers standardisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Valex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, La visite “augmentée”. Quand les petits médias deviennent grands, 222 (4), pp.89-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comla1.222.0089.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « projets numériques patrimoniaux » : une dépolitisation au service des entreprises du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Navarro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Valex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/enic.034.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienseguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélie Desfriches-Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (12), pp.2677-2686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signalétique dans les offices de tourisme. Analyse sémiotique d’un dispositif communicationnel de mise en scène du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (36)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomisation, personnalisation : quelles stratégies spatio-communicationnelles dans les offices de tourisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tourisme.1405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823606v1</w:t>
-              </w:r>
-[...979 lines deleted...]
-                <w:t xml:space="preserve">hal-01980425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Representations of Digital Health Technology in different contexts: Why People Keep or Quit Using It?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2064,180 +2146,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un territoire standardisé : les expériences Airbnb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourismes &amp; territoires : des milieux, des dispositifs et des hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-72, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office de tourisme équipé d’outils numériques : service touristique augmenté ou nouvelle offre culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication touristique, vers de nouvelles interfaces ? Du discours aux représentations territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2247,91 +2329,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’introduction d’outils numériques dans les offices de tourisme : énonciations spatiales et pratiques des conseillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2341,100 +2423,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’introduction d'outils numériques dans les offices de tourisme : Énonciations spatiales et pratiques des conseillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université d'Avignon; Université du Québec à Montréal, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016AVIG1164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01513553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2444,112 +2526,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offices de tourisme et dispositifs numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée R&amp;D Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2696,51 +2778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cothenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re-Lebeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Amat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Valex" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.222.0089." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132567v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1405" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Neuvillers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Guiraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marcelin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01513553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AVIG1164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Valex" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Guiraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Neuvillers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marcelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cothenet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re-Lebeaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Amat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.222.0089." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01513553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AVIG1164" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>