--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -716,291 +716,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of non-coding variants with high pathogenic impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Berthelot</w:t>
+                <w:t xml:space="preserve">An atlas of fish genome evolution reveals delayed rediploidization following the teleost whole-genome duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nga Thi Thuy Nguyen</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010191⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.1685 - 1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.276953.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698847v1</w:t>
+                <w:t xml:space="preserve">hal-03876769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atlas of fish genome evolution reveals delayed rediploidization following the teleost whole-genome duplication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Parey</w:t>
+                <w:t xml:space="preserve">Classification of non-coding variants with high pathogenic impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Thi Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (9), pp.1685 - 1697. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.e1010191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.276953.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876769v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bowfin genome illuminates the developmental evolution of ray-finned fishes</w:t>
               </w:r>
@@ -3665,51 +3665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Liorzou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02768-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.150" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943655v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muffato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01956-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008255v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandez-Aroca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Frost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Uribarren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Park" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277715.123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Moyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276953.122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Thompson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brent Hawkins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin J Wcisel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Ota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00914-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sacerdot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1559-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Abecassis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.02.046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champlot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andrew Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grange" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2561-3_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00002-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Zeitler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Descamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Forget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Lahlou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavergne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04779485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Anna Gazda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Daunesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raquillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest-Crollius" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112192" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/tel-04090108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05303255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02424-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Liorzou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02768-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.150" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943655v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muffato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01956-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008255v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandez-Aroca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Frost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Uribarren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Park" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277715.123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276953.122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Moyon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Thompson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brent Hawkins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin J Wcisel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Ota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00914-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sacerdot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1559-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Abecassis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.02.046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champlot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andrew Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grange" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2561-3_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00002-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Zeitler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Descamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Forget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Lahlou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavergne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04779485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Anna Gazda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Daunesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raquillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest-Crollius" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112192" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/tel-04090108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05303255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02424-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>