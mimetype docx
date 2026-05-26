--- v1 (2026-03-31)
+++ v2 (2026-05-26)
@@ -539,604 +539,953 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Restaurer et réparer des bancaux autour de Manosque : retour sur une expérience micro-locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Gayet-Kerguiduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A pied d'oeuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5e Congrès francophone d’histoire de la construction, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire des murs en pierre sèche aujourd’hui, la difficile refondation d’une pratique culturelle : retour sur un micro-chantier d’expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Gayet-Kerguiduff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconstruire, réformer, refonder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2025, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perspectives pédagogiques : réflexions sur le renouvellement de la formation à l’intervention sur/avec l’existant au regard des mutations environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chavardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritage architectural et mutations environnementales : typologies, représentations, transtions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA Paris-Val de Seine; réseau scientifique et pédagogique en formation « Architecture, Patrimoine et Création », May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives pédagogiques : réflexions sur le renouvellement de la formation à l’intervention sur/avec l’existant au regard des mutations environnementales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chavardès</w:t>
+                <w:t xml:space="preserve">Du patrimoine au bâtiment-ressource(s), évolution pédagogiques dans les ENSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Étienne Léna; Christel Palant. </w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritage architectural et mutations environnementales : typologies, représentations, transtions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Architecturales de Lyon, 2023</w:t>
+              <w:t xml:space="preserve">Ressources pour l’architecture écologique. Tome 3, Intelligences de l’existant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, 2025, 9782385426026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741233v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes de la Reconstruction en Normandie, une ressource culturelle pour la ville durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Lavillaureix, conserver pour transmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">éditions du patirmoine. </w:t>
+              <w:t xml:space="preserve">Maison de l'architecture en Île-de-France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'architecture du XXe siècle : patrimoine culturel et matière à projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Elles transforment: portraits d'architectes franciliennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-918712-11-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928131v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan d’alignement et reconstruction du patrimoine urbain après la Première Guerre mondiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives pédagogiques : réflexions sur le renouvellement de la formation à l’intervention sur/avec l’existant au regard des mutations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chavardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BOURILLON, Florence; JAQUAND, Corinne. </w:t>
+              <w:t xml:space="preserve">Étienne Léna; Christel Palant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La parcelle dans tous ses états</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Héritage architectural et mutations environnementales : typologies, représentations, transtions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Architecturales de Lyon, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860073v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance teaching of the history of architecture and urban design?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les villes de la Reconstruction en Normandie, une ressource culturelle pour la ville durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Enrico Prandi; Paolo Strina. </w:t>
+              <w:t xml:space="preserve">éditions du patirmoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manual of best practices for a blended flexible training activity in architecture for higher education institutions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'architecture du XXe siècle : patrimoine culturel et matière à projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859901v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan d’alignement et reconstruction du patrimoine urbain après la Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOURILLON, Florence; JAQUAND, Corinne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parcelle dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-134, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.164913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance teaching of the history of architecture and urban design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enrico Prandi; Paolo Strina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manual of best practices for a blended flexible training activity in architecture for higher education institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festival Architettura Edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.126-129, 2021, 2039-0491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12838/fam/issn2039-0491/n0-2021/831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les articles sur la restauration du Palais des Papes d'Avignon au début du XX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alric Delaporte; Barbara Jouves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réception critique de la restauration, XVIIIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du GRHAM, pp.69-77, 2017, 978-2-9559546-0-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1146,169 +1495,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Compétences et métiers d’avenir de la filière Architecture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lecourtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Aristide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esin Ekizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMI CMA1, Secrétariat général pour l’investissement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource culturelle et projet urbain, les villes moyennes de la Reconstruction en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1321,187 +1670,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENSA Normandie; Ministère de la Culture et de la Communication / BRAUP; EA 7464 Architecture Territoire Environnement. 2021, 270 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource culturelle et projet urbain. Les villes moyennes de la reconstruction en Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Blaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Brouard--Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2021-ARCHIXX-GO, BRAUP; ATE Normandie EA 7464; ENSA Normandie; DRAC Normandie; Région Normandie; Commune de Vire-Normandie; Ville de Lisieux; Ville de Coutances; Ville de Saint Lô. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1569,51 +1918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8683264C"/>
+    <w:nsid w:val="C0BB8A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1800,51 +2149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-bidaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9949-9037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233829784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bidaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13354" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/164833" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164913" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.famagazine.it" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12838/fam/issn2039-0491/n0-2021/831" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Ekizoglu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-bidaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9949-9037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233829784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bidaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13354" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Gayet-Kerguiduff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/164833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.famagazine.it" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12838/fam/issn2039-0491/n0-2021/831" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Ekizoglu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>