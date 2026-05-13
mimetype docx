--- v0 (2026-03-24)
+++ v1 (2026-05-13)
@@ -66,2110 +66,2179 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une année 2024 de tous les records pour la Haute Autorité pour la Transparence de la Vie Publique</w:t>
+                <w:t xml:space="preserve">Sur la propriété des décisions de justice : approche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bordere</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">Camille Bordère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2, p. 303 à 312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351814v1</w:t>
+                <w:t xml:space="preserve">hal-05603648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’hypothèse improbable d’une régence refait surface. &amp;quot;And so live ever — or else swoon to death</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interview Camille Bordère [au sujet de sa thèse : &amp;quot;La justice algorithmique. Analyse comparée (France/Québec) d’un phénomène doctrinal&amp;quot;, thèse menée sous la direction de la professeure Marie-Claire Ponthoreau et soutenue le 28 novembre 2023]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit public comparé - Comparative Public Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351826v1</w:t>
+                <w:t xml:space="preserve">hal-05351644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataJust, l’heure du bilan</w:t>
+                <w:t xml:space="preserve">Étudier le devenir des principes à valeur constitutionnelle à l’aide de l’&amp;quot;open data&amp;quot; : preuve de concept. Le principe de fraternité, six ans plus tard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (141), p. 91 à 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.141.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice algorithmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Bordère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05055226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Post)-Brexit means ...? Entre rejet, révolution et continuité, les paradoxes du droit britannique de la protection des données personnelles post-Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (1), pp.[77]-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Les modèles juridiques. Histoire, usages et théorie de Sylvain Soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05351856v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit public comparé - Comparative Public Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croisée des savoirs - Le pantin algorithmique, ou l'omniabsence du justiciable face à la numérisation de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04507262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit comparé, refuge de l’empirie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Guerre et droit : quelques balises théoriques (Résonances gazaouies), 92 (1), p. 121 à 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riej.092.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les algorithmes rêvent-ils d’un droit factualisé ? La doctrine universitaire face à l’effet factualisant de la justice algorithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les faits et le droit, 3 (36), p. 1489 à 1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rjj.195.1489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il de la première jurimétrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, p. 27 à 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie générale de la première jurimétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, p. 221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice prédictive, analyse critique et comparée d'un rejet doctrinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03251126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice algorithmique. Analyse comparée (France-Québec) d'un phénomène doctrinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 243, 838 p., 2025, Nouvelle Bibliothèque des Thèses, 978-2-247-23924-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi se rappelle Narcisse ? Se connaître soi-même, entre mémoire et oubli doctrinal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Sydoryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Albert; Louis Roberto Barroso. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La doctrine comme objet d’études</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses du Septentrion, A paraître</w:t>
+              <w:t xml:space="preserve">The 2024 International Review of Constitutional Reform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U of Texas Law, Legal Studies Research Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 155 à 158, 2025, 978-1-7374527-8-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351484v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05352352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thémis et ses yeux bandés. La publicité de la justice et l’open data judiciaire, chronique d’une mutation avortée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De quoi se rappelle Narcisse ? Se connaître soi-même, entre mémoire et oubli doctrinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fixité et mutation(s) de la Ve République. Aspects numériques, environnementaux et institutionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+              <w:t xml:space="preserve">La doctrine comme objet d’études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351523v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thémis et ses yeux bandés. La publicité de la justice et l’open data judiciaire, chronique d’une mutation avortée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 International Review of Constitutional Reform</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-158, 2025, 978-1-7374527-8-2</w:t>
+              <w:t xml:space="preserve">Fixité et mutation(s) de la Ve République. Aspects numériques, environnementaux et institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05352352v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to think &amp;lt;i&amp;gt;en masse&amp;lt;/i&amp;gt;. Trading Selectivity for Comprehensiveness in the Age of Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Siliquini-Cinelli; Joshua Neoh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on the Epistemologies of Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.342-354, 2025, (Law 2025), 978-1-03534-799-5. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, Edward Elgar Publishing, p. 342 à 354, 2025, Law 2025, 978-1-03534-799-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781035348008.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre diagnostic et jugement, ce que l’intelligence artificielle fait à la décision humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Pierron; Brenda Bogaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’IA à l’intelligence clinique. Ce que le numérique fait au soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Bord de l'Eau, 2024, (Documents), 978-2-38519-063-7</w:t>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, 2024, Documents, 978-2-38519-063-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sydoryk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luís Roberto Barroso; Richard Albert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2023 International Review of Constitutional Reform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 133-136 https://papers.ssrn.com/sol3/papers.cfm?abstract_id=4971295, 2024, 978-1-7374527-6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04719072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sydoryk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Roberto Barroso; Richard Albert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2022 International Review of Constitutional Reform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.132-134, 2023, 978-1-7374527-4-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique et la justice de crise, le révélateur d’une transition numérique fantasmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Padilla; Kieran Van den Bergh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La crise sanitaire de la Covid-19 au prisme de l’interdisciplinarité juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 162, Institut Francophone pour la Justice et la Démocratie, 2022, (Colloques &amp; Essais), 978-2-37032-352-1</w:t>
+              <w:t xml:space="preserve">, 162, Institut Francophone pour la Justice et la Démocratie, 2022, Colloques &amp; Essais, 978-2-37032-352-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les MARLs en matière administrative à l’épreuve de leur numérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Belli; Gilles J. Guglielmi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État digital. Numérisation de l’administration publique et administration publique du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Berger-Levrault, pp.308-323, 2022, (Au fil du débat), 9782701322070</w:t>
+              <w:t xml:space="preserve">, Berger-Levrault, p. 308 à 323, 2022, Au fil du débat, 9782701322070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2021 International Review of Constitutional Reform France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sydoryk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Review of Constitutional Reform 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-92, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice algorithmique. Analyse comparée (France-Québec) d'un phénomène doctrinal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une année 2024 de tous les records pour la Haute Autorité pour la Transparence de la Vie Publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dalloz, 243, 838 p., 2025, (Nouvelle Bibliothèque des Thèses), 978-2-247-23924-5</w:t>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-05351673v1</w:t>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview Camille Bordère [au sujet de sa thèse : &amp;quot;La justice algorithmique. Analyse comparée (France/Québec) d’un phénomène doctrinal&amp;quot;, thèse menée sous la direction de la professeure Marie-Claire Ponthoreau et soutenue le 28 novembre 2023]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quand l’hypothèse improbable d’une régence refait surface. &amp;quot;And so live ever — or else swoon to death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05351644v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vtmy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice algorithmique</w:t>
-[...143 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">DataJust, l’heure du bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...411 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-03251126v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de Camille Bordère, Premier prix du Prix de thèse interdisciplinaire de la MSH Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2179,114 +2248,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice algorithmique : analyse comparée (France/Québec) d'un phénomène doctrinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Bordeaux, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023BORD0350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04341814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2433,51 +2502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351826v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vtmy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351856v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sydoryk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5706743" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035348008.00037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bord&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.141.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05055226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.092.0121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rjj.195.1489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04341814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bord&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351644v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.141.0091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05055226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.092.0121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rjj.195.1489" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sydoryk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5706743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035348008.00037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vtmy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Boulanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04341814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0350" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>