--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -426,159 +426,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger le concept de réforme dans les économies monétaires gauloises au second âge du Fer. Session &amp;quot;Reconstruire, réformer, refonder un monnayage (Antiquité-Moyen Âge)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que peut-on attendre de la méthode pXRF pour caractériser le petit mobilier en cuivre et en alliages cuivreux ? L’expérience du projet ANR Celtic Brass Coins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstruire, réformer, refonder, 149e Comité des Travaux Historiques et Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, Apr 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque Corpus. Petit mobilier et archéométrie : Verre, métaux et roches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038692v1</w:t>
+                <w:t xml:space="preserve">hal-05562454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -600,504 +643,517 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'argent monnayé en Occident méditerranéen (Italie, Gaules, Hispanies, v. 150 a.C.‐14 p.C.). Procédés techniques, trajectoires économiques et stratégies d'approvisionnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+                <w:t xml:space="preserve">Interroger le concept de réforme dans les économies monétaires gauloises au second âge du Fer. Session &amp;quot;Reconstruire, réformer, refonder un monnayage (Antiquité-Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Reconstruire, réformer, refonder, 149e Comité des Travaux Historiques et Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398018v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signifiant ou signifié : le bestiaire sur les monnaies celtiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'argent monnayé en Occident méditerranéen (Italie, Gaules, Hispanies, v. 150 a.C.‐14 p.C.). Procédés techniques, trajectoires économiques et stratégies d'approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de la monnaie en 20 objets. Le bestiaire métallique. La représentation des animaux sur les monnaies et les médailles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF, département des Monnaies, médailles et antiques, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085353v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la (les) politique(s) de la monnaie en Gaule, IIIe-Ier s. a.C. : bilan et perspectives d’une recherche interdisciplinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signifiant ou signifié : le bestiaire sur les monnaies celtiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; M. Blet-Lemarquand; J. Olivier; A. Suspène, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Histoire de la monnaie en 20 objets. Le bestiaire métallique. La représentation des animaux sur les monnaies et les médailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF, département des Monnaies, médailles et antiques, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399042v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accidents de frappe des monnaies d’argent gauloises. IIe – Ier av. n.-è.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser la (les) politique(s) de la monnaie en Gaule, IIIe-Ier s. a.C. : bilan et perspectives d’une recherche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foucray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numismatique, archéologie et histoire monétaires de l’Europe celtique, IIIe-Ier s. av. n.-è. ; Séminaire de l'EPHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvia Nieto-Pelletier, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; M. Blet-Lemarquand; J. Olivier; A. Suspène, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046742v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltisches Messinggeld? Archäometallurgische Untersuchungen an Germanus Indutilli L Münzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1125,935 +1181,1004 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eisenzeit-Forums im Rahmen des Verbundes Archäologie Rhein-Main, Leiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Mainz (Mayence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les accidents de frappe des monnaies d’argent gauloises. IIe – Ier av. n.-è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">Numismatique, archéologie et histoire monétaires de l’Europe celtique, IIIe-Ier s. av. n.-è. ; Séminaire de l'EPHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvia Nieto-Pelletier, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613180v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies d’argent du Centre-Est de la fin de l’âge du Fer, apports et limites des analyses élémentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Par ici la monnaie !"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ephéline Bernaer-Babin; Alexandre Bodet; Augustin Roche-Lévêque, Feb 2023, Pessac (Université de Bordeaux-Montaigne), France</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085330v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des vestiges des activités monétaires irrégulières / Studying the remains of irregular monetary activities</w:t>
+                <w:t xml:space="preserve">Les monnaies d’argent du Centre-Est de la fin de l’âge du Fer, apports et limites des analyses élémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de formation MONOM - Monnaies, Métaux, Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Par ici la monnaie !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ephéline Bernaer-Babin; Alexandre Bodet; Augustin Roche-Lévêque, Feb 2023, Pessac (Université de Bordeaux-Montaigne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04030321v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du métal à la monnaie : la production de l’argent monnayé en Europe occidentale au second âge du Fer, regards croisés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’étude des vestiges des activités monétaires irrégulières / Studying the remains of irregular monetary activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Gijon (online), Espagne</w:t>
+              <w:t xml:space="preserve">Atelier de formation MONOM - Monnaies, Métaux, Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004803v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04030321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse archéométrique de monnaies d’argent gauloises du Centre-Est (IIe-Ier s. av. n. -è.), apport des données de composition métallique à l’étude de la « zone du denier »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du métal à la monnaie : la production de l’argent monnayé en Europe occidentale au second âge du Fer, regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la recherche doctorale en numismatique - atelier thématique « Monnaies et Méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t>
+              <w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Gijon (online), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023395v1</w:t>
+                <w:t xml:space="preserve">hal-04004803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coin composition and production policies of Central Eastern Gaul (IInd-Irst centuries B.C.E.). Analytical perspectives on the « denarius zone »</w:t>
+                <w:t xml:space="preserve">L’analyse archéométrique de monnaies d’argent gauloises du Centre-Est (IIe-Ier s. av. n. -è.), apport des données de composition métallique à l’étude de la « zone du denier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop : The metallurgy of roman denarii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">Actualité de la recherche doctorale en numismatique - atelier thématique « Monnaies et Méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538723v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « défauts de frappe » des monnaies d’argent du Centre-Est de la Gaule, IIe-Ier siècles av. n. - è.</w:t>
+                <w:t xml:space="preserve">Coin composition and production policies of Central Eastern Gaul (IInd-Irst centuries B.C.E.). Analytical perspectives on the « denarius zone »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée des doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Numismatique, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">workshop : The metallurgy of roman denarii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538703v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’argent monnayé gaulois du Centre-Est des IIe-Ier s. av. n. è. Réflexions autour de la « zone du denier »</w:t>
+                <w:t xml:space="preserve">Les « défauts de frappe » des monnaies d’argent du Centre-Est de la Gaule, IIe-Ier siècles av. n. - è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes journées IRAMATiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRAMAT, Mar 2019, Belfort, France</w:t>
+              <w:t xml:space="preserve">journée des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Numismatique, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023384v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver coinage production policies of Central Eastern Gaul (IInd-Irst centuries B.C.E.), an analytical overview</w:t>
+                <w:t xml:space="preserve">L’argent monnayé gaulois du Centre-Est des IIe-Ier s. av. n. è. Réflexions autour de la « zone du denier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop : Young Researchers in Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Troisièmes journées IRAMATiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRAMAT, Mar 2019, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538733v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’argent monnayé gaulois du Centre-Est. Regards croisés sur la « zone du denier », IIe-Ier av. n.-è</w:t>
+                <w:t xml:space="preserve">Silver coinage production policies of Central Eastern Gaul (IInd-Irst centuries B.C.E.), an analytical overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude des doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">workshop : Young Researchers in Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023373v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argent monnayé gaulois du Centre-Est. Regards croisés sur la « zone du denier », IIe-Ier av. n.-è</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche technique et socio-politique de la norme appliquée aux monnayages du second âge du Fer. Cas de l’argent monnayé des peuples Gaulois du Centre-Est aux IIe et Ier siècles av. n.-è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Normes et Sociétés : élaboration, évolution et altérité en Europe de l’Antiquité à nos jours »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, POLEN Orléans (Doctorants), Nov 2018, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2063,65 +2188,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction and establishment of brass coins in Eastern Gaul at the end of the Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2149,73 +2274,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépôt monétaire gaulois de Soudan (Loire-Atlantique). Analyse par LA-ICP-MS d’un monnayage de bas or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2224,97 +2349,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2324,249 +2449,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépôt monétaire de Lavilleneuve-au-Roi (Haute-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent gaulois. Dépôts monétaires de la "zone du denier". Trésors monétaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXX, BnF, pp.173-180, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépôt de quinaires gaulois de Bassing (Moselle). Une encaisse à vocation militaire du début de la période augustéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thomashausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marie Guihard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent gaulois. Dépôts monétaires de la "zone du denier"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXX, Bibliothèque nationale de France, pp.1-142, 2023, Trésors Monétaires, 978-2-7177-2904-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du métal à la monnaie : essai de caractérisation de l’argent monnayé en Europe occidentale au Second âge du Fer. Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2575,64 +2700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
@@ -2649,96 +2774,96 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.269-282, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépôt monétaire de Laignes (Côte-d’Or) : un ensemble majeur pour la compréhension de la production d’argent monnayé du Centre-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2754,51 +2879,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent gaulois. Dépôts monétaires de la "zone du denier". Trésors monétaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXX, BNF, pp.143-172, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2808,169 +2933,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire du dieu Cobannus / Couan, commune de Saint-Aubin-des-Chaumes (Nièvre). Opération de fouille programmée pluriannuelle (2024-2026). Rapport de deuxième année - 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Perruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dujancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goudemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artehis. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05532482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépôt monétaire de Laignes (Côte-d'or), site du &amp;quot;Grand Verger Auger&amp;quot;. Rapport d'étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2983,65 +3108,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; Université d'Orléans; DRAC Bourgogne - Franche-Comté. 2020, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3188,51 +3313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Genechesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083770v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038692v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03023395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03023384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03023373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dujancourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Picot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Genechesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083770v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03023395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03023384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03023373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miks" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dujancourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Picot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>