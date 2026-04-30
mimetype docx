--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -585,234 +585,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interroger le concept de réforme dans les économies monétaires gauloises au second âge du Fer. Session &amp;quot;Reconstruire, réformer, refonder un monnayage (Antiquité-Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Reconstruire, réformer, refonder, 149e Comité des Travaux Historiques et Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045738v1</w:t>
+                <w:t xml:space="preserve">hal-05038692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger le concept de réforme dans les économies monétaires gauloises au second âge du Fer. Session &amp;quot;Reconstruire, réformer, refonder un monnayage (Antiquité-Moyen Âge)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstruire, réformer, refonder, 149e Comité des Travaux Historiques et Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, Apr 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038692v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argent monnayé en Occident méditerranéen (Italie, Gaules, Hispanies, v. 150 a.C.‐14 p.C.). Procédés techniques, trajectoires économiques et stratégies d'approvisionnement</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
@@ -1614,51 +1614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Gijon (online), Espagne</w:t>
@@ -2532,51 +2532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépôt de quinaires gaulois de Bassing (Moselle). Une encaisse à vocation militaire du début de la période augustéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2713,51 +2713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
@@ -3313,51 +3313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Genechesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083770v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03023395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03023384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03023373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miks" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dujancourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Picot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Genechesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083770v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03023395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03023384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03023373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02538141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miks" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dujancourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Picot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>