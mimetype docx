--- v0 (2026-03-23)
+++ v1 (2026-04-27)
@@ -835,421 +835,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04182271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal cryogenic processes control supra-permafrost pore water chemistry in two contrasting Cryosols</w:t>
+                <w:t xml:space="preserve">Recharge and baseflow constrained by surface-water and groundwater chemistry: case study of the Chari River, Chad basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fouché</w:t>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Allard</w:t>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 401, pp.115302. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.703-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02259-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03274382v1</w:t>
+                <w:t xml:space="preserve">insu-02995966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hillslope-scale aquifer-model to determine past agricultural legacy and future nitrate concentrations in rivers</w:t>
+                <w:t xml:space="preserve">Seasonal cryogenic processes control supra-permafrost pore water chemistry in two contrasting Cryosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vautier</w:t>
+                <w:t xml:space="preserve">Michel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guillou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149216⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.115302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03320536v1</w:t>
+                <w:t xml:space="preserve">insu-03274382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge and baseflow constrained by surface-water and groundwater chemistry: case study of the Chari River, Chad basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hillslope-scale aquifer-model to determine past agricultural legacy and future nitrate concentrations in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Bouchez</w:t>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Aurélie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (2), pp.703-722. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 800, pp.149216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02259-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02995966v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03320536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective kinetics driven by dynamic concentration gradients under coupled transport and reaction</w:t>
               </w:r>
@@ -1763,51 +1763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of the Lake Chad Tributaries Under Strongly Varying Hydro-climatic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1897,90 +1897,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transit time and active recharge in the Sahel inferred by bomb-produced 36Cl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.7465. </w:t>
@@ -2286,90 +2286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Aquifer Functioning System of Haraz Al Biar (North Chari Baguirmi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamit Abderamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ngounou Ngatcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2442,64 +2442,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2709,51 +2709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 36Cl distribution : towards a new estimation of groundwater residence times in the confined aquifer of the LCB?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3303,51 +3303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8423D3B2"/>
+    <w:nsid w:val="7533C0C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3534,51 +3534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-bouchez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3094-6070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-3015-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563350v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Drevillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quaiser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius G. Floriancic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jim&#233;nez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03616929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Aquino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01762-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Osorio&#8208;leon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr034986" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03274382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149216" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02995966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02259-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03225145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Traon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Maher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.04.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03163350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Cook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Partington" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig T. Simmons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02935694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Knowling" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig T Simmons" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Xie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125441" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Pham-Duc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62417-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat Nour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doumnang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09363-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02082924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schaper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Posselt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jaeger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Nuetzmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06231" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02407157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martim A.B. Moulton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hesp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Miot da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lavy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ngounou Ngatcha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcrar.2017.512.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pupier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HRJZFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S32H5D9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kappler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hegler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00490-09" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01298153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-bouchez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3094-6070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-3015-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563350v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Drevillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quaiser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius G. Floriancic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jim&#233;nez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03616929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Aquino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01762-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Osorio&#8208;leon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr034986" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02995966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02259-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03274382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115302" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149216" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03225145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Traon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Maher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.04.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03163350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Cook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Partington" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig T. Simmons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02935694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Knowling" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig T Simmons" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Xie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125441" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Pham-Duc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62417-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat Nour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doumnang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09363-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02082924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schaper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Posselt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jaeger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Nuetzmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06231" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02407157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martim A.B. Moulton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hesp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Miot da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lavy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ngounou Ngatcha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcrar.2017.512.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pupier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HRJZFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S32H5D9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kappler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hegler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00490-09" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01298153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>