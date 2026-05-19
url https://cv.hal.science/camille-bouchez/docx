--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -835,421 +835,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04182271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge and baseflow constrained by surface-water and groundwater chemistry: case study of the Chari River, Chad basin</w:t>
+                <w:t xml:space="preserve">Seasonal cryogenic processes control supra-permafrost pore water chemistry in two contrasting Cryosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Bouchez</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Michel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (2), pp.703-722. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.115302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02259-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02995966v1</w:t>
+                <w:t xml:space="preserve">insu-03274382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal cryogenic processes control supra-permafrost pore water chemistry in two contrasting Cryosols</w:t>
+                <w:t xml:space="preserve">A hillslope-scale aquifer-model to determine past agricultural legacy and future nitrate concentrations in rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fouché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Bouchez</w:t>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Allard</w:t>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115302⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 800, pp.149216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03274382v1</w:t>
+                <w:t xml:space="preserve">insu-03320536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hillslope-scale aquifer-model to determine past agricultural legacy and future nitrate concentrations in rivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recharge and baseflow constrained by surface-water and groundwater chemistry: case study of the Chari River, Chad basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vautier</w:t>
+                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vergnaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 800, pp.149216. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.703-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02259-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03320536v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02995966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective kinetics driven by dynamic concentration gradients under coupled transport and reaction</w:t>
               </w:r>
@@ -1476,338 +1476,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03163350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worth of hydraulic and water chemistry observation data in terms of the reliability of surface water-groundwater exchange flux predictions under varied flow conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Lake Chad hydrology under current climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J Knowling</w:t>
+                <w:t xml:space="preserve">Binh Pham-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig T Simmons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter G Cook</w:t>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueqing Xie</w:t>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125441⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62417-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02935694v1</w:t>
+                <w:t xml:space="preserve">hal-03106127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lake Chad hydrology under current climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Binh Pham-Duc</w:t>
+                <w:t xml:space="preserve">Worth of hydraulic and water chemistry observation data in terms of the reliability of surface water-groundwater exchange flux predictions under varied flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Partington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+                <w:t xml:space="preserve">Matthew J Knowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Papa</w:t>
+                <w:t xml:space="preserve">Craig T Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Frappart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Bouchez</w:t>
+                <w:t xml:space="preserve">Yueqing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.125441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62417-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106127v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02935694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of the Lake Chad Tributaries Under Strongly Varying Hydro-climatic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1897,90 +1897,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transit time and active recharge in the Sahel inferred by bomb-produced 36Cl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.7465. </w:t>
@@ -2286,90 +2286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Aquifer Functioning System of Haraz Al Biar (North Chari Baguirmi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamit Abderamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ngounou Ngatcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2442,64 +2442,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2709,90 +2709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 36Cl distribution : towards a new estimation of groundwater residence times in the confined aquifer of the LCB?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11th Applied Isotope Geochemistery Conference AIG-11, 13, pp.147-150. </w:t>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3303,51 +3303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7533C0C1"/>
+    <w:nsid w:val="1961BECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3534,51 +3534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-bouchez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3094-6070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-3015-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563350v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Drevillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quaiser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius G. Floriancic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jim&#233;nez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03616929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Aquino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01762-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Osorio&#8208;leon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr034986" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02995966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02259-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03274382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115302" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149216" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03225145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Traon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Maher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.04.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03163350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Cook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Partington" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig T. Simmons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02935694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Knowling" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig T Simmons" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Xie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125441" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Pham-Duc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62417-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat Nour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doumnang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09363-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02082924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schaper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Posselt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jaeger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Nuetzmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06231" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02407157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martim A.B. Moulton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hesp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Miot da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lavy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ngounou Ngatcha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcrar.2017.512.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pupier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HRJZFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S32H5D9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kappler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hegler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00490-09" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01298153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-bouchez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3094-6070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-3015-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563350v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Drevillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quaiser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius G. Floriancic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jim&#233;nez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03616929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Aquino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01762-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Osorio&#8208;leon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr034986" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03274382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149216" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02995966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02259-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03225145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Traon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Maher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.04.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03163350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Cook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Partington" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig T. Simmons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Pham-Duc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62417-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02935694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Knowling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig T Simmons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125441" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat Nour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doumnang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09363-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02082924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schaper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Posselt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jaeger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Nuetzmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06231" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02407157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martim A.B. Moulton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hesp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Miot da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lavy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ngounou Ngatcha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcrar.2017.512.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pupier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8HRJZFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S32H5D9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kappler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hegler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00490-09" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01298153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>