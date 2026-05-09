--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Bouzereau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude génétique et linguistique de l’incipit de la Recherche : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Ed Darrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter l’écriture. Outils, techniques, exploitations 17 octobre 2025 – Université du Québec (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à MOntréal, Oct 2025, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les néologismes en -&amp;lt;i&amp;gt;isme&amp;lt;/i&amp;gt; dans les discours du FN. Une stratégie discursive pour un nouvel échiquier politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès mondial de la linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419101014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La loi Avia muselle la liberté d'expression ». Stratégies numériques discursives et médiatiques de l'extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Landaverde-Kastberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de la Société Française des Sciences de l’Information et de la Communication "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication, Jun 2023, Bordeaux, France. pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La loi Avia muselle la liberté d'expression » : stratégies numériques discursives et médiatiques de l’extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Landaverde-Kastberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société Française des Sciences de l'Information &amp; de la Communication (SFSIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MICA, Jun 2023, Bordeaux, France. pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le discours hors-norme(s) ou l'atypie du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cwiosna Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours hors-norme(s) ou l’atypie du discours - Colloque des Jeunes Chercheurs de PRAXILING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRAXILING, Jun 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté en ligne en danger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Landaverde-Kastberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordres &amp; désordres informationels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, universitatea Vasile Alecsandri, Oct 2023, Bacău, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité du quantitatif et du qualitatif en ADT. L'immigration dans les discours du Front National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2022 : 16th International Conference on Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage(s) et contexte(s) du terme tolérance : étude diachronique sur deux campagnes présidentielles (2007-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s) – comment définir la tolérance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anders Bengtsson; Anna Carlstedt; Véronique Montagne; Camille Bouzereau; Alina Sirotenko, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'intertexte. Le palimpseste Macron au révélateur de l'Intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2020 - 7ème Congrès mondiale de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le connecteur pourtant au service du discours idéologique du Front National (2000-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours manipulateur : jeux et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03604982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désaccords et conflits dans le Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CerLICO, « Accord, non accord et… désaccord »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renomination dans les discours de la présidentielle 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Populismes, nouvelles droites et nouveaux partis : quels discours politiques en Europe ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise, Jun 2016, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des Aires marines protégées (AMP) et concertation citoyenne. Analyse linguistique des discours de co-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Banton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norélia Voiseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du praxème séparatisme (I). Théorie, morphosyntaxe, études diachronique et lexicométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Sarale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.8920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du praxème séparatisme (II). Le dialogisme de la nomination à l’épreuve des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Sarale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.8930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énoncé définitoire dans les discours du Front National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classiques Garnier, Collection Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage « Macron ou le mystère du verbe », de D. Mayaffre (Paris, éditions de l’Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03604993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétéronymie à l’épreuve de la logométrie : quand Vian rencontre Sullivan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pajona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sitbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Corpus et données en morphologie, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage « Le discours de Nicolas Sarkozy : Rhétorique et mise en scène » de M. Białas (Paris, L’Harmattan), Journal of French language studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03605007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le néologisme lepénien, un marqueur discursif de haine dissimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie dans le discours politique français. Regards logométriques sur le corpus Professions de foi (1958-2007) et le corpus Frontiste (2000-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guaresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.229-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : « Marine Le Pen prise aux mots, Décryptage du nouveau discours frontiste » de C. Alduy & S. Wahnich (Paris, Seuil, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N°15, p. 376-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxa et contredoxa dans la construction du territoire discursif du front national (2000-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Côte d'Azur, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020COAZ2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03160286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des candidats, de « allons » à « vertu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote disruptif. Les élections présidentielle et législatives de 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses SciencesPo, pp.129-152, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Bouzereau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les polars des années 1950, des gifles pour réduire les personnages féminins au silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.36jgh77w3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des Aires marines protégées (AMP) et concertation citoyenne. Analyse linguistique des discours de co-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Banton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norélia Voiseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du praxème séparatisme (I). Théorie, morphosyntaxe, études diachronique et lexicométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Sarale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.8920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du praxème séparatisme (II). Le dialogisme de la nomination à l’épreuve des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Sarale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.8930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énoncé définitoire dans les discours du Front National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classiques Garnier, Collection Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage « Macron ou le mystère du verbe », de D. Mayaffre (Paris, éditions de l’Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03604993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétéronymie à l’épreuve de la logométrie : quand Vian rencontre Sullivan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pajona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sitbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Corpus et données en morphologie, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage « Le discours de Nicolas Sarkozy : Rhétorique et mise en scène » de M. Białas (Paris, L’Harmattan), Journal of French language studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03605007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le néologisme lepénien, un marqueur discursif de haine dissimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie dans le discours politique français. Regards logométriques sur le corpus Professions de foi (1958-2007) et le corpus Frontiste (2000-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guaresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.229-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de : « Marine Le Pen prise aux mots, Décryptage du nouveau discours frontiste » de C. Alduy & S. Wahnich (Paris, Seuil, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N°15, p. 376-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude génétique et linguistique de l’incipit de la Recherche : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Ed Darrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter l’écriture. Outils, techniques, exploitations 17 octobre 2025 – Université du Québec (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à MOntréal, Oct 2025, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les néologismes en -&amp;lt;i&amp;gt;isme&amp;lt;/i&amp;gt; dans les discours du FN. Une stratégie discursive pour un nouvel échiquier politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès mondial de la linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419101014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La loi Avia muselle la liberté d'expression » : stratégies numériques discursives et médiatiques de l’extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Landaverde-Kastberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société Française des Sciences de l'Information &amp; de la Communication (SFSIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MICA, Jun 2023, Bordeaux, France. pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La loi Avia muselle la liberté d'expression ». Stratégies numériques discursives et médiatiques de l'extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Landaverde-Kastberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de la Société Française des Sciences de l’Information et de la Communication "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication, Jun 2023, Bordeaux, France. pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le discours hors-norme(s) ou l'atypie du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cwiosna Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours hors-norme(s) ou l’atypie du discours - Colloque des Jeunes Chercheurs de PRAXILING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRAXILING, Jun 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté en ligne en danger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Landaverde-Kastberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordres &amp; désordres informationels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, universitatea Vasile Alecsandri, Oct 2023, Bacău, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité du quantitatif et du qualitatif en ADT. L'immigration dans les discours du Front National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2022 : 16th International Conference on Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage(s) et contexte(s) du terme tolérance : étude diachronique sur deux campagnes présidentielles (2007-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s) – comment définir la tolérance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anders Bengtsson; Anna Carlstedt; Véronique Montagne; Camille Bouzereau; Alina Sirotenko, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l'intertexte. Le palimpseste Macron au révélateur de l'Intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2020 - 7ème Congrès mondiale de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le connecteur pourtant au service du discours idéologique du Front National (2000-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours manipulateur : jeux et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03604982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désaccords et conflits dans le Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CerLICO, « Accord, non accord et… désaccord »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renomination dans les discours de la présidentielle 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Populismes, nouvelles droites et nouveaux partis : quels discours politiques en Europe ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise, Jun 2016, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxa et contredoxa dans la construction du territoire discursif du front national (2000-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Côte d'Azur, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020COAZ2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03160286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des candidats, de « allons » à « vertu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouzereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Perrineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote disruptif. Les élections présidentielle et législatives de 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses SciencesPo, pp.129-152, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ed Darrak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delannoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Landaverde-Kastberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Raissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cwiosna Roques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor&#233;lia Voiseux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sarale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8920" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8930" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pajona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sitbon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03160286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ2023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.36jgh77w3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor&#233;lia Voiseux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sarale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8920" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8930" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pajona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sitbon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ed Darrak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Landaverde-Kastberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Raissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cwiosna Roques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1931" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03160286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>